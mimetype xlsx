--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e9896f68c797aff978fa56dfca5fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52cf45335e6c79bce874217707e5682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f348208e4bbf237454cc20bbe9bea2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87d49bfd7bdf3c7be19360c187de434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795c228549b9392c8157c35f29999745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1b433e79b791de2a9be4797f81b336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c04d7e520b70b2d750893f2d1ff7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcea698a28654803b51ff7557cbb458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b91c687dcf979f848d1c21f272631b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93e546ae12f14aca5ba5d4d102ba9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432af6701bdfd7925eb62c271cb5b1b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c72e5dcd76c8a7fa40b148474820712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594dc4bc360a82bc244972adbcd1c1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f6ef2e19077a77327f24a0ca3b89214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0175c9db530131bcca750b5861d914d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1e91cf15a81dc16e012ac76d4025d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13d72e4d1b8b8e44a57d4cbf145ccf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9550c4a8977eda347715832046022dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08240343b0b3ea6bcb3123cb46a66319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c4c5c74764c97047bf4b25404c2f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a805d65f49a4a1513913bb7a2e84e8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008b5a8dc81fefc4fe1051e55eb0c7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea6c9033dde3a2166c56d7dfb5598a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9445e251ebbc5fc4270fd627f5742b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d31e7271d6b617360c6254bacff1a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b230db70ed8fc744a540a1b0597ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0382b5723b32d81b9e766439da4984a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba0e72bf41cf0f39eb12a4085faed128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cddb1abe68451f808438f40db5852f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b4b11ff03a992b518e4c962990fd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7618a864159bd73b4c16b6981719431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e1a854982bbb7ee30f679842f640132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8b221ddb8a45e5950db58c40bf62e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ad525074fc1ce9e9d246497e50f7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250550d62444fd0f6e5410b101dafe135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47650e9c0e43563528b497041a922636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74722b5fd738f3532ebcdb7696a6d0e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22126ec2b327346b8fdc29890c859c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58927ad75f496cffc903dbd29c2d3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad7b6d70d704702f5a81d6efc1ef7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844c7c870720d7fed2f0863c35291bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030224a70156d0e108e511b8af6abda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabf289892b63fb8e87aa4361c235e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be221a777bc2bcf088d6a7bf2ca193b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef284cbcca3d939d1fd5edde767b4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427d5408c7285b5608962f33af368d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb966ed3d318e8db44630afb713cae0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab0d123a9454499e135228af75474948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e97b5e6f0c1a0ac46667f8e9b363ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41956e6115d9e5bbaa498b553e39d6d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7613dc48267cf1a199527f681fec1d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605988ed76f300be63370074be3a15f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08eb30792b92b20f1522f5696faf0953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be14b08aa7dcc96a576f1da13be0e6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd07f50b603dbe703532b2080b7a0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b1466788a698a412fce47fb03f11856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc81b82a6b6d93bef30aa5607e8f7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883adc1d4de1fa089a064000301c4a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a9783232f0eeb830136865522aed559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaf138dbe6ebe136d1fdffed870d6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647f3a3f31c927f9692240e7da2f85461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8aec73f57f8e4f4efdc83d9036c38462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14012e67c0aa576936800ec22e10ce6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37aa0ecbece0b4085f912a00934f35764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2b7ebb50b5d474eb401790490108965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15626fcd3cd9a59665863346409b991366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777973a46602ec7fe14543c5743b1d0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1adbd9fdccf133652f5ff41bf14a7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abe6a1ee3af48aeba6ecfebe9172ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7543bae4c8e2c437f8108d1200b9db870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb935041baa4c2073bd9ae797690a5f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a846651dbad3cb8720c035a1eba7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744812977a0c7f0f3b4b260b107fa3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadad3ad11aa4d76b9747d63307fc1fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1850138fd549b5cd617901f721dc4bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837702aaf36712f39975ae598c9108f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81a13bc51108e57037db3515dd1c6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a93b47296fccb65dbb9978a43391478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbc2cbc32baad9a78c02180c8bd90b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720d529103c73c3dc73d0dff0002d8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1654f55d0314d13c5154d1cbfb74d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f1ee5ae71c245bd455ab320b310ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f3ac7533b2a3cd2106472de31fcca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d5b21d90887ce6c2b3913dfec3ff584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56f3205c0638001b6042a2af4a6e3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ab579529b8525afbf96ba116b903d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceefb01b21d090285a88f88b0c0d68e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddd7def58311699e2b75d9bba9e00088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02639eefd9a7a333df301b9ecace5fed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88558bffbc326672ca716d8075a2d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c9f664bff68d64185b40d630052f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faa5c2c5aa8cfceac75509b639671f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c3a7d43e0ebae617f7e2971fb7bfc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6ee05e8899d6635ad0634138d0b1494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7765e744a123888652217a8fcb357095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e70d64f8aa01b76de23bf58f21bfec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603a750c6bdbcff82ddcc3d99d56fc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2da1e6c1a2f5d2a4bef2f7cb5cebc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948008ecfb6058391c6b0cdb90da45299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3f8f43d17cf4805acf92fadec151b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c90a134e72f6e74d8baf97ebf94292101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fc975ae637b394aaf32cd07d8100b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639818e79c03ba65dd88c0b7cb351781103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb063fae9d4493a9d970a9a5b7dc596f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88e97e2c463afbcc2cb205046a7e9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc73412352603ca8aab84a3adf27e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ad907996c1e7a0e56816e705a664d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d7cd68299addd82671096b1c7c985108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61585bee324d548e03785d067756f3f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b0522dfa05d9d71c2a7c8eb5493a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15e37c59298a2e576199af39ee24f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58c3a4667b7b2fb36addd125106761112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6774c937b1dea631786e5ada38a9e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b30ee46b52ed5f233ea5c6038841ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e9447507121f649ccbe5d0332e713115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a3d5b132feb03facefc7f18195c05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba477e83d834732f77fdf705de80c857117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e09ca30ed5a2607c65c68f86281db4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e6f69ee91c3662f471679241f8f8c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d7d285a629a76147643e900d52177120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1a74edafd468745b56183dc6f817e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae11a224ffe2dbed6e021ba5464f4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc61957dd0df550a294ea4507ff9b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a4c1ae5e32162990530da5e831345124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a828d62301479742b2de785b99baa13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ee140e3c3325e65a1869e937232bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086d82fa8f91cb1bbe92780dc503694127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a2d32b43d3d38bf6298902df91fe2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a54a3b77822ef26a6c092c27c3a56a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467da589c3a0fd9ae627781d83b358ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c67995cd59c13c55d01f34f1d2558131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dafb34168c5601f736b445bcf4a5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a50f2b51b43b5213f38707e0b3efa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf6b003ccb690070d38c8f469a7774134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195caf8ab333bcd140b6a7ee67ebc6a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4990be36da3578c146cc7cf97f8dd8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fde4e3b30233a4086eb72ccefb8ea7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769262ddb3b07eeb89cd28df5e08b2ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7135c4695e8c0756bbd9b421f5bf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a25c1607a6c515d4039b5a3e844053140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75df0db43f0be82b9918cff2f51183e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb260f4d1766f67a45035547acbd639142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2195960e58958d9cf03afb390278764143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc64fe93c4d85e1c161eadcf4a64fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e055af1db7cf1e67555e9d67ea71429145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d837dc2503e7c6204eeea2656ae31146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f889fb7fc2771d67e12fc60ece8786147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c110877ff4a5c41dd7c9a9bca6e690148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53a48893d04d774a196ac4568ff5b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e750a37710a077ff4744ae61b6f05c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930d6b8e22bdc8ae6ce10ec16ee09a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcdc8358ae54ea9b77d54e7380f57a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80253ecb84b374ba02b6e87ee682b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a8811403d6e455f0f8a881c14afb5154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f122e638d6554f17a044f9899d46a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7c57c72192f0ebaaedd4d75f49ef72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bae826e9a0a99b4f721ba8819a662e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96ed251e771d5b96eef549a85aa62d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c589b6dd4f631594816e0d9c694da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb27f718314bb8c2e6ce77790a3d9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af905d5b57a5a10dd2d681aab3346f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d420b1cfc1bead1b522878dec2f3bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9620a5818499b6e69e2dd4ef5c8185c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae142cbe7415dec6017268d5f15094010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a5104c0714b70f239e913aefc15ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edee5876a3e3c76579ac05a17ae508e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fc7c27efa6b3f6e6b50d3db89c86e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f8471dc6c5348a098999407175eda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37807b197595cb964b8e34ebe72d5dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cc0c4e7949aff8672287524a3154616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060d525121d77cd786f19a0e5aa6a0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7d93ba3252ed57b838ea90881dd9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf024fbba708108c20cd010c206f1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a805e9c993696a32fef602ebca74820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb683e29455dc90b1e21afba67f8d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0854d882135f035695bbc1c3badfa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abefee016fc235aea287977d4465c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fb384d770ab05a20522a576a37e0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c85d1bbebcbfdd4a0691b359f9ed8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151ff2a987ce8f0680f4d68a6111dd826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402b2769e602711da1eb0537c19a39727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e6a28735a9323b959aec4f98f71fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5740538393132e25c60065ea5ce7c3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103bbe0d2135dfd0411154c22b3011f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e5644f88338abe476b9c79764d0a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc314f7df680ea957be300534efd86c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a8a30644ba21899e876bc316f5bc733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41215b3be4644eb5ebf41299c60bfc7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13063c78449747c1a3ca1ab6d69b9d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36cc72c4b8f103db5f283d0cc62eac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba67c4b91ace2d2138744f51036eda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f84947d699d21d1eb8e62953f665b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e769b2ec75dfaa83d77eda80c78bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d696cf7116d8e35b20e6767d2ca123040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c16b656bd19eebc7c2660f3be9d6f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f735fa72964d9a0b94365aef06a2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6e6a8abe1fab5861789286d38649b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc6660a613ad55a8867bb8fec26cb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de3171515e94361c4b7560337f24d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50393c6e98e0c02a2b7b4a19df576a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aee1eb7fcc85e9932f7c79f65bb69047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48b4cc0a08d84a6a28ae136b65ee2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deff29b580553605400dc81fd84b4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae097df40717326f5035adbdc1745050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66180c3f33eef39718768e55d40c5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b772d5a436395dd4fad90eafa737552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abbd4fb0da65af0a3c21f6d5df1a7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420d1b7c022e6ad118646c902c50d9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcf623152cc91dc41882bf7661b4a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4444ce896103eecbbed50ba12007df656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8e12cf3278b75cc33448c0e45124557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3193918aab5ab6756ff6dcbb1231658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fc3e9e0de58f1522103ff7e402cc959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375640a4068d866e95440cac292684f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addfb58676451e91f82d3a76b4ad56c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25f2ecc4b9f4b06b180b8a10cd447362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6b378f09ef6182e4c180f0fdf01f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babe4d07b89e44106c8d58305eedae564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8ec3a129e9563d5956d02dc92a1c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08af839b256809574f64d97215ebc1666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057594616c65cc99852d77af03394e2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf3a32427db68c81440b72dc737dff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daede766fa5b8a192b50cd35568effe069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5617a86a57f7c3b20ab76a0f1e558f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f7f87126aaa4661925e27219de7d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93cc3ad7ae283eaeb32d8d55799fb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54821cb50b7d8f49ee60a6db34053673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c21ab46b69301c2e3c9d09e42d5ad874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e13369b2c4b329a08e9ea99056e2a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf2482ba9e535ee0c271223c23164476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eb54a0cc3db133387a73fa9bf929477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a792a9ed87e8a4c43e11fac9ee00e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f45adfabf9fd10f5ea4ff1bd8f8ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aef5ac008b479723406e4159bada380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7564789a11568c1e6e30f18ade55381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84205ba316233b4c53a304427bf09482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed937afce00009b9d9c898cb5bc225283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62849debef0cbe311ab913c6c9e20ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93ddc5e937c847eaa3dd0d59f736bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044a59311d5e64be8573a34047e199486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61041c05272279eadd908032d99ed687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4ad1791799959731c358e2611860688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523e6a67c5ba0bfa31c643cf923a31189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15ead0cbe85257c358a3ad2741777d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892fc07296df5895ba2f10966073d1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40424ce84a026dff8b51ed7a4845b15e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536bff8ae62d9317c1cee02fd166c8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8a54b0d8de9505a2c3c05dcd9150794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311947df0adde365cb9dc693837ca9f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77098d4249a24ce5d8177b7b4a7ea8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4e190556663d6dcf1ab61ebd9eeee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e4e070661f7f9b2173a558e215ee198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd761cb72df1da4647797e2fddcbc0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7a50083520ed9106eb33a0ef6da6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3fccdb6c7738243990252a066d44b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc66dad619cf198a9be5b5bf53279dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054a5fce0b26d83de798965fe05d80b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadc5516a2a4b2837a50e2759a28a8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc80c2bc813692f795556b23208169105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814d52d778a072dcf561d21920fae5f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb057eb7babe8e82bdb6189901fd71107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b800f79e3fbe150f4dbb91cc0395e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbff2dd09ecebfed5b75f25b1b43605109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250680c1b52b6780392e9d845b169b00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b12c9021060566e793a468fe3a7300111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96192f8c01a73b3f382771bbcbb9cd3c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34e945518eab78c63602045c73e083113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc8c0761bb4dce89682b48da0ae4e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719a09e43a8f89eab856a310fd3c224115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6aa4a9ad529c8912387a346eff2675116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39866cd8d0d5b293518add933dfdc209117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129e4c2ae929a951ebfba55cc7107e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9477e87614b72ec868bf6827c6f82b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889525ed36e238c2bd703ddc2be0ecf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83471ed34e79121b59b9539b2d8c12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedd39be7b758d2d77c4506a0bf0f91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e6c6d9ea4cfcc7cf5ff0b7432ba34123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3718c784b1ac87cd00892544c05739124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474beb18947e6084c2de2d9ca39966b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fb12ec9360819443ff2cc6a26c80b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3a4a6cff6be9f4774fc6386e534d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e44f17550c57529eba92ee12f7f18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3c1c752094deb2f44394e3336b436129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ed2612e0237113a3e5937bb5c6513130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6764ffccbcbf5c81f103e7c8abfdb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fc00367e14c2c053c570b03a458e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abb4fe9ad68d4c6d62d688c1e8bd32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae53ba94bdb35a384e9cbac2b9980d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad76c367e681cc3ba92796e773e8903135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a3bb0a5b922fb89d200da72d1d567136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a00678a56152c3b6f8a8a9b6a56de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ddcb29e94bd86ecf83c387f1ed15f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac393de94b36578f88c2b827b0d97eed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61be19175226fce467e007aec9352c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3441efa9bcc8fa966b2b222d3bcaf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fff2c8f4d49a6246e043de9741178142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9188398b0d004a4eafa1389beb11d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da11ca5fbd586887ab1ebb683a2ca3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a474a5f3dd2d882402e90ae8a66298145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271eb7cc49b9b21f6bc171d544e7e95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83b0a5b59bb3a1776c0e5f43419a62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deeb088b47b36ac65e016585679bcf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e362bc0932fb35ca38621cb7903de7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3460dac09cefef66793c9e8718d41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758aabe9c5c354411c25f955cc0a5cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc6e2c8c5dbe6c63fa4fb4e06b16af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43051a91acd36cdc35d64fdee7969de0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0844230a23051da359b18ba6efadec7154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>