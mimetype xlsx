--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbe598996b92b9cd137985df1734251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef89e9e9ea92ae85fcff89b2256ee792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3835a63e6ea0b9756bc41b4a05e2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95f4dfa6c2df4b032bd88521ee54474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b28c40497c47e41b9a50d1b3bfaf535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e19e6483e08e17f492db4b7a56c78c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf3083eb6d495686534f5b638ab06b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e171f2ecc9ea487166784ea974c9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766fd2e8886bc616d94c6ab13d790349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b12e4219c4392faf1c5bb66505535710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d507d71b32f3fb77aec414902b30611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66f757bd2fd699337ef916cc49196612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b98b2e6fd7c6a3268ed265fdfb4ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1dd1632fce09a13157e4db9a8530414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f716538073087e2f5ebe0355beac47d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f1856cc3db720be41424073df3ff216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc804fd1e1366158eade353e82516d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b390881b6e16cf9c493ef427208be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d8c5d34069a0a3b23934b7aa4bccb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd2bae595c6ea909d2e0c4281c0ed820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4335f068a4f61b81a8592a5224221121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63758184a1d3f49b601c9eb8639b4c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d0143373f46f34419978422be657923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1f3311b23d93b5f6d2ade9b02233524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fac2834bf0e52eccb5fcc3ca64ed9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee886374e6cbd5aee469fe54296a6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3159ba5d21d3eeda6536fc20787c6627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b61e4b69dda2cfd4559c87a778677228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa14c8ac75deb1568ea5c647d6b75a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e48547bc5c8ddf6a44351c9897e8d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876478015ebd274f93d9b32fdea402131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400bb8e66350f0d5a0fd583484c3a7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd56467c3da9b77e883a296b8bba5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec373d331ffd66e3ff0c89bf77539534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1a64e2ea0e7ae958edc2725fe960e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a520bbaa6cdbd5ce0854abe15dd451036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b39b34ad5a0b7ea9142e20afeefa637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8877ca03d339d668da83d57d328de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0365534851b26a1faffc1b275358e6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a13e86582a9dc99a3f3b44b58d2c4040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6fc2e3101ed2cd8ef5cce4408f25841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225842355c22809f2157510bb47ff5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80866877301079d131ec95096f8ff143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e6900f6bce3fcd4a56f44f3e20a3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6fa11ca701374d7297652fc16ffc745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7959041dbab516981863be79fa69a8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08602be2d16733f742168e0f344fcd3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307e3f50b5d8645d3d2a0f478b7e72248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8788f5a3acf9388b76b6d5aa0a01c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1e35ae6670a22dc2e98251eef131850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95151c4773a6bd793af975f83ce0de651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e628c179add7dae77dcaffe4547903752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105e9c41fc6c61d7e140ada705dbf0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad09215cc92f40b31904866269fcbcd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3fb97e538e8be3439ad981edc50cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c9fbf1128b481783fecf33cd2d7dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1077ceb4b632c7f47e501f8aace11d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393c20eba83a6f46821179cdc38de2b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357305bf8e744d7beeca7b970583dfc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a380f6565c8c90508526c8ee639054360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce330d6605927c0e7055fdfe043647961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e476df1308658eabb3b5c926722405362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d375e42c54622ff6eeef230c9b1b11463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8a30821107c5bf0a5e08e35a25b0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c753873015cf53772e2a1fb183c2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa37d98980f4e6e83d4a36896751b9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6886b2fb2f08676ff10d30f199893667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80693704aaca774eafb8939a2abd63cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20adc339e8a0238cbeb4cb29ad9ca969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ce317e934f30482b9437a24e9427970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd6292ccbff5418b2c9057df23358b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3736a4e3a9de6ca5bcd28db0825185172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32491ad92d6f7923e1510fb280e76a1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbbc12b092b075b28f1ec501f41cee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f270da6c61d209c98256c84fd26944d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9521cc2a614a884a064a54172ff9c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caacd37b1b6a49055b0e16c3b7c1f1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44d56e572e81749bb761e3c5c28c0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e88e009d77f92986009ae13946926779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbe9da40bccc02e0ffdc82c7cc83f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8130dbfbe1aa50f39348174c4b21981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196a700b06a3f1b3def7a40b202ea9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603d4f51af21d62e4389c14be20f7f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938b619d3d34598af732950f784757584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e353d89157ab85e81d7e6bd6b9a38d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391fba8374a2595666c28b3fefd7bec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591563cd445ba1579f82169e5edb081887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08a7c3ddfaf086597321c471cb145c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d6543190d169f94af4475ec05a08889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2c057feea09dfc836e5baa8aaa46590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161189e9c67d4b97f3fbae73f1bbd51191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85464db745d0f2361d5bdf2113d0feb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f1cc8708cf9b06d7f6eeb68f0299593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff102225d8a61197e25e8f944b1a39e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c27b4ef2f477446ebde000eacf8d9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e85fa4ef8683014288c5197e912a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ae3ba2cd8ebb5165b5deb8741f15c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af789304b24af78c0f6d4bfa46c70c5998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f424e7288ecf96270ae30c7afda95599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d57107ef3aee313a3d8665c87ce1b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d1b44f334d14595786c870f501972101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cff2d78d71ec1efce4738fb6c59e29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49132c93e310ad307bbcc03c488bb3c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30c0fd5d968ae9a86efe953603ad6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809eb2f5b95bf7d87828c6b27069486105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3da7a9f601c26e6ac264247decbe3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274776616d89f698e1f573d2a89f296107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6efe73b75b0ce7125a2f82100d989108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898af5ae3cc6518a3d4528be1cd0d7e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5d1eb5b652cc019c2c8cd341aa66e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d4d55ecf91b7f8cd7ff09bd9da1cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058e841b01cd81eb718fa94ee871c69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e46c9709ed3e65ce44f1c46885a9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37074a67d557e90f4c043bf9b6a41697114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0850def44ffca74eb9946ddac327119115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b021a5cb481ae5532904aa599eab4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d76dec3e1ae50c646b9225e785d1e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2120273c0552f8d6d4a4041962e82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155999de1ae06cad197b7c6ff84629b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f127543ead1670dd5c6abe2bffddb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6504f0c539736d7ee4d22301c1fc9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49859b75246121e98690f89b998a0b9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67eec863f2efe35ddafc57dc2816cd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78503ecc8e67fdd1ad8640b66dcd1e78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24972f01e3902468a3ebfa33368b4b81125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606303b78983c36ece4b65b46f39f4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451321adc9c4e9015428ce8f41c8efa4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9a9cdd9cbfda6f173a2a821261ccc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a8ad5800919f5a42c7b6de7d2e9fd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf821742321611aa1ee2ca9bde03ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331567d61c3a97de952dde566bb99dce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3fc244e07528b2b7c32f2132ba62c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f88edc5357fed28ee17d04eb88cd07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82e2914563a80e9f6772334241431b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423203429304c099aca35405371f39b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0feb435fc5f838a34580ab04409cd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589a985bc98c0d038eb83d89091ebdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34001a33e1d3c55103fbe95f11f7cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1a0e8e51c483abd984ed4c8c29b0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b473393c4e86c26d3d9289192f0b958140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5c11eeb8f931b61f1c70a782655d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afc5c02196894ab47090e9dbe8f6f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83bed5ba4ca38c9a54b54adfbceee8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadde2cc4b52e25c287411adaeef6e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1461392c33387aa6770b8f6ac786c6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f92cabc6ebddfcc4b7ce54984f36c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961385bfff82b230cfb8ed50c776c965147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95f1f68015ec14a2bfa1cef0583553148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9be9a487b5f084479d1371074d1d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48c8a83dc43bd37a93041458fd322c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061c6f0d3fd01a14435a866e0586186151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b375c789a8f5d6e2bd0c564f4ddb3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ce2bdf6cf5609a9d8d2d15f92eff4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58baebb2fcaec1ae3aa0ea7d0310147154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030adb710a51112bf5475c88411f167b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438923da7441c8ead4cd9428016293b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1abf02e43cec1d745af50e77fd3843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b739d121870048b5eff8fa5d0c18854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10649693658800edcb39902f5d72d0a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad544cfe061bd299b8aa89e48e2e21b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff5e4224e351a7d6f4ac2445550bfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bcbf3292cb01767fdded47e84ad4b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a567244f1653ec562a578e14e2ddbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e3a44af3b10ccf92fa00529840e2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f6cdde2da41bfce3422f2b4c5d84a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e64660d74e8da4b2456412e3c542612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b07d77abc25124c01781b3f64ec24e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec013c1cd456f3423c10559f0f4f0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5b31eb492bcfba3e7b62cd9d1a47915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b756d7dc06e614e5ba2fac541933d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c20afd34c571b0fa5a3a51d01b9bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d8c319c42f781d0cf8124503fbe4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3d2e95081b8de6aecde9b4b6a32d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cc8ec6dcc4915c1550f4a23755d1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fcb0aaa1b48d20f333850b528443a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba791864282175b02faa7b08018ff2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573368becd6b9cc66908f06a539f65d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccf903660b41af1a9947da45e6c2f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a144de08c3c1105391359523e33c18125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855174e48b3638dfa6f94aa1dab52afa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063d293186861e74a69b9fce6bc6b6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8288fdbe49cee75bf6ba64c39915fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50012d5571ac4db5e4c38ce68cd410ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95903e1e9f11985e20fb9618c43c78e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f1675197fe6086b9e038f584921b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e726c092dbf99f0138f59cd912e144a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162adeab85b52a0e0e44f593591da2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4a784422da47d38859cda1592c2a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bf29ac83be6018709108b9b3880c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087247cf8804b88d1cf744c1d49c199c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6511118673d96f7c5d0769391579d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f1b35b9d64ac6de148048e4de049e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816d7636b720df4d39b7cb94bb81c8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0afed52dc665d22aca0afc4bd2fc1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8525e2003ca5168c9860d75898273741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f763505d08b7246090f8e8c72070142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7254e385168811cb9ec6665868c27943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df27dcd95302ef6e38d73a2d7929b6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485906903686b5275e160e64b5feb39345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c70527e0cf281678ca8db593eebde046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645e03e05840e17938d8c7cb1da1d9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3e4d823d0f2c0ea14232b985699ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595d125e6e6c1deece2f47be997c04649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89325422346bbbf7f15de2cfcbf1104250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66ab4d6f4ab336fd66ff64d1a4dac851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86727fd36f8eaf7c16f8ecb98faf462152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f978469b9dbc079f985c76137ccddf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8d9372c650fea661a37abbaee185554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8a77aed7d0a63d0045c5415e261b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b25510cc35239a00d811a72175d4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00554493b16971ed2224b2fb45f234257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e230f1a7a6aa01eb03e0eb168b3b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910aa5a5a24a1466f6bde02746da03a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bd69fd5756ed65d290e7dbd36fb6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e69b6bdf1de9a79a0103cde009e0b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ea7d1a77a0c9277641d78e3d9dab062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28959859950789d2ef042892936cf763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f34b0024e2b02984b690362edfabe564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5372a914c768f1b48e417cb4a4aa865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efd739766101dcd4d5a153bc2084ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbac3816dacfd40310382f8a51f48f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec582977b885c926277fa2787a627068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b760d7499da693971a9946e71148469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bc3986202b363c57b8482af1563ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbbf8db6c3cbb67fd81a9fc809fe4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85378d6e38cba2ba41f62fb464952672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef75be13c45f7864f4dbc4a2154143e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17b063f7ace3e6a22494766b31b59274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c3dc61288f8791ca9018c2e2a8dcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f134de451d39d731f75bc5e3b05360076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b72ca9b8be63ea3f4be08bd37390a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbf2158a75a92b2092997b0b68f4bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfe2a46ed78f9218dc5347908dc7c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32123ab92ecb0655a963f57cf43b0fe680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb3dedf15d4cc360946ef8082b721c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de1cf161480fc8d7cee6ad6d8ec0a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5695eb1bd00183351e4d275e28c885f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2887b7718b1a7314593177ed583942884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb9f258543c50f0d2b1c8b18537e0485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac802a6de6d090d5cc54ac5021f8c3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504abe40c545341dddb251c895f5bc8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548f8a5628348d74fa5f890575da87288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65e8cb1399547785a00c1eda7747a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ae8b0cd623ec59ee1dc195ff2516090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96aaf2b7887dcbe0d3128c0d0ff1e4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf3c1ff31d02bdfe008e4d3bf6cd9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42583f3af88942011d4741098023e9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b157c16822fe82ff85e10411773fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a451b567275727256837da6d25eed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4d96d2341d64418d7d640528b225696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ba74f60d3e651b7538e820c1878c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c0675f5fa164b41fd57bb4eb797ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51ab5eae7af1f57f01922310e1638699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5195cc69cf9125f11a3a5e84c9093100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f297e1bddc3ab668dc31c0804212e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eed8328428962e05ce9d2d5e8a1c0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf44a2b8e656152cceaf216dc57b7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9be929f9fdc572c85fcb44d2dd3c86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa03023a07df929b163dc3ff8510e1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58751079fa56a21670a958086e1a03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61b17b7dacfbde152e303ba80632d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0337b7b689d4c57cbc94432db4aedc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf16eecd68cc71c639109be9ec7cdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a1d57acf13a05a8adc0c466e96c34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e05cabe3bc1c4849f9ea1a74bf397b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809e8c3c395d9f210de6064e7c68ec3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68b5cf8aeaa7b926fdb2ace9402a12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d17c2ab1aeba90578485172cfa3a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c9e359eaa435e8da693a1b5da4010115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775ac63ed392485d4ec2b6b1cb5e6dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed4328617f5940b2cb7358e3602f52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d34dd25c9f5f3d598d22c1d25c2a07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098946ca84ede68c78255353847466ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6a8e6c04ba5089e3ff92cb8d771d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a2df4fa1ab72a765f05ee8a192fc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb1e6eef75d46f14dfdb8384437b1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4f78e96dff903c25e03ddf7c714b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd530841d0ac1767127fadc6a8930e2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c320129e4ca6d03afa9b8a04f0ee4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4047aeed9615b49654d9bce900ef4cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8a52cfa568d2c6bfca088a5966cb7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297da22def3c0f05b82ce5c459d604fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437d47653b21514b85192c9630b2c81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5e65dfe5e13e354dd2c3d47504e3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f9319a398b596ac082545abca1585131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10526a11d40bbd88d43f6c83040930cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f296b837e688bfa3691760ffa9d3c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494008c6a994accd9d3f5fd5d4d75897134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed06de0aa1816f120eccccdc40107c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6017915b73b8e102ab0e70bf9ffd240136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce68d7cd8b589fb802b2265f8e5d2c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803e6d89cdea44eb209be0254861aa1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b0a3bccb8987f386d470782bef3b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802932a7fd44bb2b49480f35946bb633140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9222b3f7404b3e3011c06d055db5772141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838fa23f88338e0ead6b137e3d839f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cb4c7d9bd8ef035949a882838d7d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f128b7581ae7a77729c365f3edf282144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45047c9e5735dc3b15ca886af9f2f195145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7095cc68575fe45c5b184520c8a43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d01a0f80fd12c8bd75174c1b146c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14049a63e15d6edd32df97015a8e4414148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6721efb50036628eceb250bb780ab07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75083a5ff43ef12764e4b1a02334641150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bb271757f05aa71f9e3cb2d798018151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7290ac5580c5f13375b78d835c15204152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31aa4216e9f7202148538ecc5dd668b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62d78b426da98274f224f98f8bbcd5154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>