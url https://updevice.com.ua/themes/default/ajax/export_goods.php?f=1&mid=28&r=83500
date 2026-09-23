--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8362f6f750952dcac41924f603adf61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d19a654133e7d8edef188cace9c4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec19a91cc27bf22aaefb866cb7c32f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422275e21d24e84db62131854a68c28f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce705c8d30707017c6dbbf9a639e845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1590cbabf6d7d3553b8715f5b8b496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ccc7c8baa28aa41a17c0e810696327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cecaeaf0db8ef13082423357ec2d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeaed1a64078adc9903668e4180ecd49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006247ec85ad418af257a5622a41696910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d6f28d6b466bdceede2930174cf3711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0990069c7921be01ad1aefa5ba6d38312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b508afc737aca2d295bbb525c79c2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c084797b4ad6fbf6b8e0d561345ef1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6339ccd5680f931f5a9d372affe3d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b1c158359f326bc3def81f8a100d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0a38fb748e16886edb25abcbfb70d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac60c4f6f0996134c76e269003401218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c45d337961f9f58c2e5bac16eb18919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee951460145355e1cff735d0f4778620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b66b48611e0ded0f7e2ea6c277f3bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa4527a8528263e3c4afbe95ade69822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b7ed485d7eb14a94bff2337e58c7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18650cf8d4e50ba0e416287568ab90f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fc68b26666bf98c5faf5c7cbd53a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680cf29cce1350d96699a592c7b777326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041f17af806063225975ec353d7f41127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaff34187b2f90669fd8d26dedf951228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb995575c2b6c51abfd293840643cb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807acd884042b316722028d3fec56e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b918164eea2944d9ae6412da5ff40a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fd9f6e4506633b824ce4ef052d67c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84a0e0801b6174366e8f1dbdd1dc9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f90a673455d3f91af250ead7571c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb261c39bf7d81f28646e7e14fb7a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b22d3e61512463b0b613e84496ae636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145b87231acdd10a51bab07a2d0b8a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3ba963f0c35e1b6b56ea0f577bf6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaeff49ce33e4762245f4c2a941bd7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b96b2d37252aa11aba63389c34c1f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb547bb76b946b635c239dac9e0ae141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9e35acc0ce9ff429b389dd845869442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07607cc79e8905ab90b3ea13913f56ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd7a7d363d99405bce84feacf68ce144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f4a2d9e5538a40ac6a938a66d8a0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c043e13540f74889c26de741b225a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9fd7a6b2896089bd38d1caf88169f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e100d6c5ba139120e05225127a993f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd8f877439ee9ef29685dc5a7476fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8517790a8158df7cb57886b44869cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dec539c7fd13a6c0ca4e446bec13351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d7f0ffe60f0d51e9df6029f5ef0db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2219e9d0f57bd71f3c5c2ae813c6ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285fdaa6e40dd5b2f45537b3229bcf954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc8cbb981fb0843629a3da901210c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c77c7489e5f6cba77ebecaa49ebcae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c4dfd353b01bed67ac910e0b7c0a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a9c68c7004a04f0a1b06991a615a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8f6b5a0fece7b09868b71fa6b6e3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33f56eae0724c516a99e4b37b36d8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ec3683af53235ca436a6b4f00c54361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d1fc35abe5e1131bd19db6f8b790862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4ec5df2d1f132121d367b32b27b3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ca8b5d612e6bd2eb42ab8ba24d20b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4d00850376692d70d2c41ea2a5d1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f5eafd05419e2e50b62d77de1b0ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe602368fa239f4b88c6b006c527c2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262918f0f01d8306b7e63776f490a50968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743bb85d0d235af345fe3362616955969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f1d0fde1345c93238a3275a90a71470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4db2389ff4fd272287bfbabd4cc5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0877f5bbb762966691144f6c537d32572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75b587114ff9a7c50f71fe5fb435b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e34b47836c4d00cf667497466b2de074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d86fe9e1784d7786197b4b3d4979a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53457142ac95aca70516b25a6e495acb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904f6fa02cc7cdc7fff5babc57a93ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ae7bb7607fc6260cc92249c674e6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2a833dc4faf7c1c32f8386d5e103779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99704395a20df9d6a37698727a43820f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f1bce4d46d973f3246f6a63f2e14781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489c864dc4df91d12d5f7078a7e041882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f909f907293d0932c991acbb6ab8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b484dd79e9fb21ae2dedb71975ca9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a8051a146e3bd81c296aecd20e0c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96664ea062998f095595a11f2e3f1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6e1a99f273bd0e17c84660d0d963a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebca1ec3854ddec6429b88bc3bbd0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1c891687a021c1fe58baaaebb0ee889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228a70d5f30a075c215cd67f4dcf76890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15b3160f4e05870d1774535f5ffa8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58249a1f4ed750cadbb9b3e7115d52ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1c61d26fce665e71bf5438acacd4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15223c78a5d8a6e8f9484ce40dc760094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd45ceae05fbcc84f30fef794cc1ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8099d043b2b589a57e8cb17800802c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca16b4434264915d50a5ef065b92e3b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6719120ad0bea4da3a984324bbe51998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2389e55d786ae960559362895c9bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffafd6b9f657dbeb3534f71807c04a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086976c30c7a075f2dcb289223d96a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c366d515d895d66b37962a4b2ac0c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cde6f8d285a6851bd59472b42e8ae3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe040b0bdc0aec140cf76754c7dc4320104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1493a4e9976ca8a7fd9c865dc052264105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc69ab110408b398b986a9eb8beeba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e396ef72a5941cbd089f88f250e0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b972d9f49707d3b3c32b891aa70aa4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2414c2bd178196d678fa8bbab76262d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e030067848effb25e94052d2fff059b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160b7ab6eabd416bc234b42372bd480111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e23d7a8a628f496ed77a5d2412450112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47cd3bba78bfaec84cc726f16b4662113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3e3bd8c19ac0d350b1a602d74f830114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be44eee3ceb7875cd4f0db64870a85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a3a637e26293fbe35e080e4be1f44116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c4160242579ca9e7bc9194b90b9cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0cfe17ec0fc73736a9108af060678a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0060fe4539fdd589d652094d0d6b11119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6ca238335c8310b70aa6e450da7b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798356c17c378ea36844458478796d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c39cbf89dc5320834c6e46d6b8f00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c44f60074ed539e435615216cacbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586499d0768e9f996bbfbe058960d1c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102083b05ff8393e08573306dfa1ad1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ca7f1bab46b64fabc910da0206c8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50f3fcc56c96dc122d6c47322be9cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b19bfe8ed9b7976ad4495ff53b76bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf96b526964b66f67d9fb7e85a3753129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b54ca426651a09cc4f5ebc1abb7571130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f74b4c3555ce8d0e673766cbde89c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a9acf68cba15389a83a00bcc211c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34921ab382d1b53e41f7ae7df6947c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7a8d07da5d9b90c9d427da41af9a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ad5f2de37b778e3d7f8179637bc25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4d3eacd6db26e058073febaae8ff7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69625aeca633d5a00cd247827e34c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254547a7d6d999ab38334c0cd20b1dff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656c12b49e0467d830ba8a18f625828139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844ac390cd63cd8d1838594f31ddff9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e85f8963ec5596312e3cd61e85b65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1b18cd5343b1e14cdd0808e0f4706142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bd9fd0ab09e5b1b2863e16271b3d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bb848b37e0fec033de9d106433549144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cafa77b9a6761f040359580be9137145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e3f236956e1ee4272aae99f204e03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654c37547f51efaaf3e7ef6698ce817147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855441813a9b93f3cb7b1718a6ca206148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa4b87f0782c8511c4ef601ac4ce4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813da1ac98b8ba18e364f993cbf104b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccff58c4b1ba8111c11cdcf8e5c4fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1098d45e7228736ec37228d35760d42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a9ef01e7e320b08406d1070818bfe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1c20ccb0921434e7047e1c7a51965154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1ec81f2212fb07fc2014877c9ec761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7adbcb352348614108e8c515b948212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50e47daf005587c1159f0f2ff201073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c19fb0e52bd958989b4f6474f531cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95503713d50414421949313be6904c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94585c5abbb3a25519980b0311adcc1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f0e5c4f2c59574b9a3ed6f48dcdc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10d4e04ac1b26189c8d16086822a968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3d311f1ffbb1f934b8c2a329bcaa59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c484a36f5e08f6caaba827d62c3dec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0cd01e5eb3f1aac6324dc617441e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c76e180e774bef991bef5e6a28f02012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f3ed3070944f2bcbb52f6b0073ed313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961298aa1b8edcbba0805c32ffb0f5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76f66e290f8d9802762d3dd2b3d75e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e94bfc870b258437e0234de9da7e3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95ddb9d7fa88b5714c57b172d6438617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac14abb7c858213f2304225d6c425318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600123291c37e9b73fbae3256eae4eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09981b0a7e0d377adadde8ab56177c4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba491dab131452c7cba1892d5e803f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064bf97a731e8e5fdfd382017fd075522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592e4e8a9b3beffec55d9e311d6ec1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e3e78d6d3ce323175c7d4d51253a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241c0b606039590c056a5a4ef6deb6025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836c940613a4dd6f84d03d8cc6df27626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bff449ecedb44e6c3111e6b7a38e3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb123ae3c88642cf4447c756596e14c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf35eb166311d846f4e028e56ece11929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ee3f3797e6eee4cf72656a8dca9b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837a04cd86db9995f0b4672d830dc5a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900cc8d895c93d67204c31ac31905c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e3ae172c5f9b47f99e07154e1614f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f1d2377c71258711146c24a44026034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b650fd1be672361dd48e686521a32a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01b13b6f851b00ed63083e720364cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b815e3e569e5cdf5e440aa9feae2cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897d024bbf179d81613aaa2b2a0b0b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242bad817b6438b3e43a226e1e3cb1539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d39d5499dde7d6fd27aabc72d309af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c7cef6f8349d3ca16b7e4fad594d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6690b51fcf65571c36ec9537b77a7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44f13ed493453be625824789631acf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd56a9cc1ab4f1c7eef36c0be8d65444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d7208cee9c71a7ebb1cf3a15f4ada45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ff64f39520994457e8699b38f6a9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8264b536784e7d81bc8e2d3b277b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82604e08335ba3b4e52179fc3f69dbcf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820e80011f1ca4f929edc18068e342949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c828178ae55af3097a93b9cfd6513550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb91ab14e231aeb23469381c53c2ccc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94cc7d0bed18b6b6c85b661a8e302152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9528cf08d7e13b0bc7f28a9c3fb0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090ad7fcd43e887bfe6e76fa1d0585d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83660d5c9809f82f912fc70897465a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e993e42980133da9d4edfc761b781356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a286a160e72a37190a1b71f0b74e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7a4cc51474b37a543548448fc048d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2418ff4ff0e0d5ee020617a6d868559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebb8b89bf44ba109a95db7f191fe1860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41ee35ad577c75f354df088f70b4d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf03c55a9682be01956d15c6a60eeab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0e7859f54bff651192082944c4be763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a5c758b8d22cb82bcfeeb877e2c7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32591a4fe70d3b6136d4e3daafee228765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26c9d5bbb3eb54613432a2218251c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba403cf9bae6008383859573a81a460967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f128af33c5f126729a6fe1b5fab2ed068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c54add93925c952b5c011566085d7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ed65ce00a7e2e81a6b113a1724dfb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf162a64059376dbaa9277f69e271571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f72f8bdac4bc26d61a9928d04f455272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a8456fd02db43446f21922285513b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fabef48cd3b85f626dd4ca5afa06a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035afc2933dffd41797fa5cb7521dc5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d9d85c521c44a6b8cf4fe2012afaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48995f4946231537af68c6476f2239977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9f1cb75ec4a1c4c16078a87dd8a7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dca5d2859fa981d3c9557ba869cc379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523b2deea2a5b9cb17ba41da06c195980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbbeac719635e5d488a9986822134781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc5ae1c1d0fdb9577b70ed3afbb6f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ff7e93b188256545dcb8b6f9732dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee96606bd97322aba47ed7e2ac733584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978de9debe31ac8224e0d50e8ed7c1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc09b4ed8ab3aa65a64d251401c15ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3c9278a2a29091db11b4e4522b9e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2a36f64e6026957758a71aa1e39ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5932923fcce0d19cfbef60b8dbdfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3177a2c009ef58cace04d6f93969290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a485b3eeabaa156d523440d06d0d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb264e270431634d54097983dcc15c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a985ccb44a2a0096d56773d643a0d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd810cf01a9473685143ed8798a5654d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628f51bb7ddee72746e3e1ddd1723b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235b28a5f6edbec528a56a5f184f25296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6d220981ca792bdd0214e350ce09a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9eb19016d5dc33e387bef85db3c9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45279c4e4b50f0022af24c23493844fc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b4c49e35f43937506a127727c7cf7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7503fe116a306f3d3cdff4d25d86fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cf7f5751cfb27710a2f409a328a88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577a9c7eb9e776220804bd595db3a15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12cba0b6c8a7d9ccef3aa22889ad9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73d802264695414d9793c3c35d8502105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fccd7ca6e63aaf3777e74c30e2865d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b8f8c2c10aa9215c2bfb3bd965c96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1590145917bd14183089721c8174d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c818281ac8d7aba5da0dc2a74b51f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039ee18bd9fedb834166ec37805ad57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ded93819951dc9e801d82a22a90dd8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e0f13bef272f3ffa1ba4ad920d141112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412c671fdaa9373eade4c64bf20f092113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef3e683035904543f6c953018ad7c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397606dcf995a8f42a6e0e63fe42597115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb41175057fbff6c2b01789e19175e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb4c1c00bf06189dd96e945a9b17bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa277f0118b6eb0781ae9c81debd4d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7bf7008e6e9089a42269ac431fec9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3b0f2baa2a65c471b181a805646e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf0f00cf4009717e2372971583f030121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de862c6145e13a4b60688401433be174122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25773b072915485bb91ffa546ab3f0f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467991e8a1b1a3cf1308f512f760c828124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c25637932e9d1c23036224555af95e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910137e3b115fbaefc2fb829196481c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3944348604a7324e34133abfdaee1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685799fa64d3491cf4c7a507950af66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dec6936fe07d14b869047b5dcfdc4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dd293d3d960db1e3713a396da4a23130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478c3320721cd47cb8263886f3587f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394858aaeae71cd57c4ad4c41c887fc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c56de647e68767cec2bb6f4ec82055133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e654d19dd4294331dd43e47b58ba0b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62829362399b0a8309b741ebf6117c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae272a21ebfb5bf9f3e696eb5e29c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8233d9efad97d39ba307454f13750137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32311eddac9d97cba6b380cd0b79bb3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77949c4b7cf120e75b520f5e3cba2644139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2ecebbf5bf97a1d6c83fac8b1124b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471c08653df5a609c04eb92799e011a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f496b0d2f39f4f543a485edd1ac731142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b471f6edad90883fefd7ce2b38d61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3861885177a257cea43d29724898d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314ca492dfffb924ff5b09a5be24fa5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cacf52a5e57d237781fc70953618b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb369a2976f1d030b76bfff059b03a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23bdba9def724c455a391e49e6543f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d2d06ccc4b1b682fc27652938037e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9472e305d088874713bb09cc28eed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28daaceec849f5c09058a5294f12d4fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118d8180336026ee029c99d2ebed374152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecd676b8d915bc240ffc7fd04f07f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46c51ec5cdd4eeb37b75a75c483c87154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>