--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc050fc4b64d7aafef591579e32ecd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792337774cd3baf8f0cd21887548de642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a326e190eead7cf470679c2a2beed03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cac9fa93492937b044ba4c1d2ff6744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82f075f139c0bc434fdff029e526dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d92b77e33773079b5fcfc10166d4786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54245ef4c87f78af569a9c7c709d6e237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c896f7c9cb619b7fe28ab2ce503192e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcd4081dcc2cabc4967e00be04f45e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4ee9382a62f0b79430532dd3b828210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d919465a5388d9b6cbd070a8c65af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe833d7b1f71e1f6ec6e11892641cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c2458f2627fef1fe2cd999149a01413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889ea3fb792ec40fec4579d2c34906e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a23e133660d2783b29655e1c43f7f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ea24b64a293ec58284809737f24e716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f824c0d0499975c539fa4aecf389b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a0160402a05c216a32e3c81cd1b2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e0a88b0ed536d2626a99274509ddd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7688fbff2cf8058b8f9ddcb5598834520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac1b680aad4ecae9eb9cae3a7b37bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f6175e3c367d3165f3dc303c1d1c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d905f1e8a1fa0f20502642821dd6b9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87520dd80b4f7a8fcd9c29e9a626921424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d24216b90473d45c4a18a2bde8288125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff4f5765833165e296d2e0a27accc1426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b01a90213fdc11aadc6ab53aa18fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a3108d3d7d3b84253ee8f86e44f7e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a313e511deb69fdfa47ebe6d0a47c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886b78c62d62e79a7601ab34432daf930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19e4c366fbbf9573747d38ed5851bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb9c2bf2f71e43f67f0c17205ea3d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77396ca77768ab070da62b713c326a1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231088c9922409bcc9410f31f88bcab334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963c5f62c12ad382ccece82aeca7af935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3623a3714566f08d9a6541939d2c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b41c2f5f423548df33f5c16b3844f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a662da2409513924d0da6c1f9e8fff038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7792504b12b3f17bf6976204074a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219835c1e2e23b4dd64d6db73638fa9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c859cad9ab1830aceab572360064e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a97aad59748a01559d3cce583a38e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329397f696185ea0c86bb2278b537c9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b53533771e555979669ee44fd468a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c079b68c1c5e7649fb1b4106e24ad345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dae48734b4b040dfcd7959bc23197246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227273345e60aa066dae2ea985ccc6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09204609769f6145235daae68c793dad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130b1f38f8f50817acbfac0742909b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38802cd376842e5f50d79027132da1bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f34fa04d97d541b0464a72063926ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d45ae46dcbce84a7b090e1ba26c8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c645847dd07ba16094c7fd39bc3ee453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26977ccdfaef75053e15798e456a84654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cf2f9116eefc311337ffddcafab4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3af8c5017b94169cdadf01bfc2b5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca9cfdcce4a6da741e9cc32ca249d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78778a62c58c00305daa24e5a15cb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c69bcdc430e63292df874bd28a82e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae07159edbe9669d9d46ec156aef09460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534d2634c278895d032bfbe398bcd8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021a5fd9f050140f546fc652d833d1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c9cd57408fff8eefd9256b1b79dce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d39cffb9859cf56f6ed053d47aa1c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc361c6489780921bd2aef9067f4b7065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee2c767b59907418fdcda8af6ebc1a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed39be6ac0e59b2f5deb7ee24db38f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04a510fd0c0115b8660cd8048fb8f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ca64c6a2cb927a03cfe417c0f116869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449452302d20308b72aae9b2c567bd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd70dcd1d2bdf0f43db87aaa7dda78671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56504014b5661dfa49ef28ce09c1566772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649a0569ad950fb01f72d75fc8dfcbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9af9be918bf3553409550c34b21ae274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1a5f7f3b2556c752c754d551f6e2675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97760eaaa8d819fa55dbda0ee0a425b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a523d87f6b946a215ec7844a9caf7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552fb4287da519d46f62918cc76c92a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8a2efc0ed8f53acb5d9aaf13965f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150af337e8c921e26539dab3cc70f26180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4347b381114ff1f41d815caac5f3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d326578566fed615004f0f3ad86ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4766789d347bc551ac2bcbbfe5e169583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960354442cbcddd9a3721eca81d4cb3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f405e76f1b7ddbe79981dd2b03969985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dd23b22c2129195337fbe0583384686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7950dfc519b752c8975fa1f3709c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024ad72cb94e492abba3b5c67367c5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176351ca17cfdaec139b0d0207af8f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d925a74bfdc84edd8f59b78046cce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d7035fe16cb851147ed1e21e1f31791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df59a0c86a60a69ce92bc6ca440e9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5bb566b101ab6b830ca9c5bf2cc1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbffe485a1112bca749ebcbde139b3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f0d7829abe8b1b6f8704f7100095495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b690b0acb7e1cdda0c974bddb319b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14174649a20351aa1dc19c767c0b084797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da37269d1510d2eeeeba79ee14f035498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e2d85ecaabf1555469fcb9f9c9ef199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118922a5551e00daa7771a6bf7ce0e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10842d26a7c01e41b56601c69e951a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbc0024c6ad771e646cadb32d73016102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570627284ea02c0eafce941fe83097d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77b042002a9f04216ad9726e0b23da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cad9c275f383a0c8847871de70ebc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7968511c69dda55c711bf5eff0d26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec7a967838b915b7d484e4d2431ba2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd71bf6d820ac22d3c4251503f46cd7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf5ebc3cb2cc05f9410e27544168ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780bae492e5e28f2856c9b1b8215e14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd63edc25bdbc75321a438e6bff03c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4443fb2a267a19d3b86f3df487e8ea4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469b1b1f5758e5d57205c8298a63f91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405ceb32dfd39105c8aa3d8cda09dd3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eeda208f6f9dd1b81c69b50264a84a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da626c847d26455d173b15ca12328b19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42f9e7afc74a187f682859aeb7fe56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3b0fdfe804b5b71c9c30dde881e09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f9149c0573d3138b6daaa07ba61f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c45adf03949550010b80a0abd4ab1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2a713a1095c9bef9c7b55a5655086121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c432df9140c00b6da551f1fb151537122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c749daec15fc5c1e6b04b643b828d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a0f1f5cc1893db18e548a210af1e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0308f649a06825dc453d5df0f0e58125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e61e65ea311d448578f9436fe007e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7622acf2252d98bd527d1f3242abbcf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873912cb2ac6c71556211bcd16d9170128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883201259d7fe71556057e26c43ebbc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefeb2d59cf7167f5a6e7189d63fe65130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f6c6b25263a24e4b2667d2a61b7d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898e78dd8aa81d01e73669b5be267a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ea92fe1971e99e64fadc8a7d16d15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c265b7fa6d7a45b1300baefd9c6992134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fbd5f8939d6498ab8cc4ab7791332135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaae3b4f711b162d246c69984a800d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7da5aebc0b70933d472e0e5799a85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75331801bc20d2a21281e5c90fb73ba8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2018454b110f7aac392041aa0cfae99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467311a5d1513cd7c5bf21b684b5a90c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d353d85b39fcd75018bbd3b5a79e819141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013786d7e496cd10cdba2a9032c39a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0201ca40c8a014ebefd7b7e53d4120143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa244b3dd7cbbc0701209d141a73f5d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b0638bc0caaf4d9a9e0a2aa1ce46c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cb931cee84550c71b39251e31505b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370be4a848aa1f1f10cd47f50825a028147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61700c5755d1a64a79c800eedcab143b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d94adb502c277fb702eb69f1c45c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b99d0f56d2d36f76485eafb3229563150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709af3a6037d3c3ecbc6b47cbca028dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857417fd64980beeee6cd9924a0ab207152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854b8e0679452aba1af200027162d2b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6222f1af13800fbdce12df3cc8b720154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d852ddb012bc8730ac28c55419b00a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a2c8bb1eab31832dab9742a5e19482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c9ceca225017959ff15302ad28a503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6d9f65b9664362f701b820c136de14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729d63d8c4955dcedc33ce444ec6db85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010cbd4084c88b1d3032874b1f54c076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c664093c6cfee4edd6c2c9e3b08987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ba1f90678337b1c92e1bae182068a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ca4ac076798b8abb6baa8951258aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbc52aecbd12ba47b3a95ed32836be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d56bd2d3d4b4288ab705dee62ba7e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8948220964d502335f981f44d6dad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e5e3e468f1a81fa4778e6e705511513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897997107cfd100316514e5b001e66614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cfaf85e8b5784c3ea5a45552e007c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610558f6c58fbb805b8d3965b5d0f23616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fb917fc9ef6a391184ce8e473571617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a90c07a00e585f0c5424a76fb9c7e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87d17bd290343e052485cdfa9aecd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15704b0a84b3146cb8935e47a5c02c4c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e82d70170ed44abc3de3bcbc41723521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfa44c2c4b4b7901a221c16bb8997e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d894def68c1654cf53a69a432c520023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5bd863477e28105a5a71f752b020624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c18e3ed860f336c2601b9bfb51941525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367483ee66f0f6b2fe042ed0d66295d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e72178fdcbb2b3b74c7b8a2afd55427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ec26d909011b5fc1328be7009aa5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89eb6a083d3926282afcb3f14255de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855ea21507941b8c1c20a431e8f38ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe38454668b2f47cc714aea4ccbe5431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b066c2ca0dfa0d7cfbb75bf7dca1e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8f6f6e46f876eee500585f6d9493c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805afb8985290ba77277a8f7b5c595134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfdb5fbde5a1704f35208035ee1e8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba021340eba5a0e43d66b73eebde595636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376ff0bb7f40fd7b7ecd8a1d610919b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70008442f2cdcafdf93947f17b41674438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84370d7854b97ce54a711a98ced3b8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348035619ef2000e803be330fa7848e340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943321a588e57a9f57419a3e185fe7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efece5a3572c3beba1b6940d3258979342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d42c318b55c6b0f983bcd9ebdd6e5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da818da07d5a876982f2a85745f953c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1775d87bdaf52daa2f4d5881490ee6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cd01007f02e3860199fb3afcfbe3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5c0256c8cc01d5fb2f347e60b94de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43354678243e576ab6a4deb9c06b8fc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ffd21adbe6a0aa87f3812167a4f74349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a371bc57048a241f5b51a31965f5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844686c14e3590916c8e455eea85c29551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac768a8559daf3f6856d35a43f76db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fc080c077eb17c68e26459869589653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697bb75e47c3a2a160fd8aeb3cfdd8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695f4aadf8f0ce8982edfac301f71db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d00ce40e025321aa59682f4599acf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fd439c6c7a11d5d8c97c32cd988d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f1395e4d25219f26da3702c41ed3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70953a7a33ee61e2e479fae3f1bdb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb40157efa86bc888f4a30e675524860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7008df66119b63be2a4ec63113826a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516538c23acda372670714a54464b8d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d40be18045dbd7709d78dfe409ae9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac425dcb8a817fc37f65038376d330f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17a57da84eff211df8600954075edd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0b0397dbe819354c2c0e09db2c6e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586eececa9af95b1d400b1fc70264f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277cf630ccbc22525dbc93f91b9ddda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd201d4f1c7d9170df3d939805e8e63569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8d9d8b2780ca89ece1364143ec66370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3f5df82d61ed1ecc33d0712276bbb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f4cbac4e98a8f25937c55f958906d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a51115ae2dbdd11aa865dd43dccae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d64331d7fb0f4422ea956c5adab5bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bbf3d24a86bf0c819528e174a84f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b902c77e265bb73a0367443d722c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce02fe2af606fa1825a1e447f88d5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7edc4e69c772bb9c231b6a6f3306f9d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cde8c6c384c6fea9c7265c0fbaf6f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735afc12ef084a68ff5c35c6a26cd6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233e5519afeed9b470409d2f8f484fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327dcd3169b6362b17a8f7c1d8f128382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afc723c81d5bd972e65d644fc2882283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73388699a643c7338219b62033f295484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7214a37d361b386f94eb4a3d80f2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab63701853c9c2e107298246e55e3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0694b58db9ab5f77fb50468e0bd8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b4266c06a7abf8906924e49c1309288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426ac0f6ba617cd2e1a548ac0c6d4ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b2cea3c8140492e177932e3c81e1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7ebeac81af1836f8a6ef9b2b920d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d035fe3ffabb89c3dfe8f31124e1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fbb6ca602e4b8fb078775cd9752ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd8bbc44376f5bf00578ef2543c0a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44b81af0da21f67abb40719c46aa1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4f001abc8e96192981be8ecf5e88696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1804bc49cf3d21ebdc842dac5566597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a618c15bc5431eac7c4985818fe66498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8a91a3a5de8381ff8e3b8ebd9e33999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b42e61beb9a15eb3b41107cfb1668100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d4462b914aaa8305dbace1d155bb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8973ff2bd88e674e409d13d1bc26c01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985108ef6d83edc1572ce90b941bbd2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf537ca2680d657cb6ac0abc15a2cae6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd489a023f265cbad324904b5c8561105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddbc000a5e1cf5c3ce567e0d6c9f94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ff4e1d3b9b8ab4cad68578857ce81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e247dfdf77d0f95a3bc26ba05eb1cbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dcf4b0b79d294e46f711ffa78ea12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e56acf9af15b312cf6281f87c621c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788c6e364c1004899c9d6a77faddf00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2b981b1d087e527b04b059cb5cf76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d8cff4969c13a52ef6002d5011f1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82548169bd1aa3a5253fba3d66840d8d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a6d382589d5e55f94e4f2837e7d60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61a80d61e78a8dec283860ea8e04de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9fa5ec83380a1718779fe0240127d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1fabfe1c5c1eff3194d9205300ebf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38907085201af30c0854aee49cbbd53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e16371f0eb6e619a7317084a81be55120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a543ad50586b4fb815ccda5217dda7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98f16aeefac9ff1a7dfa149bef6df6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d574a6e715127b199f30f3005cf04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c241f6420a721fe03ba4b6d7f3ae57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6a91fae648cde0f78f7cdb8befb04125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae7d45ef802154c0085d824c757f43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb797cf33ee28c04a3341f4278e62453127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f02aefe1932a83f81a3f43510fc964128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff747bc13fcc2034e171f2f5a97d3f09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cba0d229cdf72c7f95f04369c42b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33276f9f1fd25683c1541a26d03d7504131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a1d0f777fe8b85368f6d8324bbdd2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c463688d583e6ae4bb2faefb10aaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b144b54045a5fbc7f581a2ed07adc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dc24efbcabc13c5b6ac7c4f4c8a5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86964bd7da7b09bfec325aaa7de006d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07fd04b0772bfd48ec5aee2495e4db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff661e8747fa85745d976fe2ad811cff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d03c43dbfce3bc9bedb7de5bb0d0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad928dff0ba3947cb3aab159589eea9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8f4c7da327bd3114f96b3f6078904141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73efd8630df792100d22b9eeb3ae48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d716846c9bb3497f22de861480fe424143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4cd5925f62ef048c1a0ec9fbaa06a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fc3ed039ce73485f9370f0439797b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe8326e578cc6817a6c4029fe341ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bb396463819b2fd6d0fa966f18e6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e713a607d98b23525bbcc856a4ded148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc7df8e8ac8dc0f66e1b58708f0533149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a7f5b02d076b91aac711bdd36e02a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7253440379c2208ededa62caec0fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70d30fca0ef293d4e21b02b762d08b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e293620e2f9b086ab247f4ecf26161153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca028f8906f0e482f8d3d2f2d7747dc9154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>