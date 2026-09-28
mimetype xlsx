--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676b9cdd7e6914e28d06c5966d4e70c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185f368271f6814d61d25351da0ceb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2dc2242f41f64df8adbcda3f9640f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1e4bfbfd9bf6bdc33ba4050e0b8f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cdfb8825c9531e2c9ae0526990b135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d171de57a4fa028e7d342c1fc39b756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc8bc83b7f8171f03d055341cb860d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e66e04aa9966b53b9a123d15bfb11d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a20b21a95ac8e32fa6674f256eaff89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b637070dbcb1c3d7e46a2f582255010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313d7a5ce719533a315f4e559762a9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef1e9c855a66076663c02b7d2ee03712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9cabb5e2290943d03b6009387eb9b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b93cf7824326b22884598b68edef6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aa087a8a34a87245fb2b05c363a9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc057ca555ab69b6c63be2e66b044be316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab63462c734f617fd69dbe6f40b665017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5614182cac37bfe4648bc2205252418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab381a09f5ce1ad3bac984570b7ca41b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721c5979a461bd4c9f7546de2f6a9b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0f633307362378b53f08a5a19780d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20239d6e6d824f522411bc4abbe0e00122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594e161d05ec1abb5a38ad80709f58423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecb8a79d29133ecfd959c1d5aff76724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cb75aef2f0cff2d8acd09d724100225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566ef93c27e50b4fcd0fd21ac6bad3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e02669d52a233960d8c590050162127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d107998205af81135bc2adb3f8bdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f691a81607721d8cab8ab2d66790829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027185f7f831fa17affccfb7c6dbb0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18082159a9a68680991b9bc44f6c2a7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf5da93c43c17961e212ef0e1a0a0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd2aec2fa4a9d3eed3e60cfa8e787133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f51e875e33655361ee7f75d27f1d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1f3d79e4b038adbbba263e88e87a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ff759cd6293e0724335bdd1aa4e5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879f112dd69123df2ae3f492bb59cb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5acb5c61dbf0831b86a256529c9a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c7c66ec1d0ff1f5ff30ff515169c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c32e0fdf3fd6e6feab4b55e739994740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0306613bbab604118aa3e5a7d9e350c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae5351f1f353e8db8adb64cbbdeee042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a86ad27d358f3a6c7de0c982f6db6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c948b6f60e718040196ba66c6ec03f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb729aacf85e73fbf8f7b111b31abf245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d591567dcbd57e0fec21c9e53b8c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50877189a0976b70a91915f732bb4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a34e1103941cdde33b9d055300f3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581221e4422957e032fefe707e557f9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441b0100ea30f28a6661e375cd2345850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f20892547409a943c7eb21d05ad2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98283adb395a4fb7aea609a8809d2fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f1ed3b99845ee51419e1f5eeb42b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458c10bfdefbef6d0cd5fef4d2dbd2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e45555353d5d3c33e084db5ee42fab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b84da4770630ef3a3ab20c7993a79056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d727b08119c4a06b3e399119b5be557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b72767e83c093043dc6eba76d947858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baab423591d479bbc8bcc87b3939a7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c0d1271ef2449a411bbc08a0dbe0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba12376bb8815d93204ecf88d8859261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47ac37a191d29cc9e6dfab49900cd862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ddee53076b2e896cf668467dae9b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcea617c8b67152c14ec71cacb123064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1d807e58880b91822b8c622140d7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d784accc04486e8e71f55e3b8703866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13aeb727f6341bab40abd538e46dc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32502cad6ae17b988177dea87bb9a8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce8ecb784fe42929a165f6f613d35169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533dc7d8bfe1d4179875d565d9c1cf370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2693857205217fe1ce60b5c34a9ad871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d006420391a2e2c5fb9bd1b5c0c8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369b5dc24a4f592597ddbb4047f57bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8ddea544c834a843386fb744e3d3e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee89f787e471e57ab10105f5092585575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b1e42b2e2503af3fae4525bb58e9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d91c77ed5a3e3feeb0d780acebb25b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05511f8e89356909a1a185bab7763e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a9ea84920106d961b19fd4217cb8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff1724f9059711d3d074be13fa785380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adf6a1e6e4ddd2608addc46816bc2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a150221b86868c0fe019061ee52a8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996aebca222e2e7ad9aec64a15532cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13513f1a336df59a414a328c07e352cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be336730637f8ac23faaf9d2541b764285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62109b721fb83e3ab62b88fa8861e86986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3358d6d1b9dcc5a4b5fec2d46e3fc187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e1bafe9e006cd1b0c8ab0d1819fce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cb70d58c9534f735cf80ab782908d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd00eab35635d3a5da912fa6f02c4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220341b0fb776e6fc2c8238e1179faea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197aa4df981064b8c148b1b9d5e15a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13558dd109c6fa37e7d581a838382e9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edd1db297644110cbbbe332e7cab4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52194e19a52a4b00263958741d44dd1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71a05b6d93d1f95fa7425316eca44d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6270ae1c313314f245c9ce84e08805997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccd302011a6a75494962c93eb7c96598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fea46183eef27e0361e9c371e16acc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591276b8a14890da0cc44fd1c59148e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa325c13e9a1282c5bf8512b46f0cc1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a22d5cf6c915ff6e2ea9089791ea4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d73d7b6b8a5ad419a75ae8f43ed73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f3548f62a6cd0b9abd42cf338d614104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16a90943663b68a63792b974756dfc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3ff564908d22e8c64b5b42fe7dd68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda398378602973afbf41502269ce53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c565a6f558625c604641921ed44a6be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2898cd6c1850ca6b1442a4f1301f8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda39fb9255994f800ca3bd49ac2cd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56780dde0b2259e527a45b3f9918c12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbee3cb3cba80d8e2c43c2d3dc70e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce1d8ff03bb9ba5dc9d8d748bebda7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5649c071b600b8b8fabed652a66139114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfb489e88113d0ac4ff82b9b610b18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016690817c47699b4470ab26a228761116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245f92ccc8c005a1df90e4450a7ddac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760273b3af3ab5e023486ffeefaac43118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6c3f7361f5d3834bedeaf623cf3a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cd354975234ad4152cfc86ecd487a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70594a1fc44d24f6b1d654ec194175121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bd1c24e289c05f94f2dce6e94701f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875b88af4146db90083770a09bb2ec6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d402847fdfebea659b41049b95e9fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2787715fe491151353364ff2f65d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bf2999aa533df4708fff38a6157e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef951ac23c805f5a1ba5ec8c69bc5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505660a6a4520f0cc6da865824d229b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d3dcee6f9c3fd9cd0ad83d19f7104129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49593e54b8aab412963c8a3ab0659d43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d119da835668312d139aeb746ab353a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c567a78fcf054f8ad23fd9db1a91975132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30854472bf356243f7785a28b54eb075133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a49cecfb484948218545d705e68a29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba32e463811f0fda8c713811ac99e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbca169d861c41c9cd539ceb2d559a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dd681c5de3c4b76ff329362b52267137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9bb97e1854a9e3f86ee5cfb5a3873138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd05daf394cae57e6f4f25a891c2f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d95abc19acc4519922b457e7b3f61140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2e87c94e478248ab4ee1b3431fe46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674718786837071f3af23623987105dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6280ebff180cb6c23b08b7da06ab9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8081da5ec592ff163424d7ca43078f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb3f6b20ffcb4d5fea068697e404cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aff0baf975a80539b2f4be27fcbf76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9731bc52d34bdedf222f307ae3714147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199184a2eeefeb72ff248e648b04e55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3abca3510e5e8f2e22d6b0baa2d55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea14afbd392e0f255a8a9993c5cc0a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff95bf676fbcab062a05dc8189e455b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de348e1d5ce28b076bc6335d40440e9c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8b26107cd0dec0979bdf2cadac140153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e57b9f367dcb67939c953c88b23b72154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92fe8dbfa80e9511d2a374fd377b251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95c6a5e6e74467a7c4fa4f21050c412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071b12a49f93f28ed0ed47596c1867d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4f1f4e65b67746a13190d89b4bb1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466be9d9882b7012367be434baec52155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0673da60c12d4ca116a42e65b4b0a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f9c7224c2b9c2b1b60112b02275127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52c1dcdc0b07da8786d9dc8c008ae28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e8acee1d28d6929e498a35f6cf1ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1fb9c03490d83a589692057af408010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52130006061f3166d3cb4d08019bcda211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b2600f4c1b280c6962036380a544212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ded42e75c43cca6715161759d95d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215577dccec16ee78a1d0bf040942ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa9deb272627050affc72841cdf69b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb989763cf7210c425abe0c3fec0dbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21274e3d645387c3661ee2b12c08e7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1492b877522d5c93a3f49e3e353ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a43971db7d6585e7c2cf5185c9fb319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2839bb8ec0a26f68a350d51d51b84c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4582e85b073702eb16cd3971a070a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed70f52c13b4f8a35926f23bfc95f8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6954cedbd403652ab9eead99ad698cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8785ef9509b3f2621a41f9f720afa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3aff5babda3f973cc506c42b9399925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a14e225679515dd7a8509952b6e0fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d38521816ba720ffc2728762be7f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a312b527d6d499a6828452a2a479df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46256ff0e427aa75c63b2919a14138b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cbff4bd6e11ca3d452ce96c58609530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8540b12ffd04346240f680221021f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b13ada8c534a75d6d3c00ce6369eab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666231ce7023b72ba085f1783c8a59933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f772ec349df071542ef71a233ae55434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cc7521e875402de03315df4777ad035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e573fd45d4e7d36b6d4b6baad0b1136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c249d88c3dea37007515b78ca0a65937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c854e75d8254387e37fa305edb6d2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cacc90b91b9680bd39991f480c1d7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474ffcc7bda900a09d1013b7b7a5c5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8752d6c46d1b618cf2762b79d5ecca541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc49ecbabdbf88e5467ed6481e3659a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a40e210afa6ac11773bc7e38d01eb543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86189bbef3064ac15ec46d4faf671d6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3864583b38442cf8d3b1905ee7f4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1996f3efa845b6caa08274d87d0dda746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ccb95e88a121366e62b3e604f428847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a6735834445da1b204cee14a964bd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936c89786e8f02fff7b240b4e3317b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d7f9abcb86732231e87306294fbc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d83a89b65c1bae3a795b04d1bf95e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac0cff517d03427815eca189f9bb1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be37ba9c9d9efb1d7a3305dc22604a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92f446e0f6b1d1fbf3c6ec0aabed1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2384a45d1eba55831db173dc0afa755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fe3a98af5800903c479451d080f9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8e5a36d593fd13f73cb4f41919a5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47ba24b055f052922ca1498f134eb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5be49bdeb1a0b86ab569cfa6b911a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e92cad150df563800b755fb4fb7ba660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3934353552e35165cf8c28a0d9be3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcf4b2de0883c49a72b5dfc6cbb70f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eb139ad71edd5bda7788ca96edd7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a112f1815ada63f2456d92cd20ffa564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3d4cf730c177e95df90688034b74f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a83ca8b056534b4159c4e57605f55c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f907115072f574859a6255ce34d3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514ea022b97c1073199c71bba42d62568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3787c179e6cc3d064034bb77b8dc11769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36424cacec60af64f68e1467a24dce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3bc125214f16ede2a12071554d94571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8b9bac35bb448dcf836e69561879e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aac316b3c18c81152fe33631ccd5b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5986e05ba8d0309776602a26524cd8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e065d9eb73543ce16825798582aee3a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93f5ad9fe707de9c54b62ad20bdf0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66447d082548522574003c5914741e0c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a231f1fcda69c5280ad970c2e8746278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980f977fc8c9ed719e4ef45b7ce443079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd76114553db9d6c7569876e8e16e0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091226535ef70b0cd77b643db63ad4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28673247ee3215479d28dae31fd3e4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2125ee4becf4c59cbda965bdbceff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b038741fb01fc58bd1af0ba9a52d8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c74eb47da7e6528dbf7ff3df1b1bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cec697d291500da5c1ad27546d33fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534795229b71e105fc62dc759fc1211187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba678dc05d8febc44b091c39b8e370c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd83e7ab77f4df78620f3d29441f9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec627b6ee545b90dedc792e1f85e0d1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfbc398a759ece5fb05cde99aaa90a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62abfc66e3fa65f192ab61aa52db47b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd885059a2c6e61c075592b08ec10b7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff63679f2b328c957335cf38eca59094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf87d314df0ef52d9a44a20439143095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99ea8b4cc9f8a79b8dab1718b2270496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756ec86c7801ae605f3ab3e4a322bee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbed2ed9052085d14b7cc561fcc726998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f860b4e9e342808c4b13dd1babd65999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b486ec2d642ce50450c6590f30494100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbf6d4d45560d6adab5535e289f916101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebc94c1f6c4efc7e0e1954cf2e0fdc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0487e0b53bbfee99a54ecca61b6fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bd77a90d4e1c7bd84c00259ab8afe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f067ca45262e6d055d6f3a4eeea0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834da741852be5ed18ac248d525d7bff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2cdd6cf9ffc09d73660d5d5bb5d46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0506f0dccf8042067e93b69fb0a250108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036a006e7ad481f0b33e7ed175c8df8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146db7eae222e28a80548d170cf27ea3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aef491fd2936989875f7b8591f796111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b26ff3a69705e70430eec2144d722112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1e738aaf3c81e25de31881170dc6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e51c1a4fb05dd5aac342915fc0dd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089d75470cf5a88597655470b3e22fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d944e14e3f9543a60dd456df4c317116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a0e6d48f9a89efaf24a9e4339ca6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978e01c76659327d1e8bddd470b6f9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ebdd035b7a27ad27998d8c319a02c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6ccee08648ae6d3f31417b572c026120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe5788ad275ef9c46a3cfcbc0a970e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79226657ead35f57cc63aeeefbb3dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259d252b259084bb77ce50c85b52590123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6c6b96ad1035499d417ef5a642997124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4778d0fae4e843aa72670d2544ef157125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35f98f98d2cfdf0cdd6aa3ccb2716b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0ba6f7a9a4c13aca3d0479a48fb50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f46d8f7099e11b8e2c95f1a1e3484128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a4053c8f6e8a3d82f36c93e32b2ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442527c4e21ecbb223eeb6167babdc3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd10a316e538ee23ee5320189a5a81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626ad1801aaf2d00d51b258e029b9a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1409c7d7cc708cfbc11e3d7da2a4f31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e367633fe97a67bf05b1214687f44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9baffa765f6ea1eb3259cc51565712135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f57e693316214292858d332ceef68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43358877f67a4d9ca7b48c6c871a9b9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732b4f313e974850d03e46fe708ef90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93168dda295ec1e3875abf336ac9c41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8b7cd8b96a404871f2b046b2ea897140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037208ead462e513ee6e176a488b91f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558cf4c094560cae30afc08b73c16da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2421cfa6bd8db0ebfa9ea7d9deec6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196412e7cbe461328106d3be7b97125144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6a49371f86c89f35b4f590a23be72145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444c6f06b73a483eadd7b94374201cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4317b20caae57fde641923ef22d8fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024aa3d340aeb66c737d140a000e8cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9a4ab022f37e9ac7bf5d031c163ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef27a23a8bac47e3b60769391282a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ec0937d300109254c902084dd3e66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265ce544178a6f83191b42ec800db77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f73f81950ef4285634cfb330b3c92153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb20c6f3a626b04c4ba668ca6ff03a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>