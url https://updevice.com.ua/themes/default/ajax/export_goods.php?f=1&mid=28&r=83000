--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2db53d997fdf38bdbb4e24a81362071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce516280a9c55f2829766650cd4849b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d2509ac964fad2ef0a5a28d2c10e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fc4b48c539a80f6a94f6b9f558ea84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0bb7ae078359c7650407ff3c5505b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33f7e51bc3a7704ea081974526ec136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306cb5e7e86b2afe1b08583eacb075f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a42569aaa3e6ba9a9c129045b3c60b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f65acf58871b569b566f1ea4f1469a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac239d918898b61d1c07e2f485fcad410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26230eca190aae2dc0cd14e6f8f73fb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4e90046ae54cceb3f44bd4af1fafa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e7e2dfda08a113f94bd8e7a55603813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1d9c6cbfbe5d210b8fe461b29fe2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b79a6a301674c35a8525f213be99d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc330cb5628c9b4f48f763d5c3fa61c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6d95c5fe33eb35e17a32ef0a0a8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254173c77a99e20f3eb901dce99dcb4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c67d7ac3f3323c4e726892f82fc0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b463b9b38558b71cb22613884790920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7335dd07da6774a387f3a7be8833f5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f837ac0060432e6ae213b519f7266c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70241558bcd4193d60a050dee9b144cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70522bfffc35f165dc2a919ef77ada24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2582c70a61177ffcd9653f138a6a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f159ff5d49f3f3d851ead5d173df1f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28219ea51e3d9b99df51e3b5fbf01d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2dff499761153523c2eedbb5b325c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5b722b2ea9128d3e28639002139ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ac67b0062366493d423ba0ddb7ee130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e956be1d5be5b7a0081cfb969c8396b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f7079657eba78f3b077982606deaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572e75210339ea3260a0cfd303fec5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f747d59eb00d6b11c0dc6c934e9461d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c8b65c263215aebd3c58192f6807e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603c6df9fe99a5df02a7beb03481dcd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a4070da9751e4e40d96675a53e1cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437ee1a8b35dfeb17239b11a84b706f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69409982f7f5dd5ea7afbdf338e5e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca807e058c87f3a31472429e65c83d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819253eabd0888e8614fe785754a9b1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398eb6009c43357b3a829c9c91fbd3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d3c8c0c0dbb68a062753e6a1e10f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ef5f506242766d54ce22b488325a444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee77c70a0d6a2a348015f258c86882a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d500ffb7eaabdb89280eabab912a6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bd00c66a5e3219d8a5c1b051f6cff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7e70ba8feb6478fa40618e38bc66248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca57f85bc77c3ee9c841c12e85bc3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2438615cbe1fcc4524ca3f8106ef1d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cee78de3ecacc92109dda3b065a0f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e4290e2f7eebb5ba9ccd0117fa38052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c892e4699594fac09c847b56b5a2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106e8b8e9579a1955e4257598a5f0f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfc0f2f7c658cad73ea0b523e3b42455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee117950feebd144ed58e09c5545335856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc4f2a139df5444dcae3eecba5c53257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0b22fd0c065566fecfea5989c3e3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d52282064d2579bca8ed7d2a1a6c4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c993832be5339479e124066609e60860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace24a009a342f52a160dfeaa18d8dc561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e13c6d0d79e0f2cf35f9bd197350f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686f692ddcd5cc1b4c60b994727f3e563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084773601f429de3102492be8dea99c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691061e2d3426fed251514252b4c727165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f4c489317ee5d04db7e7f854939a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b23a33710138a6f9e11016f4e488967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1b481e558215209fe16004cf3124f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb154ebe4b35b7df61c862878e9a75b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04ada13d4dccb86ed7695de89059ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91048bf2df898a0ddb0ce487648e59771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be767528c11a690eba24db9efe2e9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f035fbbdbdf1df658e1e54e3e4d40673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474be0c81d31c1a1863d16f78694daa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85992c5d8e48597a5d0f9f955fa3b6ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cb5dac83537ce55542b49dc64a64e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4353746381a7d9d73e387d6b8ce91d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a030f06a0bb0f19f8bca0f122ab5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a6d583b38afe6e05f886e743c2bd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708821a00fa5a60a82d9867929ea81480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b118d96672fda9f5ef33a6941ebf1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe56fffa7206685038c1e75b30c8e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848e7590e83fdb3e9298243c9959d5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5ace42274c7390c8a8d04830041f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a06830c97c3b01a1e8e9525cc8b6d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa4a06f3aabf1654dec3861896e99986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83b5bdd6d6904e8e5370d3a688c6bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32a6d354fb064d58ec99f5696d1b0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c12a122975ab9c954b9eefc463cd1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7149727493a8e90601e02f5150cd19190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c26789cae8fbda8fd4530627b010391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e0e6ed9cf345e793ea7117fce659d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10336267ddb6c47126d855d7f352819393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc8c7d420f576f295411e8fe575fba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e970596ac98f0e3734f5f7922997395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d148b933a18b3b621834bb5685a31696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21866c419a60005dd1211473aecceff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c112c066a01617178e7afe8669f201698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63ae179c2bb87bbb7b5265cb32177599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191e4c72df94603be018f5a3c4e3d46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddb87b919114264e54d8b3c346e883101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c2959dd6969eec6534ab535453ea3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f302ce7c06a03f8f704ddfc3f8543103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded15bdac283242c7a53514d4fb381f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371784c06298cb4125dde15476403997105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97c111e407d3d9fa10eade936a1092106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3b3b1e8ade7e75baf50f264f9560f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434495c6a5cfcf9466b7421e64384d13108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3c7c99f232c43a8e33aed35dbbdba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10eac9e36820754acda457e6a387a9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15074c142ee6c0add0497055aaaebb34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923da8a39856a7d1b6745fe222c01fe6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d3f57605afe6c12252bb8bd48acab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc42697788122b5c5cc55d9a9e1e597114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2ddcf16ef5a1218dcfeba1c503df5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b686824518e83fc005bc5c73e2b4fe7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca4a0f3ea0313cf9fa1b31d1cdc334117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e8fe151a62be409970ab8d9056ba1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b9ad96ef7a92c7d9efa19d2e15e2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84073bd3505878e6ec32feb51eec60db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c685ccba9c6829fc6253fdcee60806121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e5e1dd16048208b94203197220fe0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369943b1e1d412131fba50d9f076229123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4973d0685dbdebdfeda0a492354a66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2f7987ed0747e4a22ef5eef014e46125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e48207d5b43a5bb25763b9fc07db22126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e123083c3c3b0c5973927888888e5e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872d6cd2e328f5efb6a753096f27fc2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88433ae393d63b2f80c4d22bf3fd652129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7ec1ff1990a17177df80b05c09939130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d3343c022efab9e616524dfb01bdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7932b05e26751a479287939dfddab79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7764cacd4b2050e4dcf9a8681b867133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ba52afdd405ba3c4c2108679d2564134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c8d205a6ad6febf05c6ffe0f7f178135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c5bdf5e2521f6058be74c88838ffc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab9eebd3350e6ea18e77df4efb8a4f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3c7854a6a14685a6cc5f19d39240f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251eaad4aa9f030182c51f9572092123139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83493616a62f7d0de54253402767f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463552ba3b53f63c175874e60919b89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a06b0c1818d070ad38854b652b2c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15625b8ff94bb121cb4e3591950f60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69fb87a566b33f9204f99187dc7145144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423eec66be5c4d6d4907ffbf95b7159145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d49d856e97437e834dd3f04580e225146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e02c7bc5df44b947a39443b2e4b321147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d3e8447b9bcd3c2dd7231d8d3e0ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afca0cd5084df5b19b3be7f1460c0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf93d09a93b62e3b1ebac47e4fc874150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d2bd6b092238d530c2798d81020f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81553664a56518f8af9d629b891b27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59b720a6b20a0734a32f141f1f2fdd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdae8fdd635dec876b55e741282212154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4c8e01fefdb5bd26cf4c55429bb541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bf0d6e1d0d6fe7d22ff4a79f69c522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c7a8dcf21d087f93862040ad3798b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877afd1d9a8f99b460eb8aceb2a9ebcd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1310071810d7a60be88dc27ae7a8625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb163b65dddcf483ca459b66106f646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313f59aba622d21eae89980d324e99b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79518d5ce04ceafb2842b6cf0278ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46eb79e77c0d5557131218ee46c1439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec485775692b320bf48dae2803e943d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c088f8a7c068c9e68a564d1c3c4f80311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b78e791a4930668ef749cda2d8af212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e827f2e33ff4cf8d290463fc286c28a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7c744f655bdf17a581a396141e70314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b200f12d827dea6a047ec9f1ad7fb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a703775b2dcd30d9394b0fd9bcaf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12beac3ab926ef399514a41d5a4209f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886db1b3b83a97e76b930573b9f2a6e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bc13b66c0bb7053d84b564981c60c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ff13ec35412b84318c18bf132347220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3122c1b48cd16924e9531a6f77134e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9ea90bfa3c3799a4852dbd0fc544822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92fae3fb9b2df86c88b929f0c5aed423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2e108f95af1b54bc376ca831a211024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645741a6eeff53d2c9e5c332e26fafc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676c070780fb882e381e3c20e29695726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066838e12b5dc432e66d556f5fee2e1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de019ebfbf4fc5ce41663b026fe38b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238021214a24c473d81ca18106a315f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86ac2e0986988f6b198399d93a3ac430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84867dcb203c747ce5c613e3dab1696731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b134cc52f34adde6dd8952d3a717932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfdfbf0bab9a538a4db88ce8d24e9833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9d956bdb610233497f436a0265fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dfa21b8ee5d647b17ced77b61e02235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18727e9059befd85e3865f1ba64cf90436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe00080ccd0c1d217d43e25d2e5e76e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a163f8767f0f64d23683f06ee7bb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69ffbf269fcc0db999eafbe7c9c68639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619489f5196389f5c500b7353858ef740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38b8d5537089cede32215ba4297e0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a8afdfb2fd17c7d77cd28cea3cef042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586575c3fa4b924fb66d957f39a0a54743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecb3c1eae3f78c7f8812d375838fee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834c71d06b9e46a316a45e8184e186d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51799b6f08c54c10026f36e5c1793bf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c410dfe78331b31e45254ac59d4f3f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577e36c8900b10455221466e48e41a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c8891a935d180f8512d134d92531749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff7047acb6b946805c2655fa3f5cf250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eb1eaf2716a77f46e454e0e4a54a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb07c48e2e0fb7f2087e84f3c30216052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe471e4b4413543d3eda6ee6df3e7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cb2bf9fcceb8aaa5309c901bfce2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23a13a887afb9d1efd70e0416766b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb3ecca423285700bd12caac73af2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f353e44cdfc87f2b8eb93a80c6cc2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99060f4c21766417aec7b86f6b4f80c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cbc4bd7963b1efe74272716e7d22259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63731b4034fef959d602eacf72e336b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc1c89e8bd2387b46157900af1d77061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe3823f27d01999e843c48200b5e2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe0cb6b2b33dbbe238ae06894d524963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316ebb2cc34c6acc6ed3c6f1718580e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a34ed111ec54a09456729095e78c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904f6f0c1575d642232d61ac12feb7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c78462668f82def9b87c1cb32c63e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f7b8dc2627799f0d4e15f25629d4f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa061103108ad2b7d2992a201fc9f2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6223b220e9ddbca8dab26e6afd261f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060404cbfe40f8d48556aa5f2120918071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9b19fa6ef1c9074c78917f270326872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12186664600adefa19bf1104cd14238073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742c3e3d89cc8330e3414d0a237065974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cb62a3deb765d773d2616f4e2f97675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cc848e249d351940a1a386b73382f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484c7496611637f7ad8416c67ef651f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b84f4944b5e06ccb31129e228de85278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa54f80153a038abcff42f8e631df2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac44f8fab0051637d1f7528e62c02180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6515f36a76d537f1a114182c9977381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1add0a0e226b61319074342af650d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c8de9701675556a5a3252ccddc9cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b1c39d5dd96349dd6603f9f1205ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76833d4b7eb9f95ce38448c63cde76a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5fd119ba3bb7ead4a876d6c443f2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305c6709ff6700bc612bed9448e6aed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cff58e588371d5982cad89f6c287f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e16c235a63016292f60332ca7e2de689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0859373c192e1d5cf85e1fb88d0b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481d33021870f62381ae6e201a76ed191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf2312d1e8d1ccbcfff141fe9dd57792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929d4a7e0a4fc58dead220f1cdd0fb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a3eb12e24686522352b474528110394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e1aa0ae1fb7eb753da86c3ca1029995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef208a5c89f05abdcaf367c51d310ae296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135ace42580455a97cdffc333f0183397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1529fa22d466e6c7e00286c1f5f537298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b430f0c3e4eccbfe9388d10b3d237699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbb15d807872e8376ecc031b8370b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee17779c4d6df31c82a09f5ca61c19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af864b2201f371e2406bb956b0c856b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458981769dc6e18b6be0c6e708a41383103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e764787836a95c9b3fe3428e7fc590104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e2ebe60f756b45144e6e775499fea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b278e878cca65c33666bd1d6fbddd32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0c8dcfccbcc1acfa92f1f61155939107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2c2f0c345054a29ee15912537ec58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1e8dd3f3a28a5636f987631d7195e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff210c8c6fbd6ddc56e2014c84b3e52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a78b6ded5c0457edc07bc6a1f75fd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1118188068ec3a78a3e4a2ceff47b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa01174fa2ca5f4996c872c1fb92978113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb7de141bb56e7e8a6d70e9894e572114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5458e502ea10e5b85cc64e2144067115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb792f8cb66802b9c305a54d0875bfe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d709cb48c8f029797ce2b11b91ae90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ab48c53dd258c30f072fc6443b79b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881af663dde795c35c23dd1845fde97b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3635e89ce427254fc9a99905e50c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b90d59c1c824a58e8e48d35d733f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2482f4ebe99eb68f3836979e00d3a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c82fc917ca29fbc3b374a732514541123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841e35e3f7377c9cd29d9aa9169d6b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6232ffe4138cbbd2189ef9bd482b65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b896726e366a420083b7d6dfa4bfe3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f929f6bb38b9c180410dbe1deaa36c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43575ce39ab32f272479de1afb07b5b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a65c6a92faee47cf88f2d03595ca8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197d81ffea63118029500e4dce1a457130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cf4b4f2bf6ee7ce4a68d1dcb4121e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0d4ffcf38c6e96eaaf743c025f338132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d303a2d4e0ef8f64e192d6b37214b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331afca9fd867a7c852f2f82a9354fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24e496289f5f67a385550eaaffa007135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14e57252d70194a64bc5850e677d02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07403aec54d545c65f209349988469e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46909d0fe6c07c6ce7e79067e82c4a49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059bafc6edf36b99688773db64ca8f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b7ab296e4351effbf763957f1fdcb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0139a6bc4bc925f24e2f97fe0eb55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc5b83110b270e74f563e09e73bf0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702b98781509248328fe77cc962222a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4177bb0746768a8c37c50ede956f83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267af807ac9e6bd9176a55137bc5daa3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5fd0b7031ed8d1b5e2535e30a088b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58aa3c3908071032429623b098bfbf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1efb188426af179f78545024812693148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c1de99877d79d09252d1302796af9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388173ce6e620bb8fbd5d77ef032163a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2881b6fd3fdfcb41d045bb92e9882151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ad71efdabf1b6fb598721ddd40345152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7177325e61256ea1d40d5ab9cf3ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d01a6b5f2509684a50c076a7d914e154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>