--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e8d71f72b9779b4fee64d8c90d3a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ce1a3dc3e16883caa841b821e59ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7540e2f5ee4f1e32e0c137babc2d9c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6401459d6b480ea7f876e73a6757c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cf06088d263cd046c8a3547fdae905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a12610c25b2b269aa320f4d3389a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a888293eb173c0a7325827e378e1a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d97d30db5b9b5a75301186e1bddca78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7f5732bec395256463e644dc373949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1a257bd2e3cec904f7086c42360fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0633b7fe5effb981cbaba36bd7a21bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d9551a4fb701a0b4fc21f5957e58d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb251790a7f53aa0360e692f272fc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294b858dddfbe07a2893a908218fbe814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313072082a01597f487208efd482a71015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2f021a97c63f1ca843ecd610f47bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b6d9bf332379f57b5a97de12846b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed0e704a289e5c7275db455e54036718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdac6984c5a5d1a308dc1da3b3ca01819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c77d397bff95ff8a052f3da56e4ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d56bc40ec3f51b9234badfb745cbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11ffd32db1e047af4b725988d38c6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4152ef763bdf1e95840c2e208e55de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3c0b845eb879a17de6752f5a7e24f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d821b465a963b55b8795d9db2a16b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9f6a631d7b31bee7661f2682268d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f3f6fec71f431b082fe4ca682c25527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec382750ee04084e7ed88e910b440f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff2548d6213afaae8be278f112323229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069513afda8ea8fc73429fa91d28bf330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a886bc92f315a6a7b30478e19bba1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae16d728c7d3e0e91350a20b4fc2a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d916c91d0106ee510ca03339a832933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6958e03c7f79be6130a99f8537b42834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ea179c6f5f029b80fa18ee81bbaf835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f410ea1829f94660cf2ea39f188455736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412cfcd902e294beb5dd18cb766e25037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45299f9a1daa463d866185366f46db038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfda31e1f0a56f57df5118696699fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d62166b83a428303abdc29c6a81ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8fbac565d0cfa17293ea134ecd65e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19abfe3a85d9304d21012327ac0839242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e0c6f10a816fdb65522e55764111543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033dc82cfcbbe0eb5e9347acd20b29e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cc2bf5a24314abddc05bf6de554a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d669fad0cb18d3a1a1fd05809ba43046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83438244f963448ddeb2dcd24d87eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ccbfd93e739012064df763b4f7b9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7932acada404ee805663e056a84e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93994f8882a2aacb71ae21fcd8d5198850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a03ff87b7f99f476d702dc2421144751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223149ccd85ed6010582e823ad8f656452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da750a4d1e137e6f958136ca5742e3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d28c5446d13875e24bc9a73ef06e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950297496a846a1e0d3f366b26bf65c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5a421ba245d9d2d192024e87c9eb256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fa045d071e8d70bc91da47045c24e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec14d2bcb9db27a3d2f7437aa083fcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5d9ba495e977ea75b93252597661559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2715ab3bd6a6a72f35fe044f1b94260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9d2c6bdf77e56d2116fccf29bdc5861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40f8a7f1e29f7b1b94bbef12dd336662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8418497e6543d003e41bbbc72dc9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740b0a815b3fb988e07d13d4957a80c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edca8288a339b724148f2c1f7734eeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54cc644f0a0b497d953dac03d5393166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb227f97a2ee522d483a260a1abd5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4142b5f9395b26ca4a80f2b9ee201e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ba956d0921401fdef51164ac6e39e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fae2ff7e8b8b382a6f2b572d727d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1110ad9d672496f6cc46b5b86ac52d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1906832da6103953b6c5f6a53475c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cece021b466f5347b10fb9d7a3f2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d26f48b4345c738b70e3116236b8ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716b40cbd93b40ca6782a1cec566d1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b808dffea5e675211b057d5ee12ecb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37d086966b58f5c1a5a645bcb5a8ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf229e7ad005311c2b82522335f0de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20a14774bdd9858acc75697b4399d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5400ac5b6490a8d02304d23337ed3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6ae2563e99d16fa1338437b5ea66381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d565547fbb85b87c6267bf6507da8482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3bacc0fd76f99942cfb26d0ed2c3f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f848334774ed4642dd57d83c079c584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d31ccfeffd3542076049f89807e48085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54018f16cdac4d5e5020951f27968d2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0474e48cf453f5f94eb4b09cb31f6fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0030e406d19d274956afccd88cb3dfd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907fe257c95eb8cd5f971ca2a5e78a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0be111768765f78cc6370f7b29318090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3aea2a1511bf17fda42343f85f12491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec38fef8661e48717ed9cdc724a2a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803971108f8109c594feb34840f67e0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070a22ec1c970a002b289e289a7927b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52daed716567b64b6514f76c7e473595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabf483f7d116841ea2c94fe496d2c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfacd053fcb2e2457341fd2fbc11fa497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b7761b004252ab23db9ae351ff1bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd650e8fb1340052e2e6a1f0468bc899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf447c1827434adb6e45f8b625064f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c26a3da2af3fdfa378dd91f27c1bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cbdb0b9b66eff8c0aa773e1c2e10c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02f3a4b50d05f7273bf9846913fe60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5149ce7ae5a141e88e332f1a0c454104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f295a78bdf1f615b10a82e019ea6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afcb97e2b1355aa9bf4864163d42ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e74a0fdffbbfa3b59b45bbaacd9b2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364178b1d6f48ea24b25a3f10ae7f55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10275c3ab346060645f405ec59a5a99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29877f787eec0fd88b2ea4f91b1f0779110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ac469b46b0b7b13b36b80b7e95b6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa997965965dd352566c40ba7910e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319c27080cc3007585fa3be9cb76a77113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43d83bf8bbe17c36834e8d3c9b73cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9b2ec917e31696438a6b4038d3024115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd240f01733ea2819ac4ad582edfc5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ddb566ae082d5a35b29d9fdc5e371117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b227b8140f83a1005b96592ca4733118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f703b322dcc7af2206136705d891f69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723e61c6f013b82208da198eb68e273120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c0d5bcef6d6e1ae747da028ed12f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd6bcbc6866e4ba781541c64b22a71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961e262e3207bd9ee686dc7b3d42660123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb273765be8d8d275ca3604c887f853b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f56b44ba991cd38cca8a232de42290125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900222a412b00cb7414376707c1b743f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab2dcdefa5eb35ecf1a1c84a090c21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e05e240128f2581c75bc19d68cfb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba862441f3237197b810592304735cdb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7013918dff8e694f0a41f4336bacc29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7f9b6235d476bea286af7c1080a93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63358162ed745b39b8a68336b6ccc350132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0856d814e107ccc117e8f04a85d36133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08028974c73fcc0d610801c1fa676fb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696fbc8d871b8ab6d7bfaa240199d245135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f622cb12c0d2051c18bc6683f1abb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657e0d7b6b233e0a3d556599174da11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a6d1c9549e5c348f0b32988d462f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b207b261bd2528c7a5a6cd977670f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e89abe7163eed8a4035b59c330f010140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997a8984693bd64db2035f7fff807b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7f946610cc4e1288207a6465429f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662427ba5241509a9e937377e75127c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14db8c8a26e95f60956e811e141b1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608c24c94cc6186a8b3b23f5b6e96f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d98af7613e5912f15a317f1b54350146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2b10787a6d56ba8fca1f98da58330147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c549390c69d54d8404746ea1b6e0707148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbd2cb52a01bd54352abce813a9042149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7002ab7cf51f4273900a1ceaf3323c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3700b188ef8718de87ab8214c35a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49132b4f4e9c5ec9fc70b341798d17b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c371fd461ae223bf0b71bec4c95a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702d3770d79ff63c5c0bd0c5a16a926154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e6a4a017122cda44e419df53f978a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afb3680c68767df0828344d3f819a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2331f06f63b073f5c637afb2ef01f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fc8d6477072db1f7fc56aa970d5494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15cf4220682b9e257856a2e213935a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a85757c696a9980bb0c8b6e5558ddf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17786d5f1baab6c8112edef85339930a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2be53ffc4c0a4f2e77a004c0c6ea9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7419cc5e227f5c558915b78eeeb1c5409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5e8f9b4dc0d4466e5ad2d72d1048110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f9d19f0be9b2f04030dea1ee7f5d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4991a6ecd4d7f55bfa1e92de27905512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addf85ebb621c995e83439835ca333113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17437308365cad799117bff835601ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0caec02e7781e6e9c8487d7b2ae0d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c087fd49080c3e35567b6c84371cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195ecc4b9cbdd1346463a9c2043cbe617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b31458584459b475aebcf2640d0b8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293fb4aa1d38ea3b0c7ea3d8f8f974a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6b27d8ffffd1e3aa6da9efc3e0e5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94570f64356e26be494f1b4e2b4f7ddd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c8407ae59ad762aae3d694f85124622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cee897a83e6bc824d34c345cd5749c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941537d95bb0edc900c7088d730b0f024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d80fd7f9836469913c06e39188a9be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29171fb3685c31dc39bac64800b42fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4be907bcb4937c8c0f74c72f223a6e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b86d8f16c7a82bf584ecc93ebda98228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f61b5f4da14af569ed77b3eb39d91329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f0b4c380a06281af2270edc64b57c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fe915c09743248a9f14e11cfd34c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5b7e7b77356754f2864b93aa856e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a437433c4995093e22735ca643704b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc80b0d2824d405f8ae35591da52e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168e1fb00133bd089b2b2274eb5128335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa89e541467bebbce1d1569fc593ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449c4fab827b727d06a433930e6d68637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c953f9636390ba78052b32e031cbe138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa2a89a72ed7015e7edbf8a47b2a1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709a62b4eb5929927efaef0700015ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafca59e993bc774d4d27cb208a0fca441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021874c98f1e5adc76a924ce527a323742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622b241fc3d447b49a2b22429818e0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676c32497f6d3349748a59c845c9d3444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd08e555b8d9c31838cde24bda1fb8045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e20b593d340890d0ade21581b8c44c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d50c82a49597e2ff415fd1ebd600f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df155d2cee85b9d30cfa38ce29b8bc7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e62a59000061444868df608a3096d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab27a21d2f591b12e6664ec8fab24050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38048706a6c4ee2400c83c42cebba1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7242bac3946400a0f8ea8a5cd15b1a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee792c499e12c57f5bd65b4dc20bf48053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b68b8ba3c7dbd454485f8c7d1cae754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1701e927fcbabde46fae619e035a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b6fa8fb84e9688177e882459c916556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef7b2256a4a5cd8b1e6ed4fe332f7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155324f5f09e1d9ad515fd008a37af8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55668adbdbc5ded10ec683318ca2a1b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879d184fbd59c67c0c3b6a229b9954060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b44de1475f11f69d7957f8c2b1c55061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd493d43f5e46ed20a0dcfe3e361aee562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1341f561cee578f91a81f09e731a4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeaa6e5173ae4165db3caf7d56c8df864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01748b875601899991b388cfab07f4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8054e5b8f5800af64c3c3832d653bb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d334fe87d8b32555de09e95c17aca067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe289707d6c3e7208fbb621de6839f3768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11168c0c5acd3a7519fd1281b043c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c196253dd3f1b755f51c6a645f2edaf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d01a29f474e24388563fc744abf55a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccfa02409f8e55862004b9f3c5bf3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c202b2e4e55f31cc2223132930dfad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cd5e28c46de2b50bc54d962dee18474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ca8cbd591d9edcc4e0ee9e347869375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0cec41ca3feee93e7c004613fcd3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943995e47c11e5222eef2c72919726677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d874f7649d503358ed75d413da911f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13a5ff6d90fd3e4ff1bf09c224013e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f107bf9711159afa074588edaf0b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185541775e3999d7f434965a4a79a98381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cf392e6ff65eafb29abc2a58bce8c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82e43872412fdecfa2d587a6fc41f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54076b18b1a60ba557a918380b809aac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f07f9618900e930ffaf71b717782785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dbf6dd65210a8ee7ea8be78a125b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d068c3edbfe40c6da9f4ce9759b3cd287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71137822b1020644a90ac5b36b94d44b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed214f9f9cf06bbecc4094198be7d3d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7dfd6385a3b65c119ba3f916d2f7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650acef3312f05036e4c1f1f78676ed191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61ff50c40be09a250d1af34be64c3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe96acb5c7d9021e3025d5c99735f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267b077efdc07497ed352900af6f86d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561574d669a2e348f6e4d05c8e016fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d9d70351c090af41417057f2ef77496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151d6b8bd58bbe4899b63515c0eac9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6a5a58122d8604fb24a2404c904d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dbd0ab918821a1e5bb7464f2fe43e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b80f78744bb1464e531e3c169205f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8f01e6fae51a6268c797d7a975659101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261a2983eb6fd9db0ccb103a010036e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7df805eb8cc6294558c6f2536ef05a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc24730d4313f6bf3b5bc986d111bd1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ca4fd037d364787bbb7bb27ccac6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0848b47c026f9254a7160f70848460106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f10512cebb60fb21762e262244b12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b4805274660b34f13fbbe30c8e07b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d907d200bed607899c88f6a87c632109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab97127a90c3d730230313f1d79f7fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19e7bebef6f5e8977a23ffd9140954111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78715f5f22bc7dc2f5328095c5e8db3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be04af1a49496ac5c11d4cbfa214da9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c768708c91978e5f6f3caa3a15571a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb456fe739aefc77e672255552082f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f7f70a76b3440b1eb5fb4526cb81b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48114e568e3c8e57d0d583ddddc54cc5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3eacd830b58ec41dd8fb016dd8c3e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62095d3dc592b2c25dbccd724122df7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22e0baab798068e30210c5fae2d1e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2b30f62e4d3a62be03d72673e36b8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46912dd2f73334674bb525b6366e286d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e8b72eab836cec7d251f2227e9c7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678f19dbdb8b3617d25393ebe0b1828124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a66f084d979883f4c7442d25239cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eec5b8c7bba81135dee334b5d53fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04095f3538fc7002464808b7f0379bb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acf160e4a2d0c251775f8bd8a1899d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e26fdf514e0b82e4dffe6275df20fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5236ab2cdac987ad49c197f589182df130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37d64a92a1bdb84e9ef7c739abca89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc48fd275d0e24d33c052317bb3593132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c798b1064db053df6b852edd3bc3c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7392fe4b2a9455e0594add9639c28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645657dedd22246a44936a14c34b91f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82447eb60d90e6157af829421ab378d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ec0068bdfcfd45320e467973cbeac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefddb8fa23c89b7de9356f95d29592e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae3eb79ddef8c20516ccc6e2138ea4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ff068601a423ca8b870ae1fb9af4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243114d5b33cb7f556653fe7d8e02bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef144d55a9b412f5bfa241a357141b0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ae221fc18f0262645d4981e471b68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83dd8d21f52c4454426af83dde8efa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efa83368df31a1cdc1a5663b66b77e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0b25cb1919b822727654015c385f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ad63a500a34e31f24a571f869d911147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd662ecb22112e63898773547f6b7ba6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1599f69d793863ab083ffdbfd0e525d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08041c504fee6fb685679c812c265837150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbcbaf19a01df5ef2f11c63a91f6be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3edb624d84e1f682cc25fcabee5d5d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d2baad6c660379fcb7339161ffbd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07268b4a553b34285185759c16e06583154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>