--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acee0c2b2cff1f726778bc06b0b9291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db3af1e176ce48e15e45e24d4afcd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c06a1a42077696702bc0a8f1f4db83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16f0f858dfa0f400b99483905be0c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10862172045afb0eba085b1a6f4513405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29957e14d2d0665d18e9588241ab33b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899476b0fdaa155e2924608d0500de3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c9e073d27a46a8476a9a03fe2cf8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b9b3af06d192c2e21eef186c70f639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8622d4e71ed1de0de1e35a8b2a8d46e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4331319fa5000b231c082cdaadefe3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79435489dad9eb1e806b41b1541b4bce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2974eeccdc8b63671ad7f8043fce2b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18d7d0c435c5ca7616d5db7c35647014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1de1cf1dac08545310428e84139d0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ac9a23f2440a136c8edaab408371016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba51431404792ee8a2fdf6c724b96cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341f0c2aee27ded6df971d2b272c7d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53394a238141974fcdb63d9bf29f19af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c02698ec4d05e1c668c1ebeb385f0c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2b981dfd35a24dd7eb9367fbf253421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3aacdf55c45bcaa5e15ea8448b77622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8e906724d796b2f5b1ae1c74d9ee723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4ed8ef0c14e4a6d3fb1a744c0f05b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfd470018fd4d311fbe390be799e6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad791450f88e6a9320d217e1d8ac250126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9dc7ee75d89e9cc239e953212f75627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cbb2921c7fa81429306e4f47a100228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63398db246300295c6bc76b2cef870ab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9dcef32f78ffda8300161d42bbde630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76415da9fcf7bd499eafb62a4c193d6931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2992d616b341005be4d5ae4aa7c1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013bac8eb738ad6114acb4b9f1ef3a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8440603fb577151c6b8735ec0c33fa434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101519cfa4dddfb3cd4eacbb01b67a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0ae5d0efb09dfd56784813eb86e9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68922d04382be6fd507956054506f5ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d93d97abc46bc9dd077a61053787038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fe7aafc33659c8c481265c65943b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e754d8439128be24d2801d49a84881740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b35d16049be641deb204129b84f99241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143b50a0d0c7a1792f1e2425113c53242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a342fb18fa3b28f166cfef28d17dce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17a403d5269d866705ccd267bb6d7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9d31470fbf18dc475b4928015454b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d87d4686177a80c6eba1d5510d05e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08681e81d57260ad85969061488864d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e65cc09e327f4499a5545bef0938448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0f6db82a0766522e468a3d200d2e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc059b36bc6de9ade833960f5190fcf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52d8e3d6cfa2764917eb6ead0db96351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1fa460f018a799fad191b5170a09e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dbf95780b2e5a94180530d6af2b2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69c546c990b93026fcf45ac7956d5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9589c95a4b40b24ea3d381c5c36f5255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438b8a0b27bbeab694e7b5af3ee8d0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18984fab760905312d9161929adb41757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba69a387daf932d6d505258d725f92258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640ef211847829a4d34e3d2f8e4787e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900425c9d1a4a91fe7037a83469fb9bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fda1b7cb0182a96988bde9d01cfd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a16fafb467b08923cd72a429ddf47362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfc2f194e332146aa5db91a8a5a18663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48da226c94179f7c28f0ca5735e5d1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9ec5e965b9fbc0e32b4d11c92717a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd242d28d30072cf57ed526700e09bb966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a28a953bc5ed088514d42d86b954a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a1c6a3da6dbd45efb1566746ea43468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583bafc9ac1aacb47b0c08e7939815869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8f2380232d3d281acaebf3c53738c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24a7292243cdb317f4f7b3e972ef9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8fa04d77aeb987b23a98627b43a9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99ce91923d926165587f23b1710ba473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b095d5c55916e1d7b79d4e882060ad374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9874613f792c2e1ed4b67bcdd1d11775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17757be4ae432deb82e6e219845c7b9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455457c40c7f7ee0c426768ea624a87377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184085a20af7a3dcfac31116d03eabf078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f2fa12a1ac4c81b3b03066847ad5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff7e0b4df3382300ab9c4030075e9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2597cda453d3a95f8959f985493bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f9bd8fd166eb193265d06916be36f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93650f40dbc20067a10634d0d1c0b93183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555ee131d5c1e3b1e5cdad194a9c61d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0532f9cf25864efd3edee542a353e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4876a83df67bee07a4f7b8cf83b0d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a713442af08229a36008c0a4bf71c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5dc88ee51292677d581d5945b7b8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15fe9b8451d1d2f391d197d69ec44b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63180e88bc266ca5d1140458db703d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98add6c6d9a94fd7fac26b024538acef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ed52442687d9a8d8cba81e9cc4ff792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06acd5d29b0f675bc4dc1c5e1c66b3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b70abefab71e137fd80e1366c76ca494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3486e3326d03098dc923b90a46698695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f37a40627abd56043f80075f2d23696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43fbcbefb6cd6f4bef35c5625a743097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed52f8bfd8f86ee5dc00e0a67380fe398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7946a5192051b8c9c084acddc6302d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104873aad07a9ef3e79f5bbff8f37fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002426daf339594933bd828ce8649081101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8721908c4af0b2adf90233200a74c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853e0fd4280d72574c1237073ffdf12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e73cdba2261c0563269c901e0b83d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9ac49692404bf3faef736af10eb09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8700d655a20a5031b334dfba7e0a6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052003420c36bc29075be174f3d3755107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0f6ca6c7494786cd33395804411c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8b0c3dd50fb9888cc53e93e9bfeea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f0d6480035bdabfb51bced2a74d41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29069f1777d1709b875085c52b6b53111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f56714e38e6969df315ecf4c206ee0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75005bc6411c4656ae6fea32a088dd0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2e6594020162175d34fcc9f86bfed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8074cf54ba7ab46f6c8fdc18538bbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750df81efbf1608eb22905ec793f82f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bbff1d7981f1929672dc2724ab836117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05484db70df4705c9bb57f00d6ef2c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2614008cee906ff2b6e98d7755a57b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe827be35519f41a19501f2932d0d12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3342a9af9a4a5f75413a0402c41b26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2c50f8ed4f8f70883b57b123ee1d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1b838eae6d56a96e3ed7ce507602b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c8a67e259010b302d840bffa89ce2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e09bb3a48c754ab49f5aba6edf331125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc280f05aeb10721dd4cc58843f66dd8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb14f46fb124ddfc408c78759fc9db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0b858efea5f92cd5f979d6f806004128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f98ab4722b65a2f02db82348318750129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fffaa8a9a45ecdea44370eadfbd6a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95dd82089a937566c93589ecbbb11a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc91dce2d37e47ab7a65c8bd7b681ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4f18bfee70c3eaff4031e58de42ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35dc251d34c06cb154555f3a3f549ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e465c75fe6870a232bd06ef94efadc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35d1214f0ccc38f881bdb7da815efe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e253043c4a83147ba3518491171ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193903441e75a2a84a8185c6f9189ed7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539a8ee9f14aececcaf1d9add984e61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51528c3c3e94f9359be3b99e17d007140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318a79a41ea2c1aa05460ecbeab03e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59768fb1db97ab9172d2420c4d492ad1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa77d7f452365f5ce99f921bbcf1426143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968465be001ad41e7f0c1c1da29c5e6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a6693ead2f05bb0a6a7bc3143fe92145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a4c24d05b843e4d0c9b1c3567e174146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cfcc43739d00941f73711fbce07cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf09f842e6f3b3f1cb287960bcfa99f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536cc71d8e32f964887ec29a70f3501149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4ecfb970ad0f6144858a9531bf343150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb27a671dde9ee1c90f02808aca8c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8ab471ac3a1df85450ba6c759fd4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58917f524d309132c2327ae80763ec55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d925356a62cb3855f9c9040e798c701154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f551df0dc0bedeae0b158986422d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2e1cf28746b073e436b8d0ca439f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1524f02ae41a638b5beb3de72863883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee5cd7e0b98bc784aa5bb2ba6eb65d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac5838d33fb164122192c8821713285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fbf8842c8d8b89f29ccb3931dc6606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7742f987acc5244ee280b23d8c33137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554215916f9e89e656f0262176271828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59c30af1d87b15fddc726063ad79989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d7d4ca2121b166aade651e686126710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3769636b9c546c3bc13fcca3beb9b9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668cd19960c56d0c1ac2851bbd6328612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3dad886d382103c81b1305a4084ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a9905fffd6393ed930e175ec2470614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d44509bcc94593e43c21ba799e72715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bf76aae635a062411612090c1bb3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627cf5ad3b847bfee57ddd86801d54417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0727e3b8a82af26ab640c55d98fab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f07a4bb74e5340bf76a870887da2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd791920e42f4828ff53f1cf6e29bf120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d58af2b6514607431459c86d64bce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae32372eeff3b48a487daf9d46b32422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b047bfcb4110f11257773fee708c6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb708e5a831d8dab49b6a71479eb3124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1109078bd873d48675bc925e564ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff1df7c5a006f49e75b1275f63d96426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7fb49b04fce596261c58b0b6c03bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727f780d162212414f73a1ec0346c0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58001008c29286521a9a1bae2755f2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25b4cb8adc97744fd0cfe3e03b5c5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56d3840a0512d5dda1a6a1f0bf638b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fc50bdda8b2ce251d1ea1047aab3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2aae824840a0150e7dc0945076db433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387282a2e1b5cbaa0f1b0399beda0a5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6ad7e60bf256d9e6b4e80b5f5b51235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8644d9e59022a5d875b7efb49add136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6fd57af350ead92f73094631159db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de02c04cdc56c74fc778ae1cf3aef6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c448c4ea41ab1237d866d28ca162139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fab23c0a51b14a918291a0027e7cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6475fada54c28d4601ce2f01ce55341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47da8b31fdb3c85c1691d1c21a1c0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532aee647ca86ba1b2103773a8ed5b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a18d34dd7467adb2b73acc17f989044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddb1d99c7509793bd92c1d7906b45445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621968436f6894687a16a5430fe332f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240898d2a1bda9ea7ac0070a8d17fac147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bf578d2e5967311cf34134c03773148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5fc252bdfb453cab715ad57f313a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599e0738de89ae1d43f022c225cfb8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4405d85b6568a2fc8d8d784b9c47d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a281418a9d0cf3b72dfbc487c87f0f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca149252cf5015556e853b9ce1f86353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5a7ca8782110c9e3db224e91f943d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a275492f1f4151e9c04d4157128bff755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3909c8349c0239b833d4741a861c3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710a9ac7a7361b7cd3f896940c5ebee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d668c94226cffb2c6c4a7b41fddc558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b548d5a7ba985a7d18fcf81c8774e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da1261e3fc841c96531d112290f9e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f46138bbe47f6bdcfa9c8bb3c1a97461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cfaa249c29ae1a4a90390a697b02a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ae85dbdc7ebcf93e51aeb6def482c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7315cf14b0243a36f3dac823f4fe664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b575ba265254c867e739a278352ac265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea11199ca3eab98e27aad2d1eeb89766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb634bfb97d1a66a86838e14de4385567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f4c331d7e761f87a0de7ef3d49afc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566f0e67113fbb80385c02d69d1c32f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f717df9e8910e11bb50e60cfd0c1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cbd050b3efbcb5fb4e26bf4ee784f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49702fdd4d2d2ad74fb8d9496c36455372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd91c1bbbfa9805f4a984e31392298a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cfa1c0314914cb0916ad0c18da97174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04706e6cdd7b9fa98f291c56f3ccf275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929fe6cf50a6cf6de84d4acb8b95dd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8c31a7afaa61a9b5f5fc134c1d06a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e449f45415093d749c5d38c557182f678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4860a835e48ab085ab153bbe696f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf7a19e8da091de205136938b5f1bb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96385408a0c89b35d7fe76548b2459e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c48d56c12ead6fcfe0a1d08b6ae7b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f26487c660eca8c33bb730ac34e94f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a5dfd7cba2066acf19cf7674cb51984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a746163f24b4238fc6862b95e0a7b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf17738ebe6386117285f3f7f814aac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323cd95d22f2b39925632d391169e5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927de2e077cec79494c0f603b6e996b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dceb3dfab785d2797829f94937dd9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d975139f91c1ded8db13e33983ca9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84edfdbace557fb4723b9cdff8e32eb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d1bdd14881fa85c5cb3eab9809a5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c654f536606562dfe815a3dace01b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3de8d55e73495f364f232ca06e12e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b581512ce15f041bc6e1dd5fcdb6f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd612589fa008cebf8990420d5d0fb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01037e0eb725e4e588c7c4ee2990f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0a0524130c4c5a93963b7005a9f9298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab49e2cf63998dd44a7b701e1292ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372cc596c951537a0adf8ae6ceeb91b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea08847a9c8c76c18a40875fb1d41a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e60f511c8d1565a8062786c42997a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d89a378d96fe7e4e2c0434af73105103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c59aa19530cb64b68817bf4688a94104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0ef7912347d758b643b2a6f809d6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1daebc69b1546da8e2415a64cfdd15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea14998613c6c414b202b204209fa70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717de22cffacd0a6f9a144d7ab68282e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a43c4f38c6eb254caef14de5e7048d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33fcfc19fcf8f2e1b9a91d57d1279e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d73ac534a45f5341d3a7ef4f3c2e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27a7e39687c3fb92ba76a3b0674d03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d1def7aa3146312a17c7bca5fb417113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8b1ec5128a7a2ac253ce09fd8112f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749513c2b9672519c0b78eb19c732cc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128e3d8aef1f2ae666ffff821b655e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46f0c59a3c686d0bb63101814f9c7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd282ce24186dc292a3f2c27d1f7d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ec047b5d5c1a21f29a4ae0b64f7b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5cadc95d545abe062d5c3bbb641c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe6c74ea6fafd9ce807c6047bcdd22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9e3ffc53ef2765207b5b1d5c66a31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01705e754efed03c8a480effb827deaf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70f95425ae60ecdf04008560438fbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21eafd195ca9aa33581bc602e4f1fb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b658f15712690228b70619ef1ae20f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd8b2d5c0cef9cd8e1846b9a594e98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cf339b74924fedad6103070339f89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d38177d945046735ef01084af3973a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f3ee1f47067e2bd0b07b7dc566ff0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a0fb300c32bc277c2ab0d569cf437131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda16729389a2b160810f604b82da3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112c8e2a9249af5858644976f43f55f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d5da33c4b2a0632fcf6f0b893e8d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1930c11914c2f02d09978d41ac56ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fbf028a91bce5423a7ed9a8d33436136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25955a63a86ff2c8e96ee74f11934ceb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee345a50d2ebf59d4f889f34f6fa18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c77dfa46230c1ec9d3e3a0b919f752139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad936d45784edc0fdb1836740276454140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce684d0543fd68d253e5cc80807dc45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994cff7ac10cae52499e40d54b785be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984573979f02145f7ab4dccca7305709143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06747c65a14b9d32e1720603685db7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d3bd50844e302a44dfe21d4b0fc61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b872bd308dec2ee98804dcbadaa2e1aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b875c99748220549b47ab641f8752147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab8030939623385c7bc258f4a51c73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969e12d5af99ad3f4e911b4a812ec0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e41b02ef2f32f614b70e1e2a5bfc07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f172e940a62549d24165be456aa821c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce026163cafc71e12892cbc410b9475152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd87125ce4fef02d3463db8127eccd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d77875bb7e2caace2884d0f66914f154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>