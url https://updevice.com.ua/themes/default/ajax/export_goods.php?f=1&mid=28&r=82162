--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a047923f5c4af88a4829e0309f5fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c33fa0dd7bd7847a944f43337706f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da756b2aaf1791a45180d0241b34ed603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae7109d08a1dae65799c785b5ee2374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166391149cc11172c05d1a17a8ade6ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8ca69514547579bef7d12fa7d99c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2515542e101ad96cff75936d6cd95697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f415d1bc95cb285435a8750f778baac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101fb92201998332cab0bd3da864e3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930503a54a1ee07f71369c6cc400f3e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfb77bbe99b7d5d5660989aebad15511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29e5c7a3c2599e30f26648896d02d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7708e5312d627ce4e0308a62086319713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead948d60ccc481b92d468e4e17bc0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26288f81707a38e64baa9ab6fb2f43e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e921808b4bba72238de14d41e10ff516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34feb35531261d03fda0f479724a5c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5531a0719b9d76ebef67dec1e5ea4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961122caa97fcdb8ae085cf6f01f3d4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996238b831b888a1f3bfd78caa3411e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0e63c5e45b85afc9484b1d360efb721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbabda4f0bc6fe054a957415fba33822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1270ada557d929aed7c604487c369eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf9a79c69f92f13760f6f9dec8961e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90864232fc3e07f18308246295ceefec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5003f388f35a2e7588b4ce61ca383726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602801bb37c7d1fe6eb5d713d61477627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a20168ac1533be0dffaf7ebb52971328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdcabeaa01c11dc0b4007ac9506fde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481049a8b90fef9f4d710e0a626e121630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32d4c6876059260890669b79c2f37831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f692846011728a53fcb36328964a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d7906554543c36379236220c024a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082a4f8cfe6e361258a40883502401e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cc48fc6ce6212fa645c52e1596dd935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02968daf4cb18e61564c3769df01d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1456ee52dc8cb8f874b1378fefec4f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829139fbbc5eea2515f891cc6aa84e1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721d8569784cedb6ffe495260e6029f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178afb33c931ba3bd306ffca64a84a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0d4868b70ef9818fd36fc92f6184041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b60ca66257dc4cdc65594046d361c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586b2e6057165fd3b769f2db2e3157c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d1b8a6d069abedf52b42beadef0ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f5f8e4c65f55f9f02c6994eab09d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd511d446c44f44bd28f7298f81908646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4fa0dd33229bac3f8807e1bb6296e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894a0df95bd43648bdad187f112129f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b423e7949affeb4694f7dedf6d43f6f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1611b9707a9426ac8ad97ed059dfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a59cd4f2f8921a1c4d87478bf0e4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73260ba723870623fd7fe5f717cf47f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805a2df77ab405c7e4646e58a7dbb0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1dcd2c34be751c54c2046b1c96cf854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d82b525c1476575ba38ec54df9a8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f57a026c35dcd55c5c0b1305c64edc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441886920311ee866ffde3adcde4c19457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc279e5449bac2371f3e10fe15f94bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9942a9c2657fed32b05eebfce953059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daee8dfbd9508b03f49a6b82dfed57c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110b35efbe05128138f236e2f39b53e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47390458b8ee39155c0a1c283806334862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87cf540ac5ed62963be6c2b1e117af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522bdee5cb24754393d592158acf30864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afe777046f7a3bdd0227026d7134ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed0f9af7b70fd59f79ed790af3979066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873579311bc28f3853ed6d83b63ef9e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888370e968f003df949abf9a07732bcf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c6f00a045d4a24d59c5e4124faadb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebf368d2eb81900aba6724a6fad94a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22233b1b5f9a08530b8a3bfd7c42582b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9ea9ee085a673b0973b4c9ddd028372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c47fd5ac6b938bb774fdb57583178b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5c465e227a08462448d8a8f21152f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5f3f71b3ac1609929a18af4b1153175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d969050aeb42999dc49449a5e55c71376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6adcf47ef1a110e3598322f275f30f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdf856077655fc0813f16a191fc04678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c63af285291f54a9f99ddf7bdf94bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271fc88c92ae56a5c3acde9c26587ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fecc7f9e00b1cf39ac97d27de1eb0c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe19e250ab2c606c51e4066db9b0be782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db529a5c42affa025ca963bd7271d9f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0c7bc485aa64c05f4c8d259ca518a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906a66dedcce38f0f71fcb7309034df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce718a056a0cc8d80015eec77a0ddbe886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b3fe869aeccc39b808a6a894a936187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31acca1539d1678777a9b9452484b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbf671475a1846d61252ee7ea7b68789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b416ef0bf5e5d068b714d300192dc7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013c2853b05d10c82b8af6f9ddc7e0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4320f166649119f73b9228a318b7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567092ab50ef83390329493a42d1c3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79e673d534f497a99fd675c9c936eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6b898f0ecbf1ff27a0453f277c80295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dbd980c329167254e572dee0ceaef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94727711c1adc11cfdba6dcb7da6cdd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911690e0999b90e3481b96f138cbcf2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc182e64dfd9b2402ce5993dcb0b0d9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21ed6428652b8e602b9364fe5060d5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc56fd024e0deb033a867933724e04b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8e02799bff5e85d68c4f408ced0d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcba7317f2cc193b90980374c84b7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5496e0cf438f65261893c28e2c853104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0f776b473f87efaa33659946f9c77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc884db4c9d5339903c7288b233cbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a03bcf726ba07a0b11a2700ac7b5b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850c84324ec38b7124e0cf995a65c39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4625701bfad310519869f25e771272109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542203be956f40dbf02a8f1a175e078f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4507d3acde5aeada2b3a2942c4c3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07dff980352f1f2eb49ced2c8a23f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922f5465e1afa101124ebad0294c29e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d764ba266c923cc5e0c7c56683d1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b7f2a00bd8d65a8f407f67fa32abc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753efb964b8b4f1e0d96e73510c7a8a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca37237dd76e33724d669b5de9ddc8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e8587e061a86dbd0f41973273acc8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff5578cc9b3fcc4610175896dca0dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d8309e75306b143fa9fc83749812a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66019e527dd28d74408f12561b5b701a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857e105a9b33f27cbd3047a3d418f39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4a1bd505c0655ede232a916b9bff4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff680aa0b55848acbdb3f01ef266eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d665ee219d48cf8fd227a943d3632e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28346b39ca3ba20402447fe9edc9b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e6d54257cf1f06cebdbc598bb1499127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202206f07472590dee17c71fe024cf7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d3da2c54974b3f07e71bdf6d98870129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03534561982c4bde2c21005476c9c8b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4370ebe340a28215b616a20b752ae4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb130252a782f169963cbbcae237c8b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ede57a63023fd7aa36e8330f4da94a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15333f8b1a62fc056b94ef2e42cca6a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0d25eb56ac5e7a80b5a2c08010285135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8cab0f471632ea0c11879301e6445136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae761091a0d994e888a7b6e8eb9e20a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2365d06a1b010bd07b2d6a8b636916138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061545cc816da43654b6508cd1440165139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41d539c1058e7a38a2086b826ced12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10290ef0c0499be3f0c9627c7b1cf3ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d7bd83d1ae50c0eca105437df5a2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e327b6305b1d08dcdde0ef087b90d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51769479c1b980596fda503a7d6c30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e50f55474f5aa2fcc4ed98e66092c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb08e3934e2044773947966e1df25f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3dddd3f42e249e926a52381c41773147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a53c73b4cca786e91f8e0a2a05224c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889c04b3e32d1b7668db9d7fb2c0867149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06245f7b3cbf6870e1eda1a437a22e82150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e082764b03c21217f9ddaf457c33c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27476cf3b83dd4a27fa2d244838d6cdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0761d91a67cb156053f8c8c69ebd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadd841f2c9803323358a679ecdc593154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3da0373829a74861dda0bc8a282c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cfd28dfee0adde6cad6503383b95c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a6ff1cc762318d4e4ed83a68d7a993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09d0591eec855a266fae0228bb02894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd98b3be11b10d43ced5bee040cdd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314abf0ae8c23e966a887b2581c46fa06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444998301ca78e159b7508ee3bcc66f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90700c0e7dba92ce6b5aec8e42ee16bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d6f4092504deb01ee340b261b2dab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a20e215a8d587fa717241655ea94d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87692526c2fc0fcf408a6793597860c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690f2e7a9201ef5106e27542220a00212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb623719b66000facae00ac879c6ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ddbbf0984ea1c7863044b80f48d3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c58aee0df10f2b1b67467ea20039c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992af9b529a4df4d2538c07ae4a9a3d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29606b61e430591b98e1f27d6290f66117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980519779c8f292a5af6b63b7ad813d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981feaa66460876e946bbd6de86ec45e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bde2006a6d3e8dc1978832ff64316e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f3be61145bd51f459614beff00be521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81484697e848810eef652631bdb94422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e46de56175ba285275621ac5248c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245c561ab4323aa9f59411300991d1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c51dad0e6738a595709a601913c7da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47e93a6c90c20ca7c290678a58878a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06d838fa7dc17cfe23334363f0706527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a5449bd50390c7e615c3868b131ae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0fad07f29cff1d08e523daa04b1b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ce7b50b48a95914e0b04326bbf90b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6175e02aee270a3e16bccff64cb412b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6040dc9ded94decf6611f57aea45532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e75cd2160281b43190aef3974dc5f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3424b954fb51ae70b8c4f599b91ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b96d910fdec82f64e109395061941935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31f34ac1039b02ca76064a4e876ff436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd45d7c74fed656d131949c452efce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ab0e06716bc357983c0d093f78c5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64893c915a9d2ce343ce3a303ffc48f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064ffd58dc9f5848e8bdd9849d8063840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af63812603fd55d64dd18ea602de2ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0017008bf4ee9410bf01e2f6e226042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c3c1d4425fdfb10428bcf74aed4ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63894efd6518774339bd2d613b683e7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a43a1de0b7659c34d5313bb86ae89b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad590010e2b561ebcc8baedff84fb2ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489de801f630356a7024f4659c80b0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03abebb057f04772a88da2d2835397b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b66205f9b2990f679a50a37755efa249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d423c6258c283d34855ab4745be979150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9087832103deaacb1da3cf701897da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057f2f275bf13821eaea437064df10552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b20b93d06a9e0b970658b8c83fb7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fd9e7e55b5efd2e547ef90dd5201d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708116b6a9afd2325f73e3c22672825455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0b2ebfc25b29016d52c955042b3ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87adaad9ba76117ed4fbfb23cbaa20357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e572c345ca861e8550efea4b8a08e3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3780585702adaac78c235c2b627c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa9a3e60a89e8bd47febfb9fa0b85b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61a231445a9be23f61bfac74dd1c0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe42f257cdb5918e2a368584c13685262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d729dc0ca5d178adb2d96f8a8d61d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809d9cc280972a1c4e9988c553d64af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3349eda64c565e0c693087e8ff399665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f13329f7756c158e956ffb14b26de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1feadbb19cfb5b2321972d61b50f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a5e6d41eff945ecdabf5dfada4e9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da03f6445a35bc83dc4fb71c371d0269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af9253927df755a447b9a9158ae0e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b08121bca22f17063debf53b7c6c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98632a070b22472134ddb98fe9a16972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88df5ed24c06ec16a0c9647a3379ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f009293f813dd78fbf7235e940478b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54fc356ccb377b864250f20981117f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea8a9d8cef35592f7882929fc63a1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a66c1eb240eaede8e60b56bb0f51477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdd422de00836a41491da2d9ac6c8478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f7cfa42ad4ab4cac51fdd5ceeb6b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a3b8cba2c48eddb26c49acb9c8bf580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f2716331d9c2e67cf8f02c5e146a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878907dffff3da0e8a25676967b4b34682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f450af5ce9b0d8f96caf9e4390acbe483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be0d5824433139b03e691dd755df1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c256d2381c53d31a071ab3e0afdc9ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2ff20816ae31403f5743392d397b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0813e09f2b012dc597d9ee25b7e29c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34d950aeb4b295480b124b2250667888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7b1b01c6ff140dd359b5a519b2a9d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb171d9143b1eedaaacd8eb05892cad390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b8d7b26005fb274ccc72c60e8089e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097ac111e58c07f35cfb57e79a50aa192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58302a5072b5276d088d825017f66c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbdd398b179370297f6cb381e74ab294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b89c2d09562cea4856716a28fb50595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca06363707e866b2b23ef4ba490c1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21ed27df7f07db2833145e42286a5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282cfb684a5fec8d61f4e1760426d8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208510144f7074b42e86e90ae0b203599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68a8f490a516d7f43bd0a945e446bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e1724a10e03d813f929b8795dcfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811984b90569f90e2c89ec8fb133730102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710633a163ef8e9e124d1ebd86c94245103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0e8691c621db35a848434f3306d31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eb9753a20b970f328a225c333e353105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547e74a44ed0aeeedc6b6168b26f4aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2be7d5fbc92914231c4b560e7fb46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a3f62c9449cd6adac8f42f89a6f0d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c46fa18fc3fbcfe546a05f29b148b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d63b39742ee54356cae9628d893e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb690fb8175fe5ff12bbdb4b412ccd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87978b9f6b84ffcb076f365019852e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3628a2b9f7dfef34ef643af6329d1d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643bd685cfbe857bcced374a22ee937114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ee763a9884dbf1f3fdd6a2f7b6169115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d97fca00bbdd2cf0b24edd2c8c9d0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edbb6d48551fc3ea0fbdb4a5b31a4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67350cad94274c5cfba29bf320487bc0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee65556f9c800f55857842a55f648b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d6834bf92041eb1c3fb9c9f62ae75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aebc7cc89f4284355fc1fde312532b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0737efe99f5440169948319da052897122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9da9baaf1b376b6d182571279241b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602421de879777bfc53080c21fe814c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1ae538a1cf12e1287c4337a5f0c33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bad0e6a04bc0d718e93474149c6013126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8076d53df069f9c4d224e6ecf55f56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9335e29b7712173cc48faeaa52c45fa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006fbae91bd3c7432d40aad9a95b775129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fed23385324dc70ed9f28fdd29700130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841f18c2cb797ca10fb407def2175ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d67b055a270bcd86541dc23904ed8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9dc3423f70c81de65214769e101ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf84ec4a420fc5ee4da6584cf66a40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c99548fadfc69dd822ce334ee26538135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852900e0edc9d510b87d8ef62fbf192136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0c7dd8d66d90278a910a43f95b9ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f22fbfc021c8303f538545d44848a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b207fdb4f96c6dfea4bff43c5e897e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035cf007daa97731f15c50c147bcfcf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf5265c9c1209a43b87c84715a0e8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6a203b7297cc6e8be52781c50928e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df13990ed0f4cbbc95df5d09bb9c8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde606db4654db8bf63b4a6f6142f1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6edb23134a945ad36f04fb05a26775145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8bdb8966434178d18a97a6bfed9ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485849cd526736619761178268b71e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b2b4489dd1306b31432c50b2cee3d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06724f75ce7bdeeeb597453558f40f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809b2dff9d330a39502f9c533c65816150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8795a8c4e06cb83a60886142cf9b3e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89531a8d7a01e3b609eae30d06562e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0cb9d10fb753f4a4a9cea70a8a9cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5cd597d035daf040b2fb6fe197045d154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>