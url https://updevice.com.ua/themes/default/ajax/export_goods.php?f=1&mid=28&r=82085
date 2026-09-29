--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cc9f0b7c01c41c06f403e696ab1231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a8e1b75c4a41beee5078ce0063bfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2199bfa4f76a9717fa4fbb9b040063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c8387a7cd794bc84cf8752a17426c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df120be9b2776f195ef0d7a7813a9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b95d4f2b9f86027bc86b22fcbf2066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a05a84fba2ea69532d277503a78777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed514cb0f37f4e1d47014f0c716dbe18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79db9d013e1ccb191e4a6db22bdbbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d50058128eb2c58c4495dc2756bbaa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed74283289860b70a180535e499723f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9a6c3ea9dfd8a4ab2202d670f551412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2debf6e871d359362d38cb16609e9f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308111ce3b26f13c5f65298eab2c68c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8946cfffbc096d9c19b93300df43815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654bfaea123eb37a01b300ad2550ef516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20bb61a6206676935f69623ec0cdbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03721e6e929c5bc158cb8cf10ac6d1e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293aa61ea0bbf188050382cf6312c73b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b80d0ddb62ef2466626a461389651420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f21daac66f19840f44ab719e85c9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0bf808e0fb34a256695291a843f3b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8200c910c44d508f681fe3b5690cb3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999db1ec14e470602cfe578054ba7d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af19b0d0f050baad42d45672c6ddd4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8972171f485f108c6807053a17c49326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689334df6d4c5e8560e4396a4707f2d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee089c64215be7717c11665b156d0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a808eb5b8043b4da5795f885d97f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0a865cb3b2c6728bcd1d8880e96e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c89c1b985e49becd279549e5f88bfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e595694444b81689259c7978a616432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65cd81e265def60c0479e34da62ea633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b530f451921c69bdc24c3f3f2823934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed41e185485bcf9cdfac1ea589b38a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d27e2d76ad187e4659b8174879c6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6ec16fdba488681ac78a1595389af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1705e069d8c376b033322ee5db8b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5f246dd3017c99f883713c5c9132339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea148623e8a3eeaa9f432a45471fd40340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c7ad519de17b22255bdd98878a5de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e66218a47c3091484f67fa01f3107142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b8aa82a6d0fc493a6f23b2fbc993943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a486e35fe0cd05e6ed3c9bf01f08df344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc733180ef46f90ca35b88b9d055c945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf831fb3b86d8cf80c2dcacac6074e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717588fd18b32c2afebd3d08fb391ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0593049b68e46aecc312bc9417c6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a12638d82facf6007477fa755ec9e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8c083e300895923c22a491e99c53150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3f11ae436c79b47723805f759974351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f82803a141ab7efc73169856bc24dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48be3859430bd44ec7dbce6463d7d6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb7c7196de9602e6e3936bc377dd9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2e2f9bef9fec70379d2d7f90dd67e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a3c74f34d3214064ebad8fae22ff156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0c25cc3d95f9d40983df068c0abdc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4440cc5b597e86260931e06d7670b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33b01c365f5e5588740c9c4002753959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85094d57b6cfb2ae33c1504d1684ffd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019dcdfba519f22d2a7689caa4077acf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d5bfbc79e74bab6f4237eaa7b057962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e05f879bc0489edb2ac0e4f46bba4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0786f9fcb2e72306327a1902de25764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9c98d3f62172a761ca4f1e29b976765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ecfea5fb61ac6487c68997fd58a8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d32f25cf1f3b0b949b90ae076917167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf62c75ebef58eca454898004a134c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ec22ca0493c7ab1c4dac7ef5e0da269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fd22e5c924dd172cbc5429b0e0e9f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d716af1028c664c6f4304b15b14c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55760cffe66a237d49cce6b427c12e3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084965c168a56ee481be63d1599aec2373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b724c779d1e0e98d5bd52cabfb595974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eb5a7656f375f82cd4db012923a3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124d01272239d5ab785b1ac4c9d678376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fea707b5235a78199a03aceec58cd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e992aa4d53d54c3a6eff419c02e36ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f36359a2c720b759dcb352505d74ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa145e6e3325999d5b89b69fc9ef0e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6c90dbea34f6dd9b6bc0efdee9a3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82abbce2c9a24ed30dc2fea7ba89b0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88453e390ef1278b89501497bb0f9fde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad914ac0cd50fc20e36fc16c9acfe8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e5bd00206692eb96ed5c15057682685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aa90b206c735b831e41aad3d1498786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188288fe358fcdf4b013c5f04cf675887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefe247857c6b895b9196dc49cbec0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ec0bc7e4446447857142ce8d97fb089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c25e8d2754deacdddb4cd75a2367890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d413fc74bb876c0dbaade4e99c47191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f901f892ef5f10436b5ce61fa754f2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbe9036b6d44b8304531ece759cc9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a79a6108369ff8cea2e3cb0b70fcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4e700468ae94f706a63a43e969f6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0967926ca7127504b6ea111a2eb5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721ed351ea2ec1599c39861f139d14897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8c8c8d57805d9fd2729415de22a9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e163327382a38ea8d955210e577d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d9714ee223100cbb47860357d9f08100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f7da6ba8b1b98f46a36f15cc1987a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859301e19e036e539b97ac3dfcb2ccab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f998b9ac6a024bc163b1e389670d46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21eb1d3b2da211ce1657a097eea6484104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67292f4e88b21481fc9f2ea5a6901b45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a524e2266e34d368d9bdbea11743f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39f162fc7a5cd2c817d2a6d2a10bb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45636d1b55f88b8ed4538a8405628d40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0ca98813b23cec4f43dc300fe3651109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e6e92c021c9454233ac928dc4018a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade913bca9a194c1e29bc16ded7f86c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39f4117d1adf9a8a4739770db695d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d9189e3a75f4c7aef3bcd5a72864f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b52ec5f756243a1868328e9875eded114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f738b12a82b215514ece65c514eead115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c49686b5a7916f764088e64b59a5f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcc6991ff4a8cae3ab0e0df91808dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6ba50954a3221f16484b8738e1b3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87f92e449bfab5c042dcf24dcbdf4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c48e1025049e1a90be0da4bd3aa22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35693dc575f7fde9e4c05a3ccee2d7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9ab86403c150fcabd300319bf7379122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2402ffb56dd9659d4e2a1c7f17d65e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7a6a30f2ad8867c6bced49345b9b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb3418c80763e98fe1b593560afff9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567f33761a427e34df49b8bcfe79afb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b1a1b3fd2091b6c4702c7f12d7b28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124006161495c0d988082207b05ec7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5b90ab52f16f1bee49a08618c0fd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418bb98024e077c060b55c4ef9d0acc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff06e745e6e66b10fa26ed6c9db8195131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc2329bc2a31977f872d55fdd5a682132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d8131b503f418ca40619c86fe02cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae33b86fa0f0dd95411a762afbd980e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6157a492b9f6bb0df0528cccfee802135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee41982cd8ba3c541459641701dbd35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4316b3c2c0439c6b9c6ad4171444bdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a93f8affa4b586aca3a0cd375100e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd035fec8a8d3695439ed41ac5dccf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d67e8281c52c6e20694bd29db1520140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9abf6a9bb4da9cee7f2e8efad18fcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e446400f22bbb1fc21151b00a16e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605d85e0961fb785d93a1fb76d4c93c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199f0a113c29df88960bb14f6296f4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f94a31bce5d1d8179672bc95c26ed6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720907918863ccce68309396bce7b35d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dce09bff822ccdbd0436708d713645147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f5d97a14e58c64313a01fa7234286148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c26ea20ad0181265e3d1c9b301a525149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc77505a981481f71737d0165f5f52c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48f44cc8001cc970e85fa89c6ebaa1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9f3c69eb0574d6924670ecd92ff79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d156115044cdb0fe6f450bb5a8cb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad742d2ce0cc9bbecffa0e6b992e9d154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf1e758a1ca4d78102b01d2d38317d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9700327e4d8cb5924ab73af72b9eb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f82e35fcac95a82dd301d899a91823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1273b3ea622d3e34014b0cf6e4c19fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69112acc655c5f2f6decc4ff1aac3af65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dc19e7429749440396290004fe9ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e22eab6702848e24bee339647127f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d9efeca36d64328695e63c89fc8438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411c7b56a7efe9f5be26e829b1409a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571e893f76b2d24cd97e614cdc2116310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27d1adecd93477cbf5edfadd8cfbef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdcf0fc4cba025f13e321fba96373212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640fb8f7f7a0ac5752d49b25bffdb0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7ef665fd9a14180e9d21dbe47556314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64ec83c520354d8cc32705a70aab8515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494472ead48e3b74e62b8997dd864e4316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c1ac31349d686bc3feec464b559e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d03383ee785e97eec645cbadff230118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88bbe3aeb68854915111b82fe96ec319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfa58dcd6cc96d15ddc9c4b7051c0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4957c493796757f59ba80344f2dde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fabd15451c3f1e1b2df59115da43f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789ca15ee6a28c94cab2165c85ce06823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db46c8c3db6b58eafa83dcb498638f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8169da055f6c874d2241aa435d112b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0b650e56ff42e4f52ffc403a8c8b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6cdcd4ad311f5783e2a373be7b2cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a176da63cf7cc91952d1369a26981e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27d9f3d29feedacf762feda055f5c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8854a5418dcd6d231d072551c1dab230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282dc89ba3a60c17061b1a64638708431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ecc08c2715c4694d3171a1245720132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba87679e2e2102bcb818622dd97955633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffd9d19e0bd6ca2c746c2526ae653c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75159620430d505ffc0a2fd6a7dab435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b29396ec301ed9dc29d49e7a059dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05527db82245cc7ea3a9a08e7020bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1104a5961ce04dc52112ba2242a5f2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e618e08302547f8d0f6164bdc529039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21668f9af4c4527d94e25a7a157bbf3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f365386c59ff10304c1888c91293e1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5496669fe553401e0b62af8fa61cf9242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e0a07339c69797cd6d5704d61925c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67dc91c1cef13503864f8e7042fb2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b056149ff830de13e0d19a0ce5aaae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad06b2a4f0718beab9bac7d19ba285c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eff62ce420c136ad2589747dc1745b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58ed227f56bb2be86ab62ce0d6514848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f398a049cf474af397a29f5780d6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67371fe8e791778b4a1b8a4aebd8470350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74f1af642afd41b76238cdd10d8a1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44116363588e5d103e9c39813458e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7470a870383756a759f7f6864b7659e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649267b3cc416f73d871b2abe9600a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087896e5882161f6dcfaebcf71ec8aa055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4078a48b00e0514ff828912bf8df7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b4e3afa139ec2976188c01231198657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ac3aa0401b76ec3133778831bd5ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133c58f8b60cb2a815debd4d54cbea059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c335c6240f1c9eeab6637610d6411d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13714841d381009942aa80616f8919161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44171b4a9c95948db6dea5381379ef362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3493f3d45e6b997afda9cdd602596e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeee3f7e94ff30e285d49fc000fe89464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309330a989348c78d41bc4adf1a47ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107b88ffed0b41f33021439f2e02b0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c869924d3872d7185eb4932ba5b4be467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1baa8b8d2b2fe96d6eb1d0ab13ccf868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94141afcca9d476177da267f2a7aa8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0083e0da750466f9619cd8c7485d9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca8786b8137705d166a11d84fd2fd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19d037702bac46eb852510212dabf772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13689df099abedf0d6cbd893f51769073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9283636ce8122033f174cd04d7ca074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5022f2e1ed2378ee4141d7acd5f3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaee87f9909e1a68d9c8d8bff307fbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30621d4e1ce8ca8b6fb98b6a731da1a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0445686672b1d012197011e23a2ee0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20d412558842bda9bfc694c6cebd4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e066ab5674b0e9654aaa6d53188546780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf295903104fe505492aa3f622eac4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0db87f6c60de3723f8db87ee6a878282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aab4484194f8c1bffa04278d76c6f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bf92a1ab1b2074adde2913547964f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ea1a748f43f68866301de6225633885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25347996c56ad23dd6d2404ced8d5ca886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd1c27ddfed0b7ffead04170ae45ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461adb074f8c45a3d9398a2bb369d52988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcc0bd43112ee0245064bbe7be834489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafcb3ec5ff9943d3a0cd75a4f3af7b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446e80a2036aa5a696dc809b519b1ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7018637581f368b6b23cf231e7ea6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb7a3a969414d858129e641629ce0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77618f26a9a1413da7fb0348d9376a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d4487e095a704a24c5428a88d262c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd3b35594a62e70937e97401867e0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390afd6c63b4f6ef3524415319bd690c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f7f47086bd3611c36628ac9870d4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba99cc00c2023973130536edef501b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14cd4bf3398ff4176ab1a70c7e04a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31311e8c9f028543661adc073e48e70f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a3147bb96e67cf35ace5ec5382779102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2db887d14042c5162a0f1544f6ff7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcd4cf25bf4dfdce3cb6b57dd0aaef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510a888f0870d5f170a47590d7fe126105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cafdfde3714ad6c2e1fbf53867a4d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907794f0891336d7771191b8bcce53f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900aafa955ce7caf6478884f7f5681cd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df31d4c4bb3ab3b6be3f996312da9ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb5e65eac4e4a49d6a00c3b5c65984110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e252be54103581ba76ceed3a178192111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0ead635e6727d00a6db5bec239194112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05902184f1741e33b04245aeafd4440a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa440de13582b7a05fbfff52cf038e28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adceb53a4a5300148c483ffb7a3ddb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2c1be6f944b45f1d3845dc993fe6f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a45862c004df73fe57211f8ecaf0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62308ffcd27d12af687597d53d527538118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffa9f05ae4dcd59cf06bc85d81aa96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b085193745dd0b90e174c3a46dbe0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a55650c9e2f106cc9dd306cf1ed3b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a062cd20758ffeb49c3370f797097d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628e7c513b89577d023dd0b863d8fae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897e5a9695371f3e361b7c917d665ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2eca52a1923422a5e90ad741297ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744449d96e4e5e37902eb0038abb3f3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53c20f76760a7abfea81869db0393a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee88a77794bc7342be7e9d0673717a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995feb169136a5e63fad009c703abfb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b64742abd888bf122081179ab6659130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe8f10a22cd1f318889467662dccf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3333943a2063bc4ad9fe8adf46a51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6db8e4a53f2bdf8a075e14db462fe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421f209d0b99d4e5447dca7db94afa7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a532ee755c7077b0c980200aca6eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e529dd06cc0e7e9474d064626a89db6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f13f46b1d1cee2785e6a718faef508137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a120d3813214b1fb6479d57e196c964138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f697799ffa8ce19fba56d568276a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1e1aee3807bbf592eb6c918396f53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23601070ed90af79d78c5d51e94e91d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b383dfc7749173579be995e79cd9b38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df09618ed3a40f15d7da2d6db806437143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb720c828fdc6e817534a1f848aefe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160cf470a277e9597e67ee03626d258145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f958365a141ab2419fb855860497bb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee250828799d186290545ab23a7219147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32741bec436838875baebfd90bc78f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d8b61288349635892bcb1055cd44e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed36b48e195dc0ca0922a8afda4cc0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed748c30fa54c3fa19fc7c4da26c069a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a432614596e7823283fb91c124a16e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c077cfb51fae0d7401a158024a04e42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec743cae5e8c5986fa98a5cd84240b154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>