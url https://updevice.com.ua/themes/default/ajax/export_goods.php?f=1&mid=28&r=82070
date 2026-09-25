--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b83a430c9ede3b2fc95057ed7f661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880329846c498cab3fe39d033570cf2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3137606c375afe12ba38f155a7e90583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003f90f07087aabd9f2d3d00d8311bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1103156c07425657880ee8c847f74a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921414f91cedc5518d388aca845a60a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a7e9608267d096986212085e516ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22efee6a42beb51be29db96051b26f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919374053401d1e266d16ed6009fe8ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ce33c82c8994079f12ad571ea693810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e042fb839146418ceb7d6230f9025811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058707d868ac4028c62c9c0b4b3784b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022721af8208d2cb96569357201f3be513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68eba6b60f57cd93f4c0b598afea2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a077869486524bbe9707be004e7fddb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b4ddc9387ed667ea62842d51b91fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79b125d1aa0ff0f19aeb0b9ba9e15317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7313b42bae29f6f34b7d548d6c61a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4a95291b3bb075520440cf8afff5419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d14378ca9b0f93f441ee59682fac0f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a2e0809176cead4bf3a761b69366321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792056f67117ccad8f03fab797b532522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45b46703f89b6aa832b7932427733623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d969720425865ec4dca58a682c9e1b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fa5390ab23e34011bbe38a239c3c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f7d9078eb79284d97e3a6b2c2351d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0734b7ef0c82dac7c3a5aa0d3013c9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642806b6249208a744edc1ac4d9e4f3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2bc10efbeefce8b175398893ec9bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a779f72f2182650ed03b216351a807b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f72591c3219797009ddd46ee4eb8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948b466413881e57c4439fa50b2b47e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1c98564866b1ef6e518e962ee2bb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe4004af84039c5f0ad3252a61227634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0bb812dc3ad3fbacd0260c805b78735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad19a7123887cbb1327fd8ceb6fb53236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac9197b9e78006d32ab16e55b1316b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd6d3184e311db84d627fd620b2e5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa187f294c92b6fa3691912c1930a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69330b1eb98608466c1a1535fc4da7be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2003856844100d5d9fb08ca4d2385b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9149c4b9eba2245e66b91009e2ceecf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e58dc33c8b81a8bf02b5e15a0104743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926b66c4125d2d2440ea4ab0c5cbdc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fa202f798a53024e5c78363dd717745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0aefb8fae026c418e09c4f9bd0ae546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a4b875e4d74df7cac2b447bbfbc6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f985af59c66fd6c0a678f3c87ffe5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0090c72c325ae1197a7de0dbd8d69ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d05f6c51e21174ce750aa94c01da7450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ce549c6b955aa26338b886996729b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184b49951e21f654ffe8bf205d7f26952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a02ee1e731fb4446d8b9b21a05da2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8994dd84614301e93104cb76fdb0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611c9d2020da79dced06f1746fdb55c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5ea4b5a7a600e33fb588b798d705656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343d23ff6c8f495ffc83bd79004e45a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40455a3623da6dd7f98c8219e0b14558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab6a657b9f52503bc637f2d1dd915659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ab960f591114feb9d14336087682960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c908b4ec525353fdee4c5e5d9534c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcd2ad27de9eef35e6fe1fc6a09f1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969233fb56501d1b4dc01927f9b92b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4a4b5f29b1379266c4dccb42d602f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fee6300381fc1b913db902ca60f8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3b61efbf7b604bcbc86e616a0da5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7024d1bbc1b161d53d08dda1e2887e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7693802e6918fdb1e26dd2a2bd5b2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146d5a414ff633a4d109472c12749e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dd3283d67a3283f44d780179b121f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3d94c9310ea5d66da07a8c4ed07b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e436e3604fdbe2b4c5b66445509c1b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58aa075a62bad18c7b0806b4096a2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556a8a365b99557138d852a211d2e7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a6600d50bf44e59f68b0f18f90ebc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92214cabc0a15f532793b755070f596c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11d276ee2cacb5c9bb1952854f370c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99142429368472a3227c02724498e92d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87145f3521e8c303cf207b7fdce979179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50268f0da1ba5bc7ef42ca8883338b2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6cb3839502f6fe068a1ea51d06c7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3acd9948d7a7a33ae3895414e9d5cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a568b0dcecf92b24b6fc652994c5edb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957ad3a27724c377866c1e8066c3bc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80f4fc7854ac85ee57764a04c1789985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e3f80af787734475f22522a07245c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc4de895c166c390d9e3ef0ee2d8f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f05f470f650007113fbbbaa2f8c7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfed92812d9463663d47ff8a969f6e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662507bbcab8f723c12615909610fda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6214ef2060cc709e603870774ee5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3f111a3911ade58bd62935e67559092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cd3a3e58a406dd7fb77c5cc72e30b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a660eef41ce759cd82f2177e13b0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e76c1dcf044ae51641d1806378bab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519104ea6e587845cb111e745778bbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b72c6d5530c4165e49ca463825865897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e7e3bb6d18c30596dd76be40077f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c7354351804bd231b0fe579435a4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750ab0d95b60e59bdda418a7de1b2e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875def5eb76dd743d81b4d4b717d44d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43db83fc840f481be0a4ee6870f878f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a3e26c196753a58b4cfc541b50c3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b8f7d1c364672ca13ac9e4114bb30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0e6102962d04c2b3c6aa03b28cbda105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200a89667f95e97be4714b696394e47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04e4f4c2b0c6fb733a71d16a64547d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb697a8fe0b7efe9b779eed07cbdd7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927cc8af1d9305a06c3be175b6dd5db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188d63780743334521a8d269d7cca1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b5e00fc0c41a6d23bc1ab8e8f8be9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0aa765d3df995a78875c4e470ba77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b3e70774a48eeb4195ef3aa87d357113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dea1bdc8928b17b50b27b62b1abaa7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaeb610356f1d5074fe53f704bd115115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5d3102ae0cdd0f4b79461d9fd45d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f71de427411b552b6772046dad42b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2be1db5111275a6def256aae4250e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68c667ecd3841c3778d920cd340fff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7bf132d3d5e550757f9200180d188120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d31034b29c444129578f7fb958fbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778c3fbddca2c68ea830773ab5419fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adc75532edd6f2f9750c72ca893db4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacbe11042ed4622f5336ff81d4b95b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78b375851b197d846aa6f3a6b7b9f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874d68fb4d1ea19407f79ae76e893dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12546c82afd55670a0e35a9b943969ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2439a86c8e3bdb288e7a8274dcec550128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ff5984a45d58b7e8f7a164fab0d2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7ebd6b24775548bbd90079debff62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf16e82ca9479b005efc8ecb51bf6ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7840827152a911348b97b40c0649160132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ad740604eae4fc99b1dbed2379afe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bceba36abc4c8f2108591cccbc1806d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c129aec72fa011c7397770d3083f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7a8e1c23eddbc8150483b3d5c69c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578f0207fdeaa96ab5b332997101126137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8d2e2b16e1c24929dc4448187a9e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64532b17929bd9d2b3a0e5e094834ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e439aeb2a0220a9c7d07afe859787140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72112e8128ce733297768771ad2303141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53e801cc64a83f7d5664aff26522d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d427c6f745bdd61b73f409ef267ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952937d3722535321e24ae516b053c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ab440f321b5ad19e0443d9d6dbff1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07950b73c1bbf83e22791728953472a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89125320986f8ffc8eaafa2576c8f47e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd737d7176439b8607fa6a3c83fc393148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3dd7e19f563aa109eeb3804fbfce3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e5eb973349a71d29756e70fcf541e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab7c08b46a160c08604f7fe8746b7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852decbeeda113f322cf0a9ca8cd261152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d010c77e87ddb8bef317e419c3dddf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6b48b5736d643bc543eb1e3b79db2154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f25188db03a639079728db368c4051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd45856a32706764bab39210461f6852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9c996bfad4056c80160da8358e7653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12986fa734dd9270a3658464ad6dc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020a6056333152d97a24b3af891dc755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc564550106b2e6514e2b59a6be67a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4df0fe9d8659604d78f2b9ada620a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63bc272741f37e6d4fb571f496cd468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ce78c532d9ffd4638534c599512639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116e64e088cbd88d92a45e03657b64f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7b9ff094f1a636d426e0364b6790511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5dba8b4dbabe432afa7079dd2411f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c72f6e89fe9088096afd36dc4547c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643323213c2e322d39a7601f643564014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79144d0e8321b0ad2736506d7513e59415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f05f112221509d1f0b6f4530e717f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32a0413deeec9700adc6556ff1fe4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df6e3fe65af624faa4d37c0640f0ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3f3ea3adf62bd8487ea4110b6e5eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afac2cf5c2d6bafae9d56a48d8ed32f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58406d54da8df2a85bcd0974a5357e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37aff5a020ad762efad8c99a52faeb222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ffa223976a8f7843927b2f8f9e73a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6f1f650177180c517e65af622a4ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124137ea5be35b04744c5b7d3754db725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376ad7f0cad9648765955a5518adda526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa8c1bf7f71a5c6538d861dfa20ee727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92585f3b2b3409df07727fa9333e293328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863338dfea87bac097cb14f048830e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7521ebe309f58f0fbc44ebe3d4e358c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fab6d63f13319a3d4790a6f56d105331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd9e10e59c0b41486c47aa56f5605032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab4aa548f567dff54c2c1eab293e5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1e3e8d0bb84b69078d55f8d8f5f2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bfac9ba0a83fd46e8555c5c280b4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ef27ad6a4e9d69f9ca93965349a4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b2e62986f2f726e8ab141293df65137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9efc303573546ddd33b976d893977438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13161bb3b69386d44a6abf4230c5c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909d919452e2c2d4de03604611643a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a27d67a9240cbd6d2cc6da6af4e1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdddb8254357b74f2084f5654a1cff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51338881837ef51b8b5e85346ca146cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8e2c23451c841b0b20b0473cb32ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3b5388d8c4ff5272158331bfcb25d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8780d2e0cee4b09a05989b2b90ac946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2a70a2d17cf1370709e2a4e905e9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ec707b2a766c69aed73699dbec68b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ab9489f8d9ff4b2bd80e8f900687b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d02bb4c703cb59841adfa34a40eb8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cee16e35cab618eb99cb91805c43051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710b1a5c61e3ca76da8686aff218b9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd774efb13edc4998445949f214953e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307ce5bcd856af80d4a2cbaf814117354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d87fed1af26ea4a56d5095378481d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46f168b9532f0163665c1819d8b01956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1fa5ea65656e2c4ab82dc51c6bdf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7edb1f646bb079699ef37bad4b160058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4860c91127b8e87d6947d135a503159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148dcb630cf8c590b7ec716875b9db2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39122a440c6e581bca4da9647d56413e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3d5884e3a61436f8fa7277f245a5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b339b5ff330150b3b02aa49aacdd73063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1792ccefdf40d0132fb393ea223a82a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715e9960adda20cd0af1625faee910b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497558947c1b07575223c3e7830f7cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c59073a144ab7ff4eda7e4e5d1c4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321d487d30714514fc32ecba62c7ba868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8a1bc12448f703a00c433a1506b0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825abcbab28e6fe2c222a299fca3524b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f47a2c0f76a22dcdf6e9e5d230802671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1e389cd59e2e0733abce9c4cbfa9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71300c18b97ae6441eb17a06b2d16c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507899ebce711d9cb1296881932ce6d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a859eeac7320393808c5c051790c2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589498c5552f447fff49f5cde70b51276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdc1abc843bd015671508de30574ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438c23a7e76ca4d4ecf41e24309bdeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1f4fa010f726c41781dee3ef0f20679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e2d8ceb16330bdbfec8b84d6f9f4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0205e1fc3c96102949a747037097c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd024d69596e8f8451e90c0ceb8312e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc465169b0676e8df942219139309983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360417145280d299695835e2b9307be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281a2b5b078bf3be3290b352bfc16b885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec52b9efa492f77dabaf34a7d3615c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b492ae1c93007824e3649e56e4e5a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fd06ec4f60e82d130e0abf830b75988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8992d206892d835b5476cef8462e84889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64648e28a10e736c8f639d4c12e92d1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a4971a74cd40359ee90b4dbef226291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaed7bf1fe31184cd826045d692a04192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e44ccff7b190d24a129a8bb8a221993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b353e12330112cd3ee8bb7454f8587994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8dea22deed852ae91138eab19759995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673edf7d876a95454a2f8bc4985fd94096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa61de39d5c04170bbb11d61276c7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396de3565f23e6c404322a74c536355e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107c57710d32e156b87370733c9a69f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3a22ee900ab9ee55934eaa11d80db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d79625caf0304d1e6d216330c9d7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4cca272969a6dd4ea179e3ac64368102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d458e48519b20df09f4afbed52cde7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebeb0db55ac4082cb81a65f67b9a91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08508fc9555641246f7b8eee16307491105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a11768ec093997fd20ff3809961b59106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808944d4b0ba17834342d7ff44c87f5d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbfeb1e95ebc05d6ac67dbb87e379d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f7945a3b6e27f1d2c422a9974270d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd69ccef8c080afd62ffbe874b0e208110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398601aa16381831162159bb3222f075111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e184f14f815331e14f1d5a839ed36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa95fdeb090d705f9dce1b85ec7aef1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6064013d9c9ccadd20e165bd36f72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0271f2d92133bb272d22b1ca8344d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e8588343d4c74beeb0439706c4acce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b698b82fbdd141395cae89eecd70e40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bd51596a3f43cc3e8b7d0bf702c29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a110162bec4c59b2d823950627f535c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edfadc746a2701fc73912d4b1b3092120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3251ec8e6db1f8b8c6f2db2591153c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe841feae8897f0609c56a74824a2e8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4374b64cd993af7180cfd109a481b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4115a14f54dda1fa3824e32aa10d18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797a70affa90f63b72e3c76cca607d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328d5aa96815b899bacf12db684d561126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce2d570e764b6914df48785b0eb62b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80332ed674c16279c8206dda0c761a2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0af83c3433ed19bfb3ef23b2f3b82129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd8124edbebcc255dfea503c35ef1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a4ffdf987130f117ec342928ccbac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea8e615a17f8f4d4b507d1f5aa90db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2b8fc1526bc200b2d0f13ac16f84d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbeb7b7f6afc556519a2801a603d910134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5ca8d6a0332170ae954f6175f23db135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6bb13d6ba556d4b983ea1284b2350136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505360175a7dc40f2f1a2d3189c38ddc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a29b8d3b4038e573d1caee513fe44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b34d3104551edc5f73e4c62e16c915139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a32f3dd5d0ae30b9ccad9b09cd616140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebb24c1bcab7764ce70e301948f24b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3414a18611a88c316078763ff305e79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dce1c1a9c2f7ef410b52a5c8b959ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a2705eed662dfe6ff0ab68939a9ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42811fea0fde71029cadf3065ca3619a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d533370980c37b01ac6182b2cdf81f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d730b2f4e7a98dd6d05fa795459f399147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2748740bb33ffc6c73d22d1a0a2e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd85b6f954e0767ff61dde1b964389149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f7f117716266f78d828de2de2548a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73d113f93955e2367ba671d73a3944151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2c209f24e9019540be27bf92a45bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07901b54c41600cf78384cf95b54e8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b94844b76a67b60cf054a97ef05354154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>