--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60924edfbd57dbc5196c689a04be711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70eba2fd78e4b917099cdfc812ef992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57407812eade37d4c007ce149c4a583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39451a47c40bae2e468cb4d00c4df3094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe014b95eb1a1ca4e11742a832a5be1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a43acc2b108f34eb6953b12fe0858e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfba5f555d816b59f6568e1f64f73427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810d20212c4753af591bedc865d1af88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4eff176b860754dbd3fbca882e3da39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c6a1fade07565dd80284f20bd00810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d623dd5aec4537cc6e174ddaeb1b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d56f923266c53ed03192f94c53f1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b2404f1f37a84f76ba3a38a47c07513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b953e7bf96bc08c3585238d31f0836f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8c78e05be3e4495b3edc9b2b5194c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30bc99111c0e8f82b3ce84d7e79da916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d495afd3070bee9646b0333e9eca7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1c8b69123c622791da0330d701fe818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43270576dfbca0c2da91401e11e1f8b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e0ce0cc721c40405bd58153bca96720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bfea23ecf10fd06b27fd9144311d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367d0fca29456702f6637b7bb26d8ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd17710de4b23bae19a08bb331ec93823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a19ccbf94fcfedb419385dcaef8d7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363bd146686fadb3e394e183fede7ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d794aa2e46b4a0fc95f254432554ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8404c169740ffcd9ab1218b644873427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b100aef439a0dc2fb8183281fbcc1b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7fcd37e3061b432bf2c360f618ecb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf0d91d8b725cc3fc187fdb484c64330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9f4cfd47489ddcaeaa7510465ae4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b2db815c8598ed698d0d71490528932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7147ee9ea5203813ec95e1b4f4ba7bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23be5a38441f9a91f68c28152afd3534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6313fe62e6ae4a01367bba231997735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6c550775768eb7e10ced8f9165a8136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb25d09a3c717850ca6d911b6b266637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8ed541a7233781037ee504999047b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea204834121c260ee739e0a00f40be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e631a1a31388b7888f428d96de1cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553d02c19dd90da707f859ee8a70e8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f5a0ec4b612337d34efb02b53677d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcad918ace240a2a6d391da69fffe543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60582ac650dbe0e1d2c0947d5047fb2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcb50c80ea037dbad802b9a22fb1c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfccb60358ce0d88777f53b8f60f5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6217de48b1ddf1677797c73b5ad5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363aa7c1411b1154b179c1e90a144de648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2e27da440209b4db723b46bc9385249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca42a76fd305d49c4dec63ab8193c950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225dba7795a096d5018d3866a9bc7db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3fa7f053a87fb4e790d263df331b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c66e5df399985479989215652091ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1619280a42f4b33490aecc239a3c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd729e705ffcd5d46928903393f66ed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f6808f96e35256ec89e8851eb3d3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50962efed30a2e451ffe7dbf59c2c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fa272d89407093ae49476b7efab5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a494a78cb5e698f8bd17094b2ccefdc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbed96171c2530761ceabc573dfdfda60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703aa17350f4241fb7a31b918a2a6ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492f7023e5f26a25732f9cc580f717362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da882334efe5c88bf710e1f1cf042163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632ee2c0cbc9f7b6a383b0e58d7e2a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d6aae36169f139a72f68b9b234a4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4db031fcda20e954be3d0fb5c4e73f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35473d3492250cc21d621494ec2972767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca2f57d979058be3eebe7fb74d107b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c33dd57f8a0b219c408d1fa49317469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aba182e9c4950e5ab9e1422e235b2e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef5dc3f6dce44bbb4b170d1d3ff8e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b7d30c66d1fea5f510607989bfa7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e4e8ce5c9eefd798bf8dccc86559073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100edeb0d56c9a916dcc27bcaa4e60ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf98fe40dabd64feee5d2bb42d9b1cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11566383f63d602389c3e096940bf71b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687e05e9ed2c9a5f9dfd6b9322e42ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921168f68e6430914e0183c87c69d0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c9432f79ee2ff5da6ff1d0c4e876679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843c3d9e693e42f26f62185c6b1836480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32eb5dd14fa18886383d87f444f83b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40785d1da4f96ee1c6f5c63231f2a9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba1e963f50b59de397df2b9df535b883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a83e75d8cb79a898ddc65300cfeb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a53a5e78699d3d379bc0c18750f6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d85a0f546e8233d982e6a7c0231d0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4a4eb01828f68ff67bb293a4f98bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06268fd2f5e1675f9ce438d27a85a9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b78d030fdc1fc3a74d8502fd22fc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302c4e4c53a5c6bdd9470c1cb4d7a4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1c560ef1838f6a0deddce284175ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19254bfb26da80099a816b4a40b385a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bfa1c4b88011026f175dbcc58449b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6246cb2ae0c3c44d0b29ea87cece8b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be4da140cdde7cafe174db3fefd6ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3adfdf87ee81e8b3947bb7d0741c5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2350b567651e78b80b2821b8ff8ebf397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b280124f24c388d1def1518f25c2c0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79166fdefdd60f9ab17d49c55dd74899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc797b68b86b1763caed55523c499d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775a33b960b2b9b7c4e120fae81d643101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996989ae472020f6affafc3f699bb87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f6a8bb8d728af9966bd37ef82c03a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41738e7465b64a535c25bde32cebb97c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb565b903b258a3e4f6996a2ffd6543105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83d6572a9ceedef967bf934614d2e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72301900cd2a5f64d2740c394481d283107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996e9463e68822eedbf4e04d819375a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd61a1ec257f4c4552c7ca5cdb650e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ff4240a1a3952b428622ac634105c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129213a783f59c23897aa1b8d95971c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b32bb266685de77e15d9822187d68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ff72f1f7452337bd11937758a5adb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fd9862beeb7e21569144f757cd2a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42013d76f46d951fb03c41b7073704e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6e11a66a9f3ccecdd95c7fcab785c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b255310dfb696752beb67f1e5c306f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07752c6e89f5329e71ed80472d8625f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291c1a0e36b9c1390168444aee01917119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e0c1b03d0986281e83015b0272b3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c05ac106accf45a652c246b2fdea4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f838fb6c849dc2c3551384fb1397453122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f402fececeb9f2894f256ae92a19565123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3281fa9e6bb390dde35cc79addfa6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc42db60d892d15e78f5ba9d45c844f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722deb58d67440e94f20777de308f72e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334fd7d250528c5b447e03aa12d8e9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92138f8eeeb1c3c1b1ff6d5e79165560128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297514d634b38511fdd9052baac6989f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47842faf1807cfac39bb49153405bbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9dfb0baeb8f7e3c605d80a5344fc1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f120e4d71083c003c8c33247a128a48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b80a240b0adf532f655eb5ac431d2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780f96f4513bc445bbdb676109961d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeb88b7fdd70a2a08597315216e1d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcaa6b94d5fad0a0bd7717a31fa540136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44abd8b7abfefb809e8fc9d27046bf4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af0ade33cc054d61b551eac84dac40138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af9ae31f48649d8a5e4e5029d40b8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20e8fa0276dd8874ae5945fbbadd32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de58df4cf74db57608692020001259141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5c8619caa27b25fceaee46626844b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dca7df8250449a8253f69f79c971c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816426342eaea7d860dc85aa2fee035144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc41bff3987c1983a259108014ca24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bf85434aac0132d6d3b3918a44037146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433027fcea64f62218cd596b84bd6e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba88ce455a41b888bcde88ce11a836148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e420548418e8418dd2a26b45d1959149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e704109270abf10f874cd4f072f710150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d58df127c0ea4ba77db8a641bebd4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed1fe7401fbb0970f6192f7977a907152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660db7871127e263411e80241f35f32153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c44f3ad142f08e36b1a6f53338691154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0a0c15520bbee7071c9fce4b9aa771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a98b09c51a84fe9c4bf8c05f10aab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17e6e9a72da83ad9a5d5650e3423303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30acafc4077b5ae532b09343b7d17d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e55c7b3b3e9eda7b34a9a66e6462af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0964d831e2b3221c2ecd0105483fe66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b141d48365da12b751721e31e2f5ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6a2c2140497eef13048110be3b3218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6179c4732dca9aa065f0ce0d628d099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c9dd79f396fad69d30238a4a0aa6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fc9ea17592ea8c901c18dc7c8d18411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270a3d79526809f1780d531d576b24912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5991c7231832201f9ac0e73cffae5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617ee3ee01a15dfbb699cec671ea19f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626ccb9f2ead7240fe0f32c6f0ef09415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2737ba63f86cf5f0fc27051cb216216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f052b1a3659bb50ca0ffda4742adb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3843edce579f54994318117e1250d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3126c81c0309d16a699b69b43deb419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23e70621061aa474c39b54761ec21420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081157f9d058a858860d6058e8c25d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f114e2e860a5e8fc0d07b3950899322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82d246218f5f9b5424e850394fbd2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef38e4d0c0dceeaa7bfd261a6f7f68224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4cf0e73969d71a7dcdda9ec5cce4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220731a0dc5b3ee1c75225feff5f072226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d29ea30a9a9cdded0a469356b8f22e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f76712e591df03cb2be96d4655aa4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf418fc5d93b82bd693f01d748aee1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ad7f30526f58e90dae791fa49069f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b2839199d7e6366833bbb939b2de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6477eabff745c68d6dabab9e4e612b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cc0a83f00de699a33958c173985b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c886ade3fd42cb8d254ec691c9e5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386b4ffaab164fdea63461458b5474c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84267e021aa8413ad82ce318261d8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f020047c4d77d1018b38cabcb8776237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034ebb51a11c83c21b7a54d8dd857d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9f1282ecfed203362ed44351e208639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ab7fc5e16cc1b70b56c7a4879e6c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df21af8e720590a76b6111488ac1e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fba6b1299209382e6f2b210a48e8d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c456c724f3c8e9d2120dda16769538543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c74baa44d50de44a7e371425a890144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1626e49211f572634372bb3d76287a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63f7a5bf0f2fd4644ca050bcf5fcc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395a0e28211a4d53212717f148b6ade47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cd1670f48456ffb0c52404f44b2fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d6daae6eb16ba044c49d7782b687c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5706ebdce7624b93a0c1bbfafb78c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d773b56b57175f0d9106f3c88faf5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b8a071263713e19e782a59d4959bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9548a364038a0535aec260a64a0435e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966052624877766ed9d3750bc99040854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d4045f9dd0a74d5766a45991c037c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1f3ef3dbb8cccaa83ba0e434d610856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3289d9a92b5749d9c986ec2e6e9b0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ee9cd172315006308295a5e6653e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560885623c1a668f981f3837bc221da759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956ec2dabe9f98d7a311eb11162f52360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1d2f957bf404015463844057a92bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f656f134fd9d5869e94805b6eebda4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16568fcd951aca34857049af0aa1415763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b2edcdbf430309506da14574fd67764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04c4db3c92f51a4235edb581a6d46065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286120313efb52360fdaa030fc0ce6b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cad5ca88920f4e4e3bf5b2cbab1df167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7394be87d0bada48bf373019268e88168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994f74a8ffbd0d99c3bed1fcf1906cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c29585432a3dd950f27bf43ff766470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feeabd15ed27e46ba4417241e59e8b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f19704f3d718302fb05fd0034e76c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09945316d2e90acaef8d9ba5992061473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c09b9187ca3c485cf0d9d3fbdc271474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c98c7ee354afaf1d9f5e95b3968cb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8a6526af79f0ebbaa4a00aa13b01176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4ed27e69a42c5baf08070c062d02677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1938a436c51017581223bb43101a4878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64ab794be777e168dcd0757e10b46179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d350c775ec13a590509a6a9204b31280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb7e9eb5244e820166d58ac6101d6081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd04072dad5ba0ac0b2352b0c2caee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21669db1effb5f9557ee47aa3499b4e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2701f221f1aa10a51283e2c67b11784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391139e09c44d4860e8f9539e9bdd4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf49e5913e77cbe05761cbb5c3bd6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83351a61676be247c1d5071f60caefd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d39862f66617593d55fc9bb1c62cf988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004c923705c7541b27477e63f75e3c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7bde5c517bd77c91c202ce362128990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145274161097fa3bf89d0e51cce0aaf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1738b0ee10f4a32bdee3fa51e89a1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe805cfdee6e1d148fc329fab228d6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92eeb129c649d88836762efa98ec9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2426bde80651dfd341e5eb7ae6a37cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04ce1d693d028f8f095878079e86c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d81423f5ba7696860d37bec268fb9597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebbf8a765de0f4751d5018c3ddb5d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0584b41515c6a8b81657f26c9c3ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d9923a7df3b459c6d8fd0fd0a5103100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492b811914cf54a68192af0634ea835101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e518e0314ff9831053f841ecae2ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f100315a549ed9364504744b98a194e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3cfcfd2a1ef2d5245abd47872a071104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77094afe4f7d826d5621d2d5b9ec9a7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b281c050e87ab1fe881edac60417cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2019bb60ab625554b5ea8dda420525107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cda0ce95e29ea284c3b352a405403108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c09492df1077cbdbb21cf067aede5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79895675a1868757fb228d48fe600f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cbce163b71f7f46c31d6fd9ecd581111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df48a9e02e661fdb44cf70466b33768112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06bc351ecfe4931213db305a728f6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb4cc239074f69ffacb4639834a9b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed08d7b7c51228a4c057d5beb883e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fc7d0e68d9d58b169366f647d6186116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3c4160ca2599b4affda2792c32210117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3160eb3075f1d81bf89b3d5eebb114118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288106fc7c85f98ac9dbb0fc92aae1f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dade7e6e92e462125f71d1d0417dc2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce690517222cc7587b463962b156e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f1bc0f754a84ac67f7bb86f7e232c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cf062c2218127767728227c64aec8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b89def4b0e3b1e468597175a3db40e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f961f9b5e2d5b8f9b1c278d612464e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be1e0fe6e6b09aa9507444c43eb237126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad97e638b97bc231307290d16fcb05b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48b2dc037cddcc2229949349990f70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a35d3f10a1eb4c319c1388fa87941c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f16935bd2584770b443b9072e1f9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1c0b4df303776885965888b59a84b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00537db36f5cd3b611720159a6bfa62132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0b29d07004fa8cf48050191d7ae42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ba5a632109e98629ea60b6655ed94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367422febc078a5caba4b18dca78709b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c4f51fc19e9c5c50bfbe27c0c1f42136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34d1472c18fe4f7d07eae57f571f25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b94c5cbda3baf2b9581006e160573138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce92895aa0ddb5d1beebda34821447139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41b012ed99013791b4cba833f280f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d315fd31e33123420449d8f10b210a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a3722b1da1636864044de1105baea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016851403a22c94e2585dee965000877143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15decf1bd987a2aee297ac30846c9b32144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd42deab1494728f364196d986de178145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186506db76777abce89a3baacee52fda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36e02e0de7384d7d92e5a9a788748b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b876b54a92ab9fe4e453652dd4ae8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6387bed55b3861af80664453650a876149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28209d41a69801b59fe250657b310fec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837399235aec4dfa9de1be3ee3082623151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b80317fbead8ba5d8c0c8098642c5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182238579eb2aa5458f195180b39f651153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2406be86d973c808b1d7fec29507e6154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>