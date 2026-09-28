--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed801508f10a12855c4c58100edfb95b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890a2cc73acd056511f957185dceb1b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d33d0234df067f6533d68cf20e0f633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57337cf0a30cc9896770d7d80b0a50a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0ed4499e6a82a9f2c741c91b21c255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7973d92bc35aea6b586ee884218896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e922a88fd36b621f5c02e870124d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8d7d7a46f71d7d8e22cf767f03d508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80361dfab9f7dfb6fa71559cbbf6379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60f203e89d94d9cd978bcf083e7c2410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c80854628cd23e6a061c16415dde411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9e3af8b4f169c2bb1392d52ee696212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870a52c2d56061e9a8f203b3d2cfa6313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04112232de3cbd2fbceee24fd8080d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc0ae3235345e5c91543d60158feef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a78993404ef175d76f443b71e0f6c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75906681684bdbdee374f2549918e8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dbde6924209466a701c415e4cf66518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3974c2685fda4faa9f79a5d113b27019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2bee506eb81753e72bedc3ddf24d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd206f60d0ee190f2cb50ca9f681d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaba0a4bbab92b6209ff766df954d1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cc071c73211522d464e44fb0867bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072b9d0a8225d6d20a8dcc5d31efecd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375a9d2a294faaf03b960c746a58e4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa31c566870b3482da265c6ab7893bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aebf9526352e5de634a6b3dd178cd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8fd7e6bdadaf047ad124f543229f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0893bc91875b0c8e37732c2db717229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d220b42d95d7e7db9cb6bc8bca6dd9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951da0e1d6712460087c10ffb5979ce931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cb26737a3e8d3e3ac09e9ece1ec3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f392845c8bd425974e767c3585ee633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd31722d9c088583d9c66f673c6a2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278ef6184d6c7d0a92cf51e94c7d18435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba85e58a689376a4fa029892e03d76236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0d892eef6c440e98b13223fbfcab637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fd729423538e283106508a6f120e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409e2e64dcd6d7074df9b40b691f32739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9091a9335aae11903954d58571450b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad84b2fb2365f1ff41af4e348ee2fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8d3e9561c386a457be7bbae71407042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bbc2d94106cb4ac083d40c4ef28bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564c31666ec13c3b98700187c7d988b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369548e404b2583847344fc34684baa845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d0fd537d50b400abc7c1667f6986d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1938d3a2925b7aa41919166370511f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17baa6cb91ab425826b89b6c008a1f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c81cfc5635956d4a4630bd451896e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309633db96e9a3921927a220abb0112450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3ff8b4229a4606fe304516005f73e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e83af30d8ec3e4195e95a33e3ec02352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cae5336be307426f900cb4abeae99f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed51bfdeefc0f2e2fb442395784e91754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644adc356113baafcafcb6304077f4a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19f343f09321ecbde53e2c54b483e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880453ddb635f760d1a5cb0cf6e820157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6057aa4c37567099123ad231280055f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a669c782790864982bd7075694746959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594dbd84c76ce0d8c53bb0f848394b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cec3ceac6b441f70058c8fc8b5f0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b03c7b258a63283675fed42d55a69762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ea5981e4e8697d059104a9383e21563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93891c227916149186ada379ac152cf764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319fdb482bd0cf516b28b6980500f6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bb7ffdc0eff1d7368b5d666449f3766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c1fc6fda4bafb857b841e684bab0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a45b2f7585b9e497489f5f63a7e00268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa69e55c2d205267930734a1770d4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e2c8dbeb9778a7218d4c094e0cfb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34919e2b5d3b7b1feffa015021de8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d2830558b4495142dcaf2bf99e18f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc967914d3b0170a5d8f6e1535d1306873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a44cd3287a94ef129a9e61c6de669674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935c6e4dfd8559c868951725d47e65c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae545c462970e2c6169190d757e50eb576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ac1b7ad39c831faafffc5533c4c3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ffd2ee734039819f53bf5ac75d40878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d3c3526e75e0a42f086aa13d6189379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996e4a0b31797f951928c4cf1c27f1480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6066df51653dfe61b659c46bdaed1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96980ead87fff40209251b460affac0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bb25d827bfa21c02868db4a1f90a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ef47ed0b7d06be3c62dfa4b074aec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377cd8d7c48c2ac963a7cd3bcf14f1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84739e7672305f4a734bee0097ec872086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeecd31de83ef4e89f15124b338b3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f33f26508d8783f2c9cbd4277133e388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704a9caed6858422198e4f0f7a3641189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ffe5ca51454ead4af297ca34e660b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb7437d4a0f39a375719ce3e881c1f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd71f3f6d4cd71ad2d861a4125f8ac692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fe52b2c2b5644240476b5b60497f793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a658ba5fe78fc8572d1d63180b2f8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872bfbc09612e4ec62c08e49d17cc6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1cb274b592531ed8c3828621e929096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8ecb21748a9db7107f87c5d46be2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca2ef3249782115cbaf7aedd820edd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd6f82aabd13959b3088fc4792f91699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479d9f5b8ae12e4033db6630bd07c9c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e465fa4fe6a11a1fed0f026a53c31c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fb6db7d965c4ac3860feb52af29f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bde17e7a29b15dae21c797e641f697103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513554cd45aff66fdcccdfc4575a3310104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593baa88cd6feec6e08783035d56346d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78b692efcddb65e6a3e19fa1f8dacc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fc6c75d39151cc05109f768e78798107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e880c5871ac1b56b78d55927df476108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6588b4d4351386248cf4fcee870c22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df888d3e5e8378774356791cde9c803a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f38e9d2e0694a933ca75a2a444c34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0456a5b54d12343fa230bb9711fd5a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b394bb3651de67d7ea20a41ff07ebed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306abc9f79264413c3683225b2cbced114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b1196514f55dd9331c52cca809e93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1c798abed1e398ec1744d26e3a082116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff807cec7d9dfec0ef073f30a8c47d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693143431c2b87fa03d9c6a6436367d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efc6cb6ce1a8e69de86df0fb88aefd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78be3e064759762a78fc42b5d65001120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aa4c49589232be9d9d6afaf8ca0d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d1a17796128a710857b55739cdad2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45f0677b3f2f6d970c876f5307a04a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faa723be1d2d1791503e604a9d52eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca2bd2ae04513a8b052979396ce55f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3a0b0b786294b9aa692ac4ce6d8aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e72244c726f69b3433fa59e14c79e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f0c99baae3fe1864f1bd03ae53a85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e6f58d670091c01d2ee06928ea381129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee0cdd3db470cd16684646766c1568130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd959af4b66e5294a2301a0c490f963131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a51ac5368c94c40dd1e6668d8ba98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559aba69c249de50dc8597767eab694133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4375d3324c58227e43eea1f4356da5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d815b136e335bb66ba8bf3d493062d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc1b0d4f2eb0d3adc98d996e1a1c09136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89264f2b91f3a740bce666bac3d36e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998fce98861d8e7acec0326b93d35b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee8700ef0bf3e5847aa9466d083824139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f3d402cdbc48c7f3afcd0be0a98ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a2bb5e558fa4d8beb51ee1704257c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d9964acfeb6aead6fe2c17086c9b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d9ad684dd4d83413295f64a87eb63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace96058eda59fba55ad21e3bb42751144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdb3d89a1970a1732a5faa0b42631b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bc36121d40c26d66e1a6628c42b88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e872feab570fdcf3c373dbb01af817147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1ce83f81ce4d5fe49885cf599ef3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486965eb6601d1042022470b7f1a4400149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c299f361d14ae1e49878e399b423150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d989b351adf1ef5cc69b0558968ea2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb444ddaec1d7f5840537d9970bb86af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416d15825fe7a0c473ec2e13b2a5f99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a87fdd6dfa420afce290a615eac207154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ad0ffa30e7f2da855fc82911d9b241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d15eea5b31eb99c006ae022246ea8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f82c447357641b21fa51db13b174d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2a6ead301b9d45cce98f54140e1d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba44aea1378ca8b9e6a918c076671755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947483d60305334359e63a68924ba1e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf6d596af6c2f9ebcd15370e6f5c717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ed6abbc588efaccdfe808d4cd65a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb555099eca694d8ba80bdae2faf969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f68d9714554dddd6016e9d3fe236d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e021dbd1817b41da45c1a67fff0cb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a6603bcafbc44434045c17496a4f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3087053ed95af3d3ee8c523cbc59a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130774d8d6b4ad9dbed4974fdb8274614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c3f892fe8af5b08550d6b8eafb25c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bd4f7ded1b69ffb35bbdef11fdc1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2108760650773b01526f22e2dbf39f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12632441a2f315135af46b5de8c7c66e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e343c65193c2341286ce58df37528d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f67983ead7f952b43a4e7bab76ff8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec6e2f9409b5e14efb0fca84e8ebb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab38492ab6c9fef8de34ab71ca2d68422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d99febc06ebd370f9594650eea19b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73580e80f92d0c7733437b33c934236d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd3b7e8c59c187f16c1278a773c12a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34830fb864dc8f2550b45e1552c284326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e828b8691ac3f8851a8c202afa5b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926ba9f63b8d470102ce708941f882e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d436bc389d71934ffd66aea7bb7d08729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a5c0d592ce8788d8f728414ab2a8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ab4106a84ad158674263f133c0c0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c38c3d25427b8271bc08e55df08cf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0eef6570b9aaa1b7f86cfac5be5f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664067ca67c4b7736daf0f5be666b4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac54ca0b48d29694b0f7bf28a71a8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc76b6d8d80699a1354684b6357102336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e72ffd0294a1f77ced5210688290237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8472a9380228a0f407660b4853d42b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bb3391316a9f263f26edae95e873139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2e75a9b2c892f25f93de9cb3460c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0a83f5f441a5dee5a848f9d87f2e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcf8c983290cf65695ccf650e15a7a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38f02891ff2c115d4a961956c2c1a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad42a5216b8846eb28bd4389374b5f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ee1f3e4658bb7e0fa0fca7feed28145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db6b6c7f984c1005898d53a95c0e5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1d291557dc850a1f09d3070d0c4b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f56b856e3f842b8aa6848021b2dc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4e5eaae132692f90899978010fedf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272263ec267e8663fa98a68ecb322c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11999484b624a536357e0a36252c9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3c99843bbbc8e2fa8032c49ddd5c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9044323eade27a9837eb71f15e1d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28f2402f5614bbd3a5095579c8727c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c834beaebb6f21627a3c10195ea91e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04873de25c26cb10ad72945ed7e72356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572875ccc84145cd2c21070d7eee220157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdb9b90ef128cd7a169197ed96d81a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f208b65e6a9a47545316d9b3fd4d76159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5668ac4697d04fc21e0a5ceaec48c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1ae707997a0ea54b25584b07dd22161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e7701a4dc2baa481ce40b6a5d82e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30f6b6fb5d63fce6a2bed3ae51c39c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0ea51007104379fed71b918ad078964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451571f4fc982bd6e9af40ac8c68284865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbf6c5c0c137b976ca9edc9deebb5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056b4d026e4f2d8e62d9ff0fe5da20167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f7904a053acb4992775e4cf2d749968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35105cbbfa37597ffd077b5db8acf269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1b96f8cb214d5c12b9c8e5954e34c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3b3d7fca3ddcad1dd6c793c43e81371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b88b7da1a26aea3527a0a24511d9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1618cb63af8b6fdfacb14ef92dc935f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64a319ee6be40c572d4f101fbc569574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b86fd8c83782a12740f9f4aaca76475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf054eedf23e5553d5511e4b6d50eefc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a6ec72aa3f296f9304726309a043477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabe42a37e18dc2a690ba626b68a3ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df832190a846a7c0dc2456dd3cf6bee579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1365262b362a92f0fb5dfb4b869802180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4455407bdc1075049eab308570c92a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77e35cd1513d2582c55b1e7cf9d31682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b25926b6367cf24610f9354700eb0483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217589dac64c5b785b9515b29201d4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea55452c75d9ac044c895314ac6da0c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66e6c3bded6d3a70783e5f77313a2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b5b56116cb40880f791b83156aa0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bdd1fb5a6352b850dced077583db388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f8c0f52911595e8102e9b82c28bab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205eff9cb5f3c8f903ee94dcbf6fff790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13ab251e6223154bdd561e64feca8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa155972c84b05d83b4b0e8455605d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee6099aca16986e39fb913bdc5684393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bbc0ed294c4c5c2266b39256b69a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da8c61863ebc85061e49235699f4a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10b718763ad757d5b4244cea134bbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d1da34e28eb76b20401a24af2982697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0cd032b1c0888adf0baba7823e61a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e7328f2386c52a7603532b732020e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350de53940ba1497cc0e19dec0afbe2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d1f380ab5aa1aea6543d3eb7ffa0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f784e5e50ba83771de720154ebbc3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2d240777cb55a69942accfcbc1f5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea85bfaae8a5f9ce87e4d3ab1698f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41049040a255b2b4a646a74e710015bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1026097b26e22271d6ceb840b8713106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15939a4cbcfafa5fba3df7ca875948107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510d305dff75ccaddf434c5e9516312108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db962c8865f08c852fc0ac40febff193109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509a1accc983be079e9a98652fcda3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616d5fac0081c4fbdbaf0718fb2dcbe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fe6cdb157d0cabe6de9332ecf028c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71081f4794bd7cd36b0c4821de98d94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061e9cff5a4b796f9ffa1e54e98d0c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67a12fecbbe9f3c891147556bd34b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43d9759f931cbf41b91215a4c88380116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70e46a2134625f468e9aad44fc69fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b0e89fddcb64e455633300c1522af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e8677a612a41d0b05fab71700adbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7958b5a95767f2cfa32980875511f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e6cca1bfd0af0a8695cc7329be128121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ef4f1b3e29bbf5aec8f91a52d3696122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29ed1de0060ed36d7ad363e56aae89123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16b9ac80201c819570a587edf11e05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1583e9a294da959c00ceee0594b40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1aee924afacccd69bb239e27077310126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada11fa18f48a621852dc5dfe9fec76e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49886eb90d482aec1cb45b6100864b1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ee3205f802a5283debcbd19d860f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee9605fb97b23c73615a727912ff77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640c79a680b1700464d4eb8c9d65b4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f9141d3d86d2dbe8005ec71af8873132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a701b20039178e245ea519b93a5331133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a22e345709c78a7e281a04c3968db6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcc99b8213397e85f8ab26a8d8df52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be281d54b8c1bd65fe2a3820ac4798136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78cd328fee57eb6d05be905eef724b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3586a6e819ff35b0054b77e483d36a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf1677db683192b79d59fb8db074b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c57babbec3a617a7fcebbc7a68945140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5faeea1a301b5792b62a259831357d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053bf2a4f7023841c92be3940f2a926142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f0d86696df49cce6b7386e2633fbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff74ad48cfe3644c3e3fd5965700f73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf020d090eb96e546fefd997dc69e07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee93b8c02c6d2c09be1e4882421a3d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36831fe2a1bad8d66f404539eb770ba8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b85baab32036ac0a1f6920314f758148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001cb2e31c1f4dcd719793a75c60cb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfbdb34aba981736df68f14c0b7393150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7e874e5294ea2b7f7f7e38bc0f7f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633ced57d00abc3f74f655b67ea08cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262be8cd03017ace575a90eb31eaca75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dae03c26cd17dc3940ba62b7b51c8154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>