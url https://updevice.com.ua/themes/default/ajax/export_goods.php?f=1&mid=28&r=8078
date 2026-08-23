--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f826713cc1026188eafe71d99e77041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90188c8cf0c1911735c41fc0915400c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc713c0f23fcba635dd30ba6a4ea893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828d7756fb19cbb20abc98c494b75fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac588b94b6ce8662d3530310efe332a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6103514261a93849ff64d44acbcc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405625ed62e2919507924c04ec7e0c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d78c4bdb180b076d25e2a0dbf0e5838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20767e8c217d07c1c0a5f621c7ff449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3966a7d11881b99b97f5c407ff59b5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d10a97e4c2ef2f4ec3b3159c1a0cb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5c333df91895c0981486fff27ce8f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364fb00db342751bb1d883a6b1fc42513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b799b9fc4992d69ead7fadf9c443914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb835393242def52a0f4b4e77c5281b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dac32369efa4f3e9d56452c9d5bf6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42e383ef9e9414a6be902459a6831b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eb8f8e231a9eaa9fab72e4620a42318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd68e468a2c343e2bc5a8251f82b8219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2188003324a0a9033f5cbf0dcde9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27414b14d27549413f456e14385bb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5054a19f6341cd16493f5d369969b1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ba4a87d6f22261a392009a22e785523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3809932555af984ec70c1bf7dffc6a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9fce46f4e5f6260b29a20b957028a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd86eb838f0f073ecd3fee7ca140b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661efc7dfe728ede6275d4e1054a33f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401615898d260921d7aa4295c01a3f4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0de4de7078610915a4b3cb6afd8be329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1af09876be9d811860c8bbb11e24d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0719b8f61e457f49eb839fdd905139931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8447aec10ef2218a027ae740c6c08b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b7d01428cb885edfdf429cccc75ee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95fd02cc08900d4d4faede16e6ab8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701a3c9d5baa92a35776100a352d78335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902debb85c8d334ddd5d31f569e7946536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d9b14326bb872e47da108f14b0c2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f25d46e14ef7e617465fab2410e3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7540e96580f0b709a20b34668b5bbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e08848d296b88a14d4544941d23ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1bac7cf52a83853b43f11045662d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23716c953d7253c5366f1f1206aa205742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a61e5f6ff2b3d4280198c2fcb9f4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613023f53942f177ef189d7c65bdf7eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1cd7247c777f1387e31aa919c785645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11287948134a016cc3b3b83fa4be4e1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90931d8a7afc2fd305e021ea9ec839ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16883cccb9e9cabb229cf0539c610c0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5995b5b6c23881235a7a3fe0d21de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92c05b08992627644683f0f638b8c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7219be5dcd30151df64383caed843951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2231879a03cd90ddf1606809f26a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19bcc5e6ecf8b18384e2513beb88b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef42365276176d441bbaa758d78b0e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4d664b192a02f7f9fddbdc94ed52f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a65532501e71d02d77ef2c6cc8bd7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ffb74066718bc4762f7a6f75ec19957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116bed66b48e125538c3d2c8f4f9af358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dca17cfb47d51b2262d8ba8034c3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a24424ba463751b32543903bb3fd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb176272231b63a0dedc4bd2329829a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6ed75300bfdaff7f9a9baf51fcb7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6276a7f7a04ffff151df738f37a15763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83baf79d10a3002b597b18ebe23a66464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61a55e6c20c6be058422cb767b6be165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fae648dd994af9ef9550f6a1ccf0a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824e8d20d4ac558e54b146c58b3ba4567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b1e779696c50a8a8d97d8baae86da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8cd2d43a5ad1cc7deb5b5f96a7b9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a107c93a8982d89d3bab790c88a5a7270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3462bf355786f995573718d86555271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518e40384ce27fa934a19e53b5cd96a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982050e4814d0e92c664438e4c017eb973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240932c652d5454c0e6b5fde20bfb6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddfec28cf44e53943595c1aadf910a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5038048fab34bee6e4ee1f1ae6cba676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5043cc8a11198712a8f2e8a634c7d6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b84de28fbc68384f256eb02345780078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd5b22a7509841be0ca55e85c862a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c89ef81ab98cd5b6c391745c0329480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c828a2e1c09b401e6e3fdcd90916d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14010d8f7116e81ca77037b0b90f1a5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0952b1812b979bf4c5a76cc110cd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c46627f4b7d73d7239383299b696d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7f1fd5da6bccb261e8dd5f0c45f3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0253e6909ab879f65ce0701d4a137586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fc407fa77cd2f2aa8b165d3113fcd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ead9275ae615556361145959eac3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a25c547c059386ef7647791d81d75f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa857bf0b4e3046858bf0d9cbaa78390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74473c5451b96e98988b34202829cdd291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e46f314aff943f222e028c742df45b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d05a37c33d916d9af97ea310d6cbed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed8583c49520648b83cc7c87bf1b2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3814902f2e9ce7e272bb8a6ca92380295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850f0a2e4e03bbf0ca43573cf6c160d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db601b856b5b7832a0f0eee238794b7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5974d4231f70188d24f4e72512fdfd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18da409be01a0b08a6f57d23b8eb90b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2baa01f71778a936ef7401daa340eee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd484b3c26f9578f1387b14c1240664101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c4ddf65dbf1f70e3abba8bf289eae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d036536622621c4c18fac54b9ebbba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea03ab6ee3d8b8e63123f67c690d656104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bff2f20b4da7b613d93e5f5abfd6e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038641f5e37d78dcaf68f772cf1e08d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7416217fb74cebacdf392128aa862107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054246e4fc953bce3901d36a3fc739d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad09b4058ed3620ed30104e9eb9a7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e408c31e8e8edcbff4c338726638a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b0fb7928b2ac03f5cb7ca88a53e9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8002a947f9c9075c566e21d835fa2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f6875c650b51bd3b80b3d73dd6c4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce98a9ba03aecfe1bb1ae4851e6e02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a443400dd25153121f6ad212eec59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eb31cdaa482f0ad0a8cd776f9a052116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2d6449a49a8f091064c15a979897c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327d30a68b3972fab269a0c2fb15119118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84865dbded311014195b25da6e1a90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51486dec3f0547f3c5e6c4197d121f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43d1b7040108aa9c611d84aa3ca21b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ab982156b54d1722875a805c329cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c558800d0c15085218badf99a62e709123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68283d7087faa89ae832581e0608fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74722666b95a0583542110223f1a11b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127c2030417d4deea027421ecb45e1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2c3bffbf6b1716895635fd275e085127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5b76f0dec6a6e0397e1e9ef1f1820128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d69354e6ab9cfb0c4d5537d6c2206c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67060252c79d964506952a89e70d0729130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268b50d7ab4dd3f102bdd9ce60eff8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81592547f4eb2a518b3232702259732132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967b26469305b743a88895c5422daf0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c0c3106cb1aac46386b0df66917d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d2104669c758867d78202a6ebb033135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01808607ad55ce74d75f7faf2caaa8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a0b415b2c4c1c380ba26ede26871d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975df6042f03cb61f6724cd745ffe6e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35fc2971088d3aae1a5f7422dcd785139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce433c67d568aba3726fbda5773e8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2395d711d381fa7acd7eb78fdb3e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a54f489629296c6e0412fc48e0bc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23828e9ad11ff4e9b5b287e137058b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a768ac455047d2571e3bb674d352935144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9230c4faaa5b803fe8dd0ab540b2df7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538c998d598879be3b3c44109b1622a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a999b636ba009d62438cf6066041e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d953ca8c6348ce977a04bc97f86e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1574c945b67924de8bf1c8bce1b147149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e38a80bb41f531361a6ada8c8039e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7bceb4829fde4b1a1050aa5800c8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b54b118803bbcf087bff8219c00a02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9436aec88d3b581241703194722f77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8744f300f09dd20b9330fd82975f9e5154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5511f72e9f99726f5006899382b0b7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262710ff1b6a6bcc71da848b87d05cea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccc67308700810f08a327245b4951b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b631fd71cdade8599aac094a0b57c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed434e19612b3ec573ae6d31ebe972e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531eaa25b4d43864d8949a5485ee6236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd751047f06fe0d7470ce33850c7017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57032534fdaa3f596eb2bfa52623e5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d902aca0f5dabbd7553808fe19a6b199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae65b4d6c7134d0710c91a1ec411c1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787a5dd019f1b5e877d965b30259d6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb1fc8e01d3280aa45dec4e56a668212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c96467a14ef0fc2942652240ca245313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c8a154c088e3fe6f0baed1d6e94b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0729edff9916ebda2dc83311bc80415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144d880ad6365fd4afe25174ad8971716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea647c7b5d9afcff8583d7876d9461a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9df107a4275d3468b8892643951db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77586be68d4a2b67e16228fd1aeca64b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d242f9d3cd9b08eb26a6b359a533d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b57c726bf31eca68d9a7d4b8edd72e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088317e0d5ef89bb78553cc8116f61c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb24023352ba61674ebe07d783f42423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd486761609284c526b3cf6cd3243f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca29c84a1a9bb29b3b96507f987df325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771ccbfd963cd8e76c86fb417c4b62526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9823356cffa46e7cb535a28cd8f49527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aff8408ede5a4cbf43b817e8f2cb9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fabc7969e181fa148a5c67756d622c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d347148be2de741ca31ae1b82d90b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aab2438d56119fe36f854e5838042e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065132ab8312510692a13de0be8990de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3aef3188627ff2dcd5e349f932a4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc4dfebcd7ef0f8f8e3797f48aad8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa2d4d6a9e0bc2e653cd0c90e2591435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1a676ab9e3d6d8387affe92f88d2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25204d16d448a133a3958cb6aea6c7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940951acce15fc0c4cca9ecad91250838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032989fe0d45e2433554e810dc50d63d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209149674d4b4c3120fa5c268e2f080440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092ece4f62424982bccacececa29b4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529611ccfe974ec5ca7a04256e30b8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b114efc3a678c1e9fbaa7e669febb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f12a7b5faa9faebc5c69ddbe6ab12444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed24cee9fa8efffad8dce133c147a8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d8195c2dea69f6b92c0fc5035b75f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b68ac2cda12f4d2cec83dc75be84847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21a81f69c665b3f0c3887184fab4e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83784f1434c700a8d37159086463d03249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c06161551b902b27edef6b29b7e31550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb51da1045e3073d8e6250d996872d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bb4e02af69996a2b5d33033a5e13a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a5904c0057f879902d61edfab27e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316da0266588bec11ef0d517a05c71bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b12cfcdb4925ea626b2c3cea0256f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1cfc7ee6b9ae203252b9294a6115056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3494b1e287251c2e7fd935b5a2bdb157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31687f14c8e53342ca76c8efde2825758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c41bf0d23b701dca96f2fde072ba7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996d17e6b5f4efcc1d31f74ccde228760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bb95e29f8406692a4bbf1ed6aed2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a4b5f58fe929841561f0ac70c99f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e3ea7f1d9efff3bf9afe687939b2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed565635335c6e441a095015ee1dc2a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be6c93f65619caccb0c9d058e1ac8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160bfc95d3cf60049e64cf90cc7070c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de13d314a430807edc46bdfcb42eb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2bf44284ac511c1d5c70aaa077c4768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3952a9b5d746dc76b6aaff0bd0a14e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d635ab26d40160faf49a57870510870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702348da2ca161ffd37777a67014a36071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ba05c7aeecc9d027d09868250dbfc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393e6c9fd17a27280591ae9b49f9bcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed76e60abebd405f989d477f00ba46374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6830453609e9ab18cc8ba1daf75c2775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d4ee01a2e59eda7401cf16f408c9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf950b584c044ddc07e88dc6c40d6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255094199033dc3b73baa04e0c22ac9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3de1bdf772eaf623a2c94a05fe8c9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a09dbe5afd2b85fd59d7f47229da280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ee7b7b2ccb14bdb7b38b32e81d25581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71081593e1c570087b71dd351cf10482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d926da72e4a86ad0bb56d24391a41283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398c849c29446d264daee14d9055cec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a4667d1cbae162ad3238d4cdb8cf285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fde37a59f906c0b2a3e4d32ffdef5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23b41a62401e3af8e8ee7ab13eb1cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb61c33e126b0ea22a4b4c059c4aaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c88fa925036e719175ede901dd4c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e4d420b2fc4c2ed60d8b118af2cc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3b6cebbac6001a5d2412685feb50891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7b629a43e865befc03579f8e16d5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7860e083cb14e98d43e4c6c6308c8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ec55d6d83bf1cda02d52394e61b2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43540e72b79e0f0ce5d9eef24a086495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143c497f6e96ba1f328734fdcb161aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809647cf3d0efbbc53d42e35fd296aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494260ee5840551fa4e4c69141b2f7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714e6832fbdae0a4c279827b2bfc6c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc9bf5031da9ae662076f65bb81cfc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df21e258687a48d02b8ad110fe9d3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ad93d09804a44efc2a855f9bcec2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838db6490716a89e590aad8c2101dc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ebc408df76820e995ed193c738a65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc00e9f3c0b8b56a45dd7bf0a27788105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345af411dd0f0849e183ef9f69eb96f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0104d1924d05bd5423358cf96a45ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be01e21a0be80ce4909c28b0fe61e9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cf6ae99b65a2a2859de5ea36be074109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f45dcdcf21bfab63ee2c95eac04ef0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918ad3c4d6efe75dbb23d3673dc890c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623f183b976bcb1d17ac3dd0a7301cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161c269e29b65235c274bd6809eea0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a918699adf0934d8ec68218d156ad33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466efd572c743a67bded36d850daf72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9a02d48bb8536d959d0505bf1a788116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe729965114be8019e24858c4a05ee2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401530a7623bbaf42c5a5f4d07b786ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7a6f9cb730fb05932ca5fd9fb5679119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748238f7333f21c1edc439c8cc032a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743661d1242b8c847382417e8b87f33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8eef91b7c07e9fcbd61252c45d979122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0386c142e6043ef6b5343e71f09c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4dfb6926e47f337a23e9cff62d246124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639d1213a746ee8fe1218f8b4bdc9d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491289d5d38b9aba2bdb11a62e0c574126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299973e271c388b654db340153d3e7f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d2a3ed3bac4030b168f0175e135c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b55e5cd4564204c4a0a1497ae727b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f73d5de37ad8a09850e16fbb605f54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d744acf61e179d04e412cfaee73a43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2931ab627b71ea683c36c7c6137759a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18af976ac9cd1fdbe411fc00c673b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81232938a5f0623005d6974d9c4e315a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e554afcf2bd32b8ba64b711c965d36d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd3ba7b68645d476567d42984283d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b782cbe0b709aab5f9efa28b85bfa3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ded89f993a567f6df173fbabd9211138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b0141c6b41889cedc481944c6c048139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e48778058b753a9399ed966d49b7b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bffdfa432d2cd8a6241eaee9b7ee3a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6269c1fe685c98c2410f2bcbebcd0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b3b6f1cfcdd2ea08fa9e378daf13d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36032f0210a34e085172fade7041a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e584b5f9c7bfb5604f92ed0067c0cce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02a514850fef7869a626c0781ea2f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49003bf8a2e023419418b261fd929daf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841a4677cab04a43fb9642ee0ad0fac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9adbb983cd6c84dad6f3078f2f8845149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985313aa8a0ff6ee40d8f1221f8cc6f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b35fa399fbbf043d44a4582bc8f41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394f40558d222faf9ca612763d871d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b51ad232a10799db9994c57a9554f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910dbaecb75c353291d679f91f200cc154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>