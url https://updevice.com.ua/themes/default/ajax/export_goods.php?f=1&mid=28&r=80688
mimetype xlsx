--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037513a8f0e8719dc95cffb0075f9791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965290750669ddb3ad233086e018d8532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be0f102d095ddfd6e157e1d2935d613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbabc5ac7830d09723ac3e3c34dc754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ec290dd601e9d5ef7096a684225845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096717066b45201ae1b7fe9eac5015456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829041010f597aa67e7d976ffdbca6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d847f148ba63fcc3f4f2742914e7b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be69a2f2619be79d83f75e3d78d3ad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c91f2ee888820218f2820ab52608310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bda8a521eeea48642ffc29ea0df82811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fb2fc261de92f3a738f73367dd36012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bee8670cb9e4d28bbefb32afab929213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e770045c0ef607afac82f44a1a20214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7605a3bb9d29aaf06273d23aa7a3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b69f48c0ad30f82001ec4449500de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876e2e70561a85e2a65499279faebb517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fb1edd9b5dcced01861da893e9e5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdaaf1087ddcc5edf117fdeaeae99619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf0e777809642cab34889bc34a05bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d666a8efc876562a8d268234083f121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8b09f88db797476dc1856fe28aa4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9e54d856ce7883261518ed2b2190723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd8f69e2c99f6d61f7d23591d396fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848024f53fd4243dc723f3040ac3d78e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85a26a493fb84806224ef58a80cdee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefae239f08d898632fd481c2d8b83227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dde6ed7f480ac180a33977f36d64b328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b7d54b9439a9e1ff3a4505921976029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc607df98e3a2e195a73b1a1ec7528230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2e18c2efd389b52b94252d5b503e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6125ddc2e3a20a6d9c2bc3f7ce3c6c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd775eaf152f83ee285fc0de76401533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c21538fd1552f25d1968506dcac1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4819052ec3e92418e647742da5e4f9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29047cafe5997c31d175ef0652edca7336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ae4f3779a46b76bbc62285a759e6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82aad23cc87b1bf2b7884f98392f6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f366d47d84b6426980d791beb00e10b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec95f626895dde488e68541a50047e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8253cefd1afef8794fff65e4dcc7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e079ef38b52439b9cb7d1ae17fa2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10d8e4979fc685bbfcf9c80590c3a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bf02ad96d462ee2842f4cf9a65d5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e7fca6df1dfea4cca9ea261e6f70445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0853aded26203d1bbe642ed33a77de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea50022d0f4f5c19efb88e0887dd1fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386eaa1b5b2ab57a1e32c02dafdea2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455371202b88fb2c1ed540224f5dcf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09de8d68f30569a65a8e0594213b5d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f615e3243494dbfd85f94b81d8d397b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4b6ed9405a24dc83ab197309bd16052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22225b112925f1ff5f8fbf5e15cd1b1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119747d84b273a5e49a4b5fe60352d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13062d8e953c9b75173d2b4e43ddbeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22147b19843b2d4ff25f48a07844cb4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a78761d30f7d9bdbdb5d4b2f23e8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7b68f685201ff3481eead6f41fb5858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c15e950fdcb647968812023f3e27c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1cc8f96290223220bc304bbe4995960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7e8a2bff069af8f3cca21db74c6cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5021a640fad012f5ef3a6d587ee9e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e42595193d63bf3493cc42e1fc45a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41151c10a5e3efcc6e965b4c4b54d7f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcfabec774839ba474ac0007826db365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3b466ac4a32e3986848abf63a3da766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c47fee5674b71746bab4766ab288e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ea6d75bc35665e73dda83ee4895be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf3fe0b99472c1158b8c9e5a7caf4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90892e31fd5f09472d050cd162ecc1da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f515d804cdc475c6a2c73e227f9b1bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698a8ccd2da781d158cf4257e46124872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e891eefde95bf5606f546b222e42773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50ee56a5fb0045fe59ad68f7ae6d2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998124344bf085141658595b9cfd686c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f864efac080cf816d4721420f45d1c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfce3349c9b220793deed6ac9351d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a913206b9571b43a2fb5ddb73603f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ce2785a11a56f508872d1673e481e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9c6ca2c1e734ce70a79e4174f7a0680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196af3fce60f0e5d9a9177061807fa0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e0af761f626e2a590d8d13a228bc482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068e2835de0d946e35042b7b341015e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8012af8b4e5cfb739eb7f7e1e2d8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80139c9a2bcb56a8e2e45c9c203fd95485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a83820c73835ab3264fdfc087a0afd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3cc5235816ecf91e9ee45f84797a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bebf922f438deee02a6935d4b558e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99433d2af28f781d49a756208eb1dc089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1158194212394fa34ba9a898a21ccc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbaa0b9c02e31ee48184dcacd4d14891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8b16c0bec2efbe3743cf716f50f1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad520bd778fbe1e5cce450b9243b88da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55dcab229c9bb9500d1ebcbc6a650794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4711b20a828ff0d2cd0c2a6e503cbd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87d3907ed56757de4f770d249684b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250293b645dd4b85f64a1dd3f8a921797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b7e7aeb41c571fe33ef2a377cc57e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47182cadd8c1f8da4d6ec30b57143a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f75828bebcc0f3479c050818bc7ef5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff7a5ab8a1658549cdef0bf1ad328e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb638ef348a5f03cf70f0533a40858102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341ba1810af826127384ec2a4c862a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549b5fca6c21ddc19517c44cf6e5f95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba0f10f8895f4de2d3d9b341bd0f6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c059b0234d4ea7a859616fd06b4f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92def8181f088fb68d9b4facd4f1f98d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2a02069a1d5d91942017c307658a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190f29fc959ec90ed2dfe2c458ead3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081b6a597c9fa74c4ddd0ba86c5c2f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87314ed563207b2add6e55c421a2460111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fce2a5ba5306af9bc42bb4540f6d3f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf84d11d8ebb87b2ea57e3f80a1b8d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37e88e0c215edf66331361e46b6b76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fa12fcdd0120ec487e8c71f62ce1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b9ff4217695fa864a29140e35cbd8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1369e35ca9d9a37a903d408fe3d3da3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a582d49bd13b6c4b5766503ded8d4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe60e290d8ba5a102c59c9afdad4709119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d853f5cdab4475521bae03bfd6698120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b4a088c5774dc51496d972d8d0d53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e92a1a51711302c4677d0f2ee6b452122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc309be8c31e0288d83efdbb05caed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8023d618d02380d4b341290c1197f77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd1b2237d2188cc49dbdd1a0d5d17a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba87e293f72d9f73145ab0907f4beb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b755ba078e5d497e31b2b6a6fb01ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f944113ec360592c1373f10f05503128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9dbaf813fc8277cd83f591e02b96e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ded83e1e2f435c03a76d4a05acb611130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bed1c852468c6456b9d02df0cc30a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae75bdabbf0a664346ef67d4b333f34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3773e15e640757d74ed4dae3560fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fb5ac2d9fbf07781ac575455b0de8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835e1256e64bcb634d4f2e327f776d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3441bef81f6e4976e1f6054b5b8952136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97504a56182cc711a0374285097a8691137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62e41177ab904a7fe2b6d72e1a5374138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68566b5694dc192dcca3282bae7cea2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4283589daaedffa0dfd6676627c0cf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692db76153c0caa4f85026b5da9b9fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9a0102570cce5a73b9814c459e2d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145cdf82d54dcc782ecbd0d454f0a07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e0e1bd12bd0ffecf2a9ebace3da14144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0037e34be641b18d33feecd0e43cf5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8fef22aeb42c921d18ad47692156c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f565882512c774cee8e69490cb46ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057893f2a3543f44344f70822c33944148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cc68e193cb91d22e2c88d35f4f2a9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02ff0bbf083c9895cb32e3df6c02d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8bcddc9143c5abdfd493b27fbc1ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da41b8d7a7266fea64f1165244239f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cb2ae731d1f69cdc3836a6ef2e142153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b87b692653b10e1d802ddb11fb2484154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404350ae280b0ca2f1c916fecc940fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8708869e35a0ccefca6cae69e9388e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812b982575283745b113b191455b3693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185295672d21a72532dc0a6dd7e388aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e23c8a340b2d68d2c0cc9367c50d365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd46f0bd86b9486bb4ca1a146bd8e606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930c582f070870f629cb471bdcb88197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ae5fcfc5bdff7fd631eec6bcb38168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57a6428ff0818eb473b653ee4d44949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f8cea9b3cbe6f1cd08851d1e0d88310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179216cef99f2ae9da99899cf4479c4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a7c288541502bf3200a4ddd99e9a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f6c52adbebe7fda7f0a88b24efa4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f00b9470171e6155896b1372fee6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819eba594ad0f04a78183de49079171715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ea9ec2f4b35e4d2124622f36de9b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be7b06618eb15f1c8ae49f2bbb91b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a8a9d8785640b1c976c2362b87f1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612032c0a9161fe9aef4c5cd1e6de52319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961c1420a11bcd2ce9c0fcbe1d9e69a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4116eea8352b04e2fcc543446a4827b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c49ab420a893a664a9b243af3531e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8690962b9bff5b306161fe951336723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa14f051faae0726ae8e3415abd930224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad4d964de736cae505e12cde4b6f4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237483f94659024672c79e1be3a487226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b086ee0467f8f28357a005dba0f0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c657d545cfe0b5ff9496f76fdf9df1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81a8ea81e07b14dfc83e44299b0ccd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bd6b2734a1b5ad85b30c99a09c17b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c610c985202739e9c98ac857634678831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828045b54ce5fa9b2949a12235a4b19032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada2baf6a07d891f696a1681f5bae1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940e31498dba222028686848d25c57b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af673483d2364dc00e4cba525c41e22b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90656e143fe70ecd17e5b83032fe7eb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae4f164bea58dfbb22ccbb1ddd44a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95821cc3f875a80a82c7f3bfeb7ffbd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c2790efffe3e6337c4583982d6f9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f36f5c1c97f0b002015720f054745340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989129cdb163a2b5a28b0e0c1ee757a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11688c207da9ba478e87903aa203cbed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef33a3f0bfe65ceb4e5c49bfd7acd5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a205d642820a5501a0658a4ae0bb4144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebc3c5566d47d0f4a3b7100aaa8b6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ff47ecb601f7937765a0d33263f5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1748f2e6420837c18b73769271db7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2576571a9819480b5fb3ae5f5f13ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63f3035f88d74fcc4336908f72141a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647fc0cb094bb2869cebf3adad9186150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197243b9c91e8dc8f1db9f547c306f7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1462468b4c94b8ab3f8dd7d65054f0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144eb3e8d1abfadf60543ea0975a40253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d533f8d57f9ff5c52f72ecd03c78b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024dd9e870c63ee146b05c7c912d2bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756299ddb66e206fae0b449ff5eb3a2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ce2ebc16ce214f027e3b90e3c35fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6685df36ec2a2b553c87c124709ed058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62951569c2085c5c336aff583b4c3a0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f2abbcc5607f0a8bd8967ccd6fa6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8cc5b51fe19810c45b3a2c555c4e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621687949ec5422272128638d41e385162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aab4d935f91e054ab8ee2d10a0f0e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9d4c8a6e895d8db2a6f456d7595f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa573a6f6d7c788301e3512359d0f8c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0000a40b17e5ac31411a063df600c5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e95b0cd50c57241c11b8fb69e570a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dde955ce6a79e573b47bc9b99f59a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c38ab54ab07f0547aa1db4d7ba8b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e7381141d451ad90461bc6cc2d84b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfc6e9eaa5ca4b0ae4baf283139a1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a5df7d94567ddf2f7d268ab1ce94c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd48fe44e0c8b286eaae75f331b62f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da35aaa2b24269d7d67a6ad4faa5b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad1c831c628be1e11be39e2c30e3de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f611911c0f445cb500689ca9919df6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10078e2ee213817ef85210d834768777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a31ac1b07ca0967d3e6ee5e60dcdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c4d11d7daf10249ff82985d54250e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0d790a9e937837fd734c38d7fdb4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815752d300cd05b1392eeb58aa7f19181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383d8f34c421cba124c575ddd6cb52e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1702efc012f5b8822046f776908bb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14123afa0e23de439c17500082e8e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a89333053a45ce31e97649b299cba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6789f7e8e9a87cabe95d69fc1f7b96b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f050d46aa21dc7b5b670c5472de49687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a303222e202e41a09ba9e4f4a2d837188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0236ece8633f06efc7a360ae6908c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf349155f71c252745a5825020803c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254c8c72df8bd3cafdbf8cb8e84569b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1c6e57462f1cb9aaa18eef626cc9492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550654b5ae6ae904835eaaabb9b8d6e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fd7032ac8dbb39113540e1ec6b9f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78702903b7341d0c466d5d95237e454c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18efc6d20aa800ecdf6fc0b9c9ab3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcc493eafb64d6ae72e57b88d9232997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b87d52629c796857238aa35c3080298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8540c3d341fda58612a7f05bb839f0d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae21b25770dcb4bed57f0098074c0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed450956966fac94643da0564041e27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f15d65bef50ce6036423caf85d0c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78452080c1bde800f733d2cabaf91d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8262a7cc8d1f2bfb15a32ed77f95ebe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8af8224766eaabb0fd36413b52999a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dd254dcf635680fe182fe9d919c67106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9650379cf20a53440306641a9daef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ea6589910a92e3fe044d91cfaa9e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623701d3e179ea541e81f7424925ae2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5fba7b059e444fca36307ead34c65110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3f73aee8447ce88d5eea0dd6e78e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08372c5f2aafebef9ce15971ce145c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ea59de6ba0c8d49e78a45da14bb6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769abe4822bb93b57c0da4395a7081fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05a85b733abe7d9f8e846be0a9abe6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7f51c385b4f78d29569c1f538a989116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a0fe81e163ebdfa76cdbf8608a322117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310c8224d2dc8fbb6b86e71381670bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799517339e444b77fbeb14d3b9136a0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca34adf5c4e149eaddbb68c4a34b56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86d0fdec7c323b63242c9ed0180946121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56b2c4d4f19e027cd5822beccb5338122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251915d0cb138c23a0463958ae335c04123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2a601e9e3f0aaaa3fe2ae44c620d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899158b375b50aab08e35b90597c0fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222027cdbc6c8f9e39ef35e3d669b24a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fa6243efcda5c5dc95c71c86ade45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259435ce4e4858416f49ab17f4c50d96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1d1a20c24555fc063ad7393301877129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790b7b9a8ad4a59d06d05c28ee7f41c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73645383577982edc685b55d277a9985131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b624facc06a4ee1a62eba7b085278132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75fa65ea0de45186a3184c972bdc53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae72bf426dfe9cbe5ffb5d2fc742e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac35aa19845605d6795acfa209e84f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df6bece08979e3c408015128ed8369136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eea73de4c55aaae3b886eaa7fe885137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01080183f9aa74dc1aec732285400a9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc024423238bd2c0c620c45478e8b18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a66852b42e37d407e5fbf028caa1f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0b89c083aa3f8406506ca2009702a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f115802427596ed9987e8bd5773107142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d1a17500d10aff2f1392800bb7edd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55e0b44d196d85a34ad8d454bbf885144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe18ec82be8024fdb25f94e85a7468145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f27d62d980034c6146c44af64f4cf4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f782b47c2207e6a590c85e83b6866147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a4478a1b55433a17f4a2b7ba40cc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263667c8cc4086eba227f9bc975c8e7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f4f04175457e996779dd769dd7cca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436393d0fd9f101787904e565cd272e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c390e980b683a6d303e210a258b1481152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947563490d4ff58fa76bd9046dec0f54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e25ce742fc92db1ce6ca973bce82da154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>