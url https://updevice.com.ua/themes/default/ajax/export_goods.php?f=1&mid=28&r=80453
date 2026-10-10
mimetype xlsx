--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28516178cd89cdbe264b0f3427527aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c497e93669dedc6aaf2e475e8d81532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab3b6c0967f0b8042a3fdec43780c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a22ace1c86e835d3fbc601d55eb004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35abaf7a92946e74cfb5fabe6f8a675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428ed2a5d1cbae230e64d2848d246246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e96436625efd54404a716843b30107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b94ba39cad58f00e36f4351e7b2bad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5bdcdd2a3c0648e8639eaf48b0c9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983cc5219372f44aa0665cc972a833510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615d7e18310dd177d185384b82cc0ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9517f94320ae84583ea59313297fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974f2c89b31a9ff48fe0a8043cbcddd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4104f9da632b30d24806c9640f51ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9e1fa707f8b49ced5346de6903b7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2e5c64935c5c2cd8bead3720cacef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db1a46b912fb4199846b52244cb6c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f80c388dc9b830835004dff6d3f94d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84a80f50082d499ad01e3d25f5455c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be4fa046682427da9e3dd177a1727720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409a8340514b16f4c2ad9d423c480d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c2ba01cd55ce75a42971bc1a9936b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8191da7819d7388a88f2951141408f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3eeb16ebc871abd50c95b580676a6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf1acf0aee153ba5fdfb6d9dd907c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d29d52dd99f9c8f621a898b560c1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf567c4e6fed65a92e0bc6414e6d00527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7c29b692665e73685e746b228a56828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73aec1affca15f91773fc10c0bd156d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fddb82fc2cb642394071f7020064530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6371ec64441f47dcedc104c45fea5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c6cb866feb2624746ae72402200f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93263457e9ec6adf20b2841afa4a61133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24f2bfde3cca3229634d8b3df1279f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc64572f299186f8407ac710c63743935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc728f19f68b2c11e4b07543b23df8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944b25ed1616054664d257252511cad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd609cfaa5a0aed5581886e2443e746d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a3c07a4ef35642d5cf363d705736e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ea96471ec3233d7bf4c344316f5e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe09708e3dc9d68a945b5cf970643241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a0dbe8a139ae70c62b39fe580dda842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c54d3ed44aabd6a36d8272b8e02d5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e971b02ad712a8f5609ed7711578a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143221a7baa85c440453ea811f5caac045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8fa611f6e98876df119d950ee0fd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6047a99924ec5bc73a43c1c05f6de047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027c3b4ef86502312549c584452c40d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295aca410d714e8a0fe0131be1d298b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09824ac5b25fe848e08dfdf59fb769b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902cf8ffe46b21094a5bd08af28f6d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55b36e756edc0282320778dafa6f2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390d80092b296ab03390443e0954f5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a76910050c768ba3f4c1976aba138e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede89ababf86ea444d4e78a8b740eee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f049e4c2fe3c264b9248e980ac67256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef4f71b7154f90d4465e1c674e785657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5db112344ed98693772944777c42158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3580d3d4ea2b00b0af5e609d144bf359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441aa47e43a99c0933583b6ec0b6c03660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0302ad762a3f3eb5b7aa733c5a1c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae76ca4d9e341be1f7f627736d5f53162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1309b701be51e6ef64c5f0f40827963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc84c0fb2368f21d6aad66d077210e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cadcdb8750bd242d508b7c22152c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5a3626e9cfeb8e51ba99bf456723066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b810fc1d09214d032904f9c67117067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38d496e8473a74186e0c4247e90ed068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb7e8f776cf2f744c41947571cd47969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990743572a8f2c56026d04f8bdd6d53970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c4712cc4775ef66bccf3fd748a85971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43266f8db9c13edab153a6f1b86cc84b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7fe2b8f95dc3f4ddfafb6865bff6873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb00795709c876d946ecc76de4e6aa174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079fa0103d8f9e1c948f9027af2f31875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ef7bb4b863e80744caae17a0c6f7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e2b99758a8623253a7fd8bb3c3d7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed4e55e2214450033f7674d71f853078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1cb699acf914b18d5b82107f9b3e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f7f546c4b6995feb24cea45c8afdf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b06d72f02fe530c06332f328184c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a536022541f8fd09f0ee39792a3292982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4d5e867c687b8c185cff3840330fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e579cb606ea4e76a84614176878c6e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467d241c1e077c6bf2bad9d658a76dc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d236901e1b2139b4c0e8be71fcfc71886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73b4e1f8c72840628c37145220d3fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a3e57a054368e42fb0f1adbaffc5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf663001381858e50d3a447d7bb24089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca355827452dc48f6614ebc4beb19590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51fe91288c3f686c92242ef736dab991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a6892c15a1319106e24ef8129580a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf972fc62585645ee56eea1a77a276b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2371158fcd197ea13fdfd48af129ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3c8b1cfa5467f094004285154ce3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c020204dc06bb6134745371def7cf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a790fa499f11dcd3f23ba92841a7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eb6f6e72f60a63db7fac58b15613c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2615d3d17c1d966ed9329bd0dc27999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc62b4bdf7603b3cffdb7f6a14f6f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2812dfd91a3f67a93ac956f4ec38b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf39f8395ec7143779a8a516e72d6a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76d00c6d147fbb235a82b0fc45c60c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf7ec7db3d5dce53bb4d4b78fcbbc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918b8247645df5637bf0f65462b487a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c523ad70c9c4438df31919b42c10ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a542fd8f228f083a79ea1ccef5a8e75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5156728eb5a6f3d722c32f67efdc2c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665b590aad2d3b091db07427bfba03c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f215c1fad356ea6222e992ba6a19a7d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09551f7ed8a24799cf336f4beb5d8fec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ebb79961f56c91f88f14f9bc48e9e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa959cbc9e7e58ea42eae8228c1278ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da542cd0c2beb5b4018c0b6373f2307c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47334031fda1224b0054f518f03954115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7342880f2b6a7499a97dd56828b88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a3e72a2e06e9de6b6a660d0655908117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff58e00a7e5d3b0fb3b310ee514c3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a68f304a08bc371ee1a64595d52ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394191cb2fce44ceee2cfc0dda1667b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb955694a3da16190080f17c5c99782121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6914134212c2d6d0611dd8574e4218e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578a1e6f3a4d95c2b9cc7449c93912c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92a8eb0791ba1568be022458128388124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e27c1dc81e27159c05f3203b6cbd2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663e57b6e4ac3e87672234d23c361fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2f59858f287783cb269595ebfb1bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6d02545f1d9c35e59455d6b179c6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24e43debfe7c41d00debf580db55ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aff16772d0e2fdb03f36ac25be5f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4e1f77494cf0d813bdc5ff2b802b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af62a7e5c58ec62ad3871facb6d799132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a37d7148012c96025d9eeb4d8d3f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edbd6a9f38b461eeb08fc0e1eaf021134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae547376a3f5dcd9a8e34b1ee4f903135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb146e8fb9ea59b06cdd1a84046d4a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e178f565bf207c2c9fa49b6d78bc469137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3589f34a98ec2567185c58a0aec30c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3a01b56a1c6f701780c63aec806c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2029ed0c2b44d59f67c27aecae391e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf551e9fb23d0efea45c9fccc6f2d0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdd7bf2222d560714731ce461ec47e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48259c06c427c98f8cd6bef06931097143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcff94e719e71227e162086f94802e2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7beb75e82ffb846874f92dca7bbb76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162afa511086a8047222a614cba441d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b807a01c67a13ffc8dcf246a1d108147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfc32f279ae37be41ed3c20c531705148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045be631a1d7a54d2eb245ee35b1a7a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122485dd37fd39c265f4f9273691210150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3516b9ddb3f463bc010dcc561b2a59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaf5c58a26be201c6f0dcdf8146380152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e236d681379c16d20e87421a7791f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e060c7f43f65ae5588e5ccec381388154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e88a4b16117b450363cdd4d3523c791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0985b4f3fbb21168ba012256a3c022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc8323522d6f1ad11d4e701542409f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b467e99943a4601844a390bbaaf269a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993cc711f4b3b65a396b146d5d2fe795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd29b1fd70492fbb3ac42b5503a6046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280a441d2733bb0979ed887b47862597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c673447f02b54deed19e49f7681506b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5cc2e6246d4856e0f13442f7a34e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceaefc7553f8f6acb7ca1102d1941b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ea7a70bd0ff5f2897cf7d746cf3a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63538dae6a22e7507e8059898ec600ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9df99a2db208fae369ad643642fbc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e372464e11d62d96118d97c388927714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be127dffbb16fc4a229aefe318006ee215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13967e607ef39262f1a889dd7eab5c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dad28126881b47b0c9df63a93921517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a068ba24010de9eff6d6341fea4b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571122ca0fc15931aa3dac568182d9ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f30703d26a64b1e76c4cc62825675f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6256275654471699e4e58e9cbdf34821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f896e0ed47c96c759aec1f1192e449d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044edc744caedb9baf0545900c968b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f370159557438a373fd0a4a52937524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b32943310942ad0e0ed2d82c4733a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c99a81cc72207586cb49f1f9bd747b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a385c01798de6ebfba22d8ffb1cc8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f77b030575af95210b636cf720dc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72293d9d9ae86057dccbfc6b57996c1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea0995ce4548e39f6d26d01f88df5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395387042942ff33280e7d782a727fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a7163abf2693f97cca04338ab0bde32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04a331d53ba21046a80130bf504b1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78756c53d7400cb5a6bd60d6c5c0381e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9f057fe7615e7c5a21218376ce93b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6baa28221af9ba3db2d1f22ba330336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef94b314bdf8bebef947b68d8e97d0f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16193bd08c4b8d5052952e8c3d47366638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39d14821712b1b8925bdd0031122e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91c2c76a0cda559ad4945ab52e9d7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d38664dfa01441caeef850f8a51f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a0d5f4d4f4acd05f0fc14a517dec842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce57312ea88a71d5e6b8326c7e8bfd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b344c7e5c7b50a574f72de640d75d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547cfb1ec000617ac24f7816a9b37b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0971bfb4ae93be63abfa894133e41846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01348835e35a3a6d30f6c131d2462a7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d045f89eac801338f308a558568e4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9468c6b7020b6414d4222aeb48c25849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658700e894708c019848e9d57223b21e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06104cd211b5729de0fcf61886d74851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f4579fa94f86a7f7b2ad7e09895ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316d945e92f83ed07403c5457a97efc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59877f21711637aa6a1d6e0c66cf0c2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9cd1805c0aa0eaf20e1338efe17db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30dd087c03ad9fc94773628029439356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5546dc3893540a3c94dbc89e38b7eb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534be67595c0a12ff93ef718865cb01758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3470a9f176591b1c6341d85823d143d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5bdf6f7bb1f6c927557774783307b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d887813eb77aefabef8fc01d1a75e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699eeb86b8d1808f3ffc04cdcadcdd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156ebd25c8513acb5edb9836cbe3d8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6f10da76eea0b4ab598a451842b8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e048e4dbb2f905df9d678e0682c5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998392518fc281c90b721d04ba5dd2666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de04da792a614ad0f3b952fb2d063c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2784488a1d8fc261cace286e628ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09c3c283363719e1f8268168166d7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaee235e66f9ec075c7b1e839268f1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc585b45175e5982f7e863bfbd6a47ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1b2b8f136a6a56fb9214fd2ed007d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee757335f63cb271270e79063babe4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3ba05b547efea7c56d5e7bb4869ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8a7b4c72b46c317c3f4540e4afd6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed815ef8328e59e28869f19ff78a571776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e3dc4820208b5634f0dcf11fca73477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ba86335e3e9a2eb65603b487f82a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42cf58f562fe84cd4a35ba2b2b3b3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543bdd711c3d319d6d3c0014f5a8ae580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e13dbdad921fc5a8120022e517d0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9def8651e4424da97d3ca4a57db9ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b04ba782154710e5d129233f5469a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b74ae2dc988b5c2ca4c89c91ebcda784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e92c0dd0c49293358853610c1160985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ddaac895eb48df07ed4df50d2a6ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63552167471d4d29494d4b981eedef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc60350ada6b22f7af56b29899eaf6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c941f457ff2dcfa74df64869d64ac5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944addf4a588861f7e1ada1903c347c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8c0e3b424b829b3d58b2a2621e69691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a22d63ca9a79db76be8401a83ac37e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63166c03a4cf5b7e09ae76f7dd7800f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ed0345c6c8aebaa65a24d03f4394394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad3d27d2b0f11f6a34298ecd5c971095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d583d3e518900f0d456babdd1ff40996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66767d2b6f397aa4c0377b54eda5e3d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eed55a576fa63f612023aaad960b0998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c102f05d711cc530e146f17e09b10099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1960493f98221767e9db12f5ed3812100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cc89ac7683523a62ef35b23d4dee0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24875cac640e7c3d684ee348946a9a16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d931eba7bdbe0e12ac88e72bb137c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119149c2314f5535b7c8a4c2bdc5d9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22fe6387345fceb82376286d63ff02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2797164af457565b1cb5aa9bed93f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb111738bf170e5f645fdfbd24b03a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099ab4a45953a7ae19b9e2197dc7329108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d2b0a63719cd3a7fb49f4b48947be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5b6b58e539540e7e67034b328f656110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49751578214e93efda10ff5a433f5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c1d1842404b29e07433f80377f378112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761fe7129aa0d517fcfc0b92f6df116113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86f8699b5b17b82cdf891b28be5baa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63188daba803da817670a57a083998b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115e757ad93a618a81b5c9aa1eb8066116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f12a44d1c7e88bc6522fdf261fd5b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bf54dfd64b450f73a5a4aeb4b23fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9180de6ccaeb1ca857418e54dfa54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83b324f6f9950d4b32c083f659b5c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e1ac475d5fb92a22df4331050a199121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cef0ef68411334ef9cce9902d21098122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5031a20dfb75bc237bf23996f35e00d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbe9f0d18eb84dcb3e9942574195e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9028a8d538d39128cc1fa683f8493125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b3892fc26522ec9966e920f1283f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f12e78efdd933ddfe24ff2b79ea6f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5acd8cbbf0fb8f9368520889fcdc40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7bc0650d0f2ddaa32bfe9a62085c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671a65f6f75065517930c105a1994db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea160268a047e035916a7d42f2ffbcea131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4329ce4d0d1011c4bc3de78848390132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2a3e973eaa9f0c220f9a3a5007662133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983310a05edd3f273a1f68cfe8465245134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079bc612287f1287aa8b132ecbe61bc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7717940a11719748cc95d19f0a6b27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d4bb7d5042f661982e55abf63f9ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1dd7726905a7cf9bd0da977760627138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa331359066735701d6f2ea5965122139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222a205f09e8bfe04a3c82166e0b8c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e570dfb2ac0dafe46e4e2b5c4ebf21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd584eb47c5388d284221b3e52691fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efd52827da512f924ceae2f97dfcec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29f505b24d94bca1064ef55e72ce8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d06f12df44f92eb7eacec760be514145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bf5bfcc4ddaf87fcfe07949a8651b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694c904c7243bd57f6d8c5d4acfaba8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bdc8d119f7724ffcaa30ead846e3f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59ffb061c2afd31236d8ef2f06da19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34f73021f64a6dac2aa947d88a4de5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90dd45d923488cbaaf806a7132a514151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ccb4ea20fa0b2829863d8937f798e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7accd63b977245226892de4ba9cc5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a4bc446986a16b73224a56e4e036b154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>