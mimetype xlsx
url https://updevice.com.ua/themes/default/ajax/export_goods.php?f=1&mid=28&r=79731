--- v0 (2026-08-20)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbb3ebe0d751ccb6c92aaf62ce6d631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b303d5aca04feb7ba3dafddafda452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a11762991737ad490b5afbef0078213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0ad5cba1400afeae917915d49e18c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30949bd18007be04c563fe5b8a56745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b7d53e310df38f3ef56156b609d596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915553273a4aff2bc81d3f6c92729cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a796a51a4a35fb2610c7b57d46d518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf4d42d2a853cb9b7bd6ce015381ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17122b90ef6e9d5582c0de215813d8d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca9ad6c7018b9dfc0efe4f7e048a4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628818f67d4207e41ec66db90f9038312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5917f26c5ae1d8c2872a1d4044df1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08bcd3d084bd093f0dd38d7ba89aa514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbf9aa917462d9b3bea76edc0e8deb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844b101d7b83e8925c8c0f81748e65816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb814da57d5c7b8980541a426acf21717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550ab23c40c1b3e1c8948bd57fa605918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc25c1393eb31d0c8836e99b6c0715b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d22f16341702957aa7a4b967d2f5f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b21ec069c1a2d74c910bd6504378a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d918ca160999c69dcb87e1a12a1f0c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83517750ec85ad8e93869b654d951cd523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d9b3232dc182725975022426e8e3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f0e21461bdff3a89b0e72af118c7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c793736d1d83ca0f82f84616e7225626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4393f4b2349882ce2bbc91528219e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82525a8066add5181aa6f939bf955e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3ed2523c9e25138e2c1cbdec466e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675a77c1e6d2bb47aad2cc58e621a4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f30406cac3404c68c9897c7c07a49f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed160174697ba26512855780073c20b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d78c1bb7da5fb6c5e080703446b39033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c59b9465ea4eefa62fbef9c800a0134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f22c2eb2b29165488509e68d6a56b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753fa8b8e5fd046e79d02078704322a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebebf7a8742b8fbd27124322326fd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c4c50156fee326d889d7a30fa9a5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee653d65c750163b2f1d5372d5069a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd160cfc5efcdbb342148dc43b617640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83257e467591778329508b2eafec081f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684dd9096aac004ab5c214fc41f299a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedd44a76f71b11f6a45221d10e898643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643048bbb33f29e3e0116a0e99d242244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041cf633b55a6ff76209f7b6be0ef7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f358dc8e8c24fe5a0c7855df04054046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef524527fcd9727e1009ea4715b1ea9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a02d8d64638c92df42137b3af2d02e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd313902845551870b892ebbde10c9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2533b86ca5791d077233dfdbd2e3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ae146087af755216864446401a7b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb57b8520084e544c4c2012345557b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518bf5e58cf9d097c9cf6188280097253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e5c0a4ed1834897db2f9c02abc2cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c9be04abee8cc64722b7564316c4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4aa8af29441efd192d6801f4fae3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03480d262c34b455d2cb8a81be5e54857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab019d0712f713820995900a4a0b3aba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bafc73c27780b5306c8458d6a9163059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eda9bab55a69e2a00b7ef1e142812360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339869f7544fc671b659dc719848310d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221cd0081fc8a8129a0b5270a72878a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e22bc36fdc3cd6df7c4ed7e05ac2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300c78d1ec4b9ab58e5e7aa32dbf52664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2aff38e1f180649076cfd40479415a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fdf01e3406142b24180a9badbb54d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b16b8933c2825758d087efd610424867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a04866771a009b01b840e83047dd8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfe1db680abfd3e22605b433a9c67169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc180c687e8c6ba4a4347219a89c7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc04fe89e08fbc9f34c13fac2f1a3671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dd86df3e010e1c9b19ebaaa3442e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f64097bab595a8e2b5afd2f9e05d4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d8bbf4adf28115531d3b9f4daf22574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58f59815e846803b8cd5effd0db32075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f7a94bef9acac297d71d9c933fa9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56787f24c5bdf62f352fe69730065de177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b86963bc2c7e0444ce3124f9740f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59e825eda5b42981e7a1bbcb903e2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea36fc32cc5596c460b0a4d6a00baf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503ef03025431a92df170187747acec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0b00da7091da80a03b6f69048baf882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66ef166cb336f9b6d576b173d505a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ef571878a34651b1e55b8d1c3335784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bb393938526676f89e8ccaf07ed8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0028eab7c50dbd40b2eb107d9cfef686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296ea3a6bb3f8d39e395ec98626a81d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564890456b0133fa8fc2e045fe90fada88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11447127709ba6add0196546f287c5e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b444d1ee748a863900e161210bec9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe18259e903e79c7a6b7c6e4d735ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3c01dd45ec155f32adc84ab5644a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8651c0444729b0cc985c75bbf065ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fd89b6dfce58c83d7ce5243c486f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a349f106b461009a83f09deccf6d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf028b1a0c67f873393110759d5e51e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564e0327d2ae754d5078177493b085797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402f8b3c129df6d49264fe6337e81f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d2f7553951ca348f296d47b80433299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fd1abdd09a575ae7a9f5db24f9dae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb2c8d0d53d6a2752ca2acf301c8c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfc423e32e0a17a112420ae964e83b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762c4801594fd37b6883effdfd09205103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd319503ffe4b87f79be6df145c9b8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa30b71f34529cd42b0bff8187e4c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d881f3250dce8d68a7dbede5f96fd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652252759be4e5eae519b5f828e28b2b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e87a2326be2f523c499ea6c88451a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc451cbef252320e16f6143968b18c11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6be21af7b88346e753fdc1242794f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21b2ec956588948934834ecb670abb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee250cf244ffd38115e83932948f381112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250703b47202554414e38eebcd7f254113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0407766cd413966d0e5ddc3615584114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dda90f24b93e090fed9b9179aca6a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a99c6e95b85a5f6877cbf4f2d96aa9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03318a228cdd993afbe5232dfd83ca4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cbc89386149bb4be47c2d0929f4fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cf0d834bbf158d78d1b1ba28f7695119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f47ec637eaeed4c87618e853fdbf02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a08ea3e74261a0cd7d55a8bf31ee11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502609a8fb7c1f1ab87863a15da8f42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec82c02de04882af5e4b20221b47c15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12367e9a0a1debad9e376f6726768677124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8d7bedecaac23b55e5c12c20b3cbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05e212e6edb1328ea3750226cf9667126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7354f09eed1359cae3114510059c2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0810ef0557d9838ce28b2c59d73a1e7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343eac328c4dbf56944c8bec9910af89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e94d770bc3b013d3fc51cd3cb424b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370de7a34fdd978e67ac04f9c3d56c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894b4b890538212560e3a79aa208b11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67dff41b76c6eda1f6db4f02040707133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8e91464542b216d8e9ba247f28e6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82b401198b473a5f0df1f223a1e82e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32835447163c7f31a49b37431ae9438c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e540d291b82e7b3c358d35109dafc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a3fbb2026d9d3b3628f366b525747138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402a158a93a3cebbf9011dd946e0bab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540bb66d844e6cbd686353318f2acc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae7e1798d02ee6bb81dc63645bc4f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccd774e399288e567b5ebf6d9f2471142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8baefbfe7dbd48313af4e6c5f673a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dddf506e3fdff6545a461f4423eb084144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f2e7986b2577b3592a4fe4a5a3ee8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b40dfa2945a414692662f9d0c6cd9d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a190887a430a4f595e86e435667e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae7bb95276479244f5aa6876139e4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bcedf56d9750d619929b6cb353d8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19a67300622ff8ae5236a91d76534a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e6b643cbecb3a6cf3ef983f868355151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dba12db4fbb7078bc0ecc15a71edf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6558e81986fba0e6fa37f3fbf0095153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d3c9d8a2b5cadc5c18536bb5c4e3e154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916eff201875c91c1cdbb3b1b63fae81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c1f7e3ceeca466a1d3a48590d05212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62614c7e13a2633c723f5451c7bb9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d99206c240f9d4c41f8b66b228b9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0d74ea35219a5c08cb593c307db1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee50d62cf2376976c4d8a31a64720b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d49f569b93c7238af4fe5d22c1eecf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c54633598e110e1c3ca50a50ad9958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2628a461c94b970bd6cfae70933f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c04c76f2a8226967b621cc83d77fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33350a67ac2b02ad0c6db2500339355911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86edc521c7a2d97971c37a525abefe512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7eb39b8ef60ef9818ee9ed046426113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26ca4719057085b1168b42dd4b5c8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28778cd6cc90e165025ca12082cee3f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09f2df8ce6c8646fd4c76a745cf84416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8fe6a776a631482feeb78308c564c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182925e683bea89132f5a2f494fdef9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a630122755cd1cb7373ad5f3938e8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2102b63d14ca1746aa842e99da138d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d3bb61baf0f266ec3ece8ba5251eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697632b0ad789bdf2b0238d804208b0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882dfbce72edf5eb5ad7f508e649a9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10a6ba10294c448653a81f25f4434e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8e98856cbe64bd4ea0293654f052f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1ded47dea88e9d878cb4a49b52c6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260ee8f4e9f0b921cedaf7b0a33622b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c063d51d1bb1d318f0f9f3d1b28ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442aaff217b951843d308f9feecbfa8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741fc68387f892183a80db9ec55743530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d374f212cb69c01d762ffdf0d0a29c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0e4b51261eae74007dec121428b3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e642291b5fa5bfa466aa66c13e6c43133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454636df50aa088d5090fee9e8a70d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc732f93611075d36a0e8ce684b4e2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebb267291ad856e5d4b8cf2b80a60836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9938f6502aa94a6e2db889c16bd3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8042d8b0ba3ecad354e6aded7a91ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05b6a3b02d803a6407d57ab439219a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ee9413c3b33283656b780cf0b4dfc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f8eab1959ff7d08fcfcd527481a6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b8f034c26a5df77ec0e3393154ef742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd0b22b42e69264c6f58aaba6aa74343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69042826ba37ab2cb3d94d9ec0120644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f77c4b7f3a0110d7d5c3696eb66cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb559468d035387964ac56e118d649d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4b47a2f4bda823af55b150b0eae8247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b959c9ffb0c684e17735d10a110370748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6e9f04c8ec29549376b9f6a1b2f6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b161f493b606c010f315361acaa01cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5112481b82edf314b69afca56959aaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac84a64c93bbd00506b88240ee08bef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e385b72e7f92c2ba865e65efdbf9b5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dae8991c0e94a4fe7b108f8c2d921754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45f42a48a5329e5444aa9f5a2daace55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63d9338085f755efbec37f5d032a2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468cbd587b18d222ad54d2925d6b19f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b7d0ebeb2b9951d8313e1164942f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a332230471743218872bff903e40259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe05904ae33b8ad9c2d44771c9a22ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bf8a8e7f6250782675897ad1274ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f679ba855f0ff21867b7fa620905b9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9113ad3ee0bbd6d9027e779573ec6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5366bd3ec6ce340c2e86176e3556664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fbb597c849fc2d8583eff7788a10665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7de13e668871f5ddb4b0ecba1c9b2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c03ae9079ecf52454e902f3978fb4967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe6ebfd15af44235d3f8aac689d16b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b895b9c0b2ba1d6da7c8a1e92cf9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6b103f78b7a511c2fb9ecb5ab987870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec062d47698123bca1bb5ce8af0138271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e87bb84a84a4a3fe9e646fd4bb491c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df768a25a266e00a77a3fe7a9bf7e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd94f2e9679d4171caeb3a3e9e1ab5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fb4a69b9df71a125d09f05cd43bfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104be8f0054ba995dde25316d40976176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22d13a0bec5d8f722b5002c2233d3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480dba43744007a8ab7b2d03e4a374e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102f516dd83a49d93e674d8c18f482579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92394f08d0a58b146e99f38681601480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703e003865610c6cdccaca2bcc6512381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e715a03ac219e70feb56686163d6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed468290b5cfee00a6cf3ed77cb9e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844d456a6a210d61a16f6daa981851184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b2a466a9d7243acb2bf814d493cbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963317ff8e118eba9397555b6bd1f7d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e12b54285c35357b9ae40d920541a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e026e5c4f0748994de42a1d5b4e02aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ef624932d7c780790af1525ee2de389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5679f25d6e6d74072ee809cc45df21390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c731094639a672daa376835048eadad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178dfe6d9cc1de73fa112ffb6e4320d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa7f84e793c59718cb25cbbca5bb3e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59514d23646d7c5b553c123110dca91494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd13b9749474a18ae14bb1cfed2c3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82ceb600214ea2fac0364b337dad4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b84e9b0da0ca08195f0c09115e158597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317961af119a95ae3e701afe516f21298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900d6c59b706e8924089e2ce9ec4f7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b52dd7c6c45ad96b3a893aba679eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754b1f0f8f23a1d0bcd39233ed9c6d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e1cd1ce508ab2c52d92611b3ee5f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f1fb1ffa338b106d36fce7ea507c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9abd7684256bbb5cf4210c05e6524d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8be160041cc5037c4df3f76c456acb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196bcc5196597193a3fa538da9b4868106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572b01dc04fe826c98947c47e29d338107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115850b4f19e75ebab3f6b0a4a0fd21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc913d2eb6a3c8a0be1cb84c8e0619e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd17368e69ca3ea7ffb6d9f40fe833f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3210416bfd120b7871e3e5218dd63111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda5a898d3e3971e8d6215f7c9ea62a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d1009e02b01abd225d1eec0614c8d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61795bc6d7c3f5ca7246baec99fb44d1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdad73c46e11ee5e248e5e86a411ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00439947de8fc381681fcdf9b1066a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffcbf418f7e2ab103058eadd393794117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e384a01e60532f27637076dbe446d01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a36959e01162e0b2214e55501dce54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44b1352586165649bd2a74e7f86d9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e1ac2fba1f3e9447a133942591f5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dc9d6efbc827affad8bceb2971964122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5da4d443c927c67825316ac9c208d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5dd7420a379a486fe4b8b46e75fc52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f468b183deb0b3a8015d275149fe4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679a1a15debfd01eca82c8804949a9c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cfeb6aa80784e0d353ecf64b4631e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ae6fb93ffd3297ddfb07dc3e1738f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7579c6c5a955486641419c3bb9d16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ceab7bf46a97cdbc0aadf4467a657a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962c7b1804ae4b9464077fbf8ad041f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082b1911b651217d49ce5d3f40f1127132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7746a71af0082f5493b9c4325240fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011493a13b6deb6dfffb199e7697d53134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cddefe7ffb7c07b59a981d2dccc30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee5dc9c9e1daf93f6dd92fb13b4c57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4f8c0508a4d685c556c4a7207eb0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64431b563f48d663a1891d06a79e405f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcb992bc266d4a61192985749708e4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e4af2b8fc28c72a3e9e28ae68a789140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa42a82929bd1200149c0e3fc17d1e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71959a3f4dd0736b611bcd79a9a609cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81650f336f8785c95cdb477d5a67f0d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21e2a04f01c2c61dba5b10c1b1aa4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b3a4f1c2c3621fc455d45b364e741145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88ad89d234656cc50da46e1bbef5ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f7b354edd645df8f324c528261736147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc7490d28d91bea590c915006e78e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c23371d7150374ece550f781aedfa5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dbf335750d5fe871783afd2582c96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9a2307cea4ae062a3294dea36854d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9887b7400410c0ea0273c1cfec11ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823c3416c8c79b9fb523a83c333f649153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1cb7b4200965354a4e2e776e48025154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>