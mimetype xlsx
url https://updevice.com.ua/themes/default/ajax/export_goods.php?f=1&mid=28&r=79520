--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb784b495039b8a596fb05537684663f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df38899a0dfe39233eb603df50c9312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1b63948d72263fa806f26ac091b133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb75668c2d79803f246510c41be4764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74cb6255d3a476e28417f0ebb3d0a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a936131b516fed2899fdb1a5f95891a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7938062c28a8473a623170fa6731c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc6fc5afa9d8a984b1955dc9574cf38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9b01b92abd43b5dde4daf20d4e84a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de6d126fc9135b737f65f98e6f7d3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e61bf2ae9a3ad447c34648809f088b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87bc8012d498c126160d70853092e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6700b2da8d41c7f0bac4cb80d31bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72276d481dd57d0d8e17a9cb5632a3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103481bd4e644cd7edb1edf670adeaf415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89b9f9cb8013c4a02b516d4924a9c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b72563b97c7b947d7509399d064e7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448d411152c721b80518d98e6f695ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296df8a84670ef0192ba465a5079a5aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944fbe9238d683b1ba422c920e349f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fe6e177c5dab5b102f5f3b0e5ff5c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46bb45903fe22b624228f7753095b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5244b0868f12cac663495da3586130f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed555d42052e0e9b7e228c003d09d7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d666fb986c4c72c9d9eb01a0938f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b7108f97de7a417e2518131362d0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d901069296a7ba60524db15a3061d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07981b4758a8c7020906addc64cf056028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd289b8d076cd0b4f55af82f9458d1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15e174e32fc242495728490899c87530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7c2aff62e385898272d16407a274e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c76352b046c049054f053a26e7d31d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36623908c06b82643389b4eebf4ee84c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c940df7e6258c8877907d9d9d06b1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc129f93e9791bfe688d45813e7875235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8239c2f61253ab35f24e94fe6d9e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc18a95393c25f860aecccea410868c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf95f24f7fdf3b56c6531e1b6102d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc899d0dbb3b027922f23063761a6e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a2495a0981addbadc18e6f799559640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b48caec2f1b22ffa16ca4b2f3bc7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ba8affa0e7407e8eca29f3d46f1a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a74c71c9f327141a5a56f400e7469a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780faeeb8ecf3bc8defed06801ea6c1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f718c865751d6cd769f91c8af8456645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361ac60221e222df556b58da39cb4b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23d6bd4ae3bd402523ed28147485dc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ddc2feab1251974e7c318ebb8b34d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b60198dc113f560b0828f8a3ba69e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fb6b7cbde301dd1774462c9a9215d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d8b95aae86d49e6382660390dcc5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4c80e9ad7b7ee4b600b29c726e13952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bd63cd8df50e68a85017fe093749053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f5dc37d8e714f5ece67c057efc8ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb0cd182a77e93b1dde8842993221955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e22f2c7fc6bdad7ca71793fe4f706d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be282e9f0ac185875642fd9e9da47bf057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f5be6cb462794df3c85f97842e29358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa3d936ebfb34677edb1ee26d33bef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6e0b41460ca28b6fe2c1650c3f4b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526114036030cf1e408350088dd43bb561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053bdc3eeef0609320e7b3d2a99e47c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0ee6b87901363a3d4b8951b61f1af63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5c9fb2b073adae0f36aa61512c18464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a14282919db75caee18b4b1819c8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73423f57e23c825487469705811997866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2d8f6e244d9d512cf4e2f16efe6c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cae94940fdfc5a2562da1d2510dd8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e38ba962a172b303db78c33edf815269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd82051b130f97a31b54818aa4a4b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bdbd1998c859820babd2db8348a7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99e96cc2118afb8d810714a8859f7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d17c5f3d60d8f8c2b9612fe8c310573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984fb5357b94efa6e6639f272c4f0de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3d7d341896695c27dbf5eb47ea14b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa065f0e24e11a82afd728773bcac676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d2db769a9730f3852ac9717a50dcd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28df05fcf990847d63f47a8f8ecf55278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9cc84c743485691290e09a2a230f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d0b1a7383f959a52520c410f4a31d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1cc56d0121b6d6f057eb34bb58fa781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d86a501a8813c7f2c8b8134062b0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddf9f3c6040de29b09e69915c296d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a75a6f82e7f885f0119e96594814c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ae05b101acb90038e20d30fc3b3f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e447b0ce9018b796bf3245972ba1bb586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33009998cea7c6110cc2270467734f0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa56d1893e62ecbf532cf864439fe9188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c157730bd29fc2503d17cab8ba5855e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99da6862a7c893dfb67b3b44b5763b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8fda4c21ef2d357ca6d0bb5d5a59a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed030fae3762f1e4623058b22271747892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98723fd781396c711554d0ac50cb95e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7131c75d3348692bdb5843ac9bc2e7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fadbed0d3e73af09964ed286d1a2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb53070cf5acb97736413b2cc1c27e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344b5892f82955d21e1e5ac1136901697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec024d5c6f9770ccbbfa42729338965598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb06c74afaaec8b958a34af4bd3ef0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a787d46196c41685802eeb774288b50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4ecc7f3862f5b86fa3b7e168e09f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c487913248a1800a002e77ec24bd659102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb5fcaf7167c45cd2e897b111115e4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511621b83ed787cbb77ce4539f1f37f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4c613929502cf91dcc5109b9b02cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd935ce971829744253d8ade0f27cfc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789ab10504bef1b6c0189a651f2b496107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647ef64c8bc89078ce8f76715f64cd9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39433c38ef942d2ec5b5bbb5dd11f08b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354af028a866d7ff8aa9caa2e7a469b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffe482be79399dab1d530d9a397437111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c5c3d629334b3ee7d778bc9bf8a31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0de10b9e97ba588de08d5de43e340b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab10f0a9b3c0d0bebe49cee9096161114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d9b1b517ccc57baf6703fa6c3a022115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72c44e3610fcb98a3ac1ab76ea2600116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54c5693b15cfdba131ceaebb58ad15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4445b8349f8df091bb5ce9ece0acd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd9f9982b9a91df2a8255adf1b4302119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494624666edd58dbddf5429dddb3b38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bcbe37d4f909a6a1cee26ea5f8179121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebee8e1e23a59ef0d727cb362cc1809122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12220114881cb0c8bbbd11e20bec92d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862ed446f4b6502cc1c4c99ddbefe12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ec44ff477b00c29e30b3d36925719125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6f617b35b1fc2400aae4283625177126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9859a7fb4b7b317e2287d6dd3776e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1938e56cd9da8f45adce608254470cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a88bcf39fa8fec2139a4cf271c2e26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d68fde26ffff290d80da99ed7c362130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd18f3037122653c1462c1d16479575131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80f53d9de9a4658e75616c8ba7235f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718323ee3c3da6106daa25ad3ad67617133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cee24d0f20e6738f7ff3a6b7f6d988134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ae37af5a4d93a8521aa6114a968bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035664a513137da2fcb5146653e2b51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050e735e7de96a358d4cfd3b0222948137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7c1ce40a9b081ac2563d28b77a2bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77dc546839c53edf8f2b02bcad6e6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c00cf5c26b15ee10c1ea0bb59782c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa54597a00409d687437de5ec2ef5e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e364ddfe5ab1ebe8944958e6386348d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d51bb91d77067e3d4615f763a36284143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce93e18af3b6ef3595db8121621e344144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b03cb807b36822f3913c8ac511e81e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0ba61a2647d7e52527699de6470be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c908c6c9d6e449f09ba1e94c6a17b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672fe924a645b479344f2cd76ffd24e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcb959538f97ae72dcc6b6d903ef18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df925f1b3d36b9eca170513ac062123e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8e9b4566925fd14fade6e34889288151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750ca57d0851af9a14c34684d27f9fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d16e936748d3bef89be8a99c47d60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c357893689d63d56b6a1571b8d52ac154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3efe62d9b12a378a604d3d5472337c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadbfceaab7a68a948365dd601a66052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260419fd655cca0e85a0a3881583d113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f18095bf4ccade1eda9ef4015a5114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71dc671bc22fb6e97090bb08967dd65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d20f82ca08d98330a727b4f1ed1fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e391237d52f112b3f35bf4f2ea0247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8983a8031921b58e7397cd51b6de2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6399fc1a64dac5884340fb2387cd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b9f45c79175cdf8782caf9c48f7be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153493f396ff80865e2453fec49612111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ccba7f83e4d3b6b7a284f1a0d19cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cd3052aaba4b9a0a1b479fb8db5e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef13405b41c3df95453a3a1ae4112de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0ca27397439e829f811d80ab87d3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66587f987741f0d17622bb28c31cbc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c02c29452ecec05d32bd267a1073317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42c27f967bd91269562828b1f8528d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b681253b739a098b27e0e50070e8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3d17c92cce6ba3bc196c76e4756ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b801cd8b98c3602dfd9e7f15aac3d5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daa0a090cbee24d3171ffd1f89db2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1db4a5d93aa27c1b27c0980039486223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e07bed2917f4de778fd7fdae0790ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3493d69975deb0d66901a5865ff8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c7fc329ee4c6e3309068525eea8fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a259bbbe782aafcd4cc1b64b44f4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf960d2e5a75de950cc0a0cab4ebe328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389bdaa31cda18b042a4a9a11f8113229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa960caa5658251a9ffaa14e994737a030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab45e97cfb602a1938fa86cb18725e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa364f895d2739764497df37d687e7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fd759304f865d2f977720da6f7edb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a0712003021c06cb07d50503be3f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9f31130ff892547d5a65b63958d3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9810ce2753b373b3ce17873989f4b8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2581064bb3acc38799c2f005c314337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90b934b4f59dc3ffa518874d0e7e3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226abd7e418d797694d28d348b93547c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cc330861030486d88142b99ea35a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9300351945bf70cdd40d94d5c90cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455654aae3f6aa917251619caa06de4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f363e355d92feecbd6167ea8e6dbf0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec1e5c4da045183282e0af1e6b51f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f94b4fbb88f59880d0d5e35268735b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30052620c953d31fbe52179c941558b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5424187f382fcc3dc3c1cba6ac783d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc64dbb834faec9a6b207c525588dea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab583232c6b165fe1763bd90e401a1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f043cd2e35a7f48f115dd118eb3a1e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5a438cb83595faf660bb0b1b31fbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b36039958de9f89815bcd7da79ac7552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6053230ca5d584bc6d6ba7619bce12353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5776af57fab7337ff23334b709abf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6a125cda4fec25fce51b8b23baecc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f25b2c1ad4d2907e84715bff25966556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403edf67667d182852099a227002974457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a1f73994d44160b8ddf558d92451f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fb1bd2d86795d2dfabacbaa53727959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15686778a46c620dc592ee010b1f34e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1640df898c794d6bb69d4dd6b0d54961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ef116a557195dcb030e2a7117f43a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86d308cb5c61693e6ce2a08818767163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a683034410ae84d95022f878acf9c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772961856ae6e89f0ead75828c344b5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392b048f90efe82d45f9115419a762866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005c9948b974ab3fba0a87e52b7f6b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee4136c92978b83b6714a4a549824268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a560e7ac0d5081270df21abb72d077969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21a8fcdf3376566ea7d411903f1d3d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b95d585c98820641ccfbb2f78069f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a091f871033267c5687a8167b274ebb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f1f44f0dbaf2dfed8676e1dadd6cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5d81d29e7c0558d3f34c6924e8c3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b01ce523ecfa221453e8af7194cffd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a87ea330a801ec7fbd408a26c4d7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215fa8ebdba028d5ee115c1fd8bb34577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ccbddb7880e2e7efe6ba0e8291a11578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05f5898077820cc6961b27503f602b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b8a96b24cbc6ef07ece2d14cb08ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c208c2cf99846a66a5e1472186c4eb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359f80e01dbc1d4a569224f5c1240cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab11830ccbf2ccd19ccebac9ed66f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36263a4402de794ee80c91e663313d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6da4479d851f78806355622b3910f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfe38d122643c072b1755a8fef3d3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b65599f619e8c6752b631fe134f8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f54f0dc8c30fe3137f4ff9eb49172288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91294ce0892e1a4dd1a77fb5da532b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5442f6b02b7197aef9291fd8eaeb8f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5eb25aef8d5d563d1939363a2724691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b3923b37177a18620bcbb580536c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8f3fcc20866d675b73a06ab83f07493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4147f2fe296c9d440e6fab5b939ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09b759a65575dbb6d2af6a0cd78e7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f926f744bd85ec115b3693f384da2c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad61e69a544981195fdb63dfa9d6d5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6637e99f04e254c16d53bd06f5f2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8141aea2753399e85a3702e484064b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88b37a9b548f0900a8dbd32d31e3e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecf011a90ef209728c24868be1803a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400e3da52173fb4d738346a3c3679c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d406131432b9484d37adf9c2cb9ef1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56bfad202adccc8b40865f75cb16c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28c67065f19dbc148542c5a8cb3026105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49e7781a3d5331fd9e8ec3e4532e65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8996df4f54e487cf63c6d564ead3928107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b99c81c9c54032babb7e647f865c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42079d159320a940f03ed77e8aff59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff3742d605e7d4439694bd1845ea5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8d27f9cd4260d80eb906214548938111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cc24ec0aad13e7385e5de0f05f122112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7cf91be6ffc9c50f61df24d087427113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141d1d70d0676e33992a4929728b8e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7f387f71002dbe6f32b58d06f0100115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200be0a80ce33db129c3113eef5ed967116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89367fa01bbabac639cdabf4ae7037e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4df8f045bc25de45a2619e09de82cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfdfbb046bb1908d46e2aaac53b2e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c68a3b83b4994aefd7f8f6c454316120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c582db1499b70e08f3db85ddc6f98e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fc02d2f203de5f6d25dbf8f1c7f06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3da04ac817af4457cd14c4323864a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63d2d8dc90b6bf0c89c36277bc3a28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59591cd14d08edec296c58e084693d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f686c4dd81210b86f281f10eb1043126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80069760f140a56b7f08bcabbadb37127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3fc08f679e45cc2e4a778c07b0386128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd321a36d382ae4d73aef917c4a3891b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edbd8d6facc097f6448e7754a5af81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dc365def6643da5435aed160795f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6e0fc2850eaa854194522af653dd8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ff1ffcafc5114de827b2d1e795fa9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f4e24fb034a3e88a4483193d4d7ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55724685f3b8d8e3a4c5639fa2bdadbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ba0434e03d447eb886f8f4a11522b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c75b9abd8c694737c937928820fe0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354a8eaa9f3932a6bcff640eed00951138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86060fe08c96ba4abb0838b445b5c075139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3c60787e6378a848bcc74ec85d0f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d951ffeb075f735fb8c3322b8663d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d7279b11c855b14b62894d84a4ffa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aaba75e97effe09aa6b6f26ecce7c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079db187e36762b6167532d570ed2d45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0727de8488a4d54e93edcd941b8e51b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046dc1ac346dfa9910bea10027f834d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43d03cd4d9e678638ae706a90d6789147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4b7368f3be1849d2e24a5679ab292148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a29706ce2bae581b7396bdc2d9810149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f95327eb3caff69effc8dde3b3be96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae618db6ec80cda539a440c9dcde6ab0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a57f02e16314d4854058ba264c281152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5daebd557b22203e4b90e258966219a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7e4e569b429b0852560a0ab37e0db154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>