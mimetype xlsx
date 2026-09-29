--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d56e1f3806f163435d00e59ede77841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04d4e7dceeee105cef5ff3050bde7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89138192267468fa5fea02c6bf1053b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafba80c09331c8983fb7429c0e730ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebc081a44b217e3359baa4b28611ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e52845c1aa39ffaf329f6f717e9d386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0a934cde58801c4409c8c34973bcb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23cda65b43af19ac29965e4921f6738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91c4edde2bda73a0a2bef3d3d14fc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fd79b24c173735590451126fdd02a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c26350f7ab7b783e5da26155072f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65792ac15d3b4f8a6d3c313523757112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420166c8a5991937cfb6e6904af39b2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bffdfb5d50cbb65e3aac80443b014214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f73b93ccad593a8f402a8edc2742615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab877945805a6533068cb724549f312616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e056f2872ae5cf926a2192545ceed0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756c3890ea2e1b4c98c41c8d328e0d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4636870b7cda99e774649556de98d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bdb91ce40ad140c2298e2d18f4447720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113026fa832a9162659988407545b6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b057a31acc9e4f914f80dab60d2d6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38688dc12aaae3643dc5ec49a69e3d9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718100ddcdd4288660ecd1333a6189de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989af89aad0091866743304ee60e103b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e081b250aafadb0f831ac236eef9fd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4058b7ea825d94fad27677e93a182c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de908a9dbaa60fa4d7ccc87339b418b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efff465ba45b082c0e0e46f54e589e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf18a3e0b78a96e5be47c363fd119dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d73d6e389d9e4a3b23e227d038ea2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b8d1454fc2ee874662acf4004035032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87fafa1710a0902faf50c8444039d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddac20d41e41b2be9ebac57b3bca5ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab7393e3d94d3f836882bd440cc2fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749798eb6f1840d4fa8f16e363a54b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ec0d1170ae1d78355693564a0d0dd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac31639b19e9f925c400014aec552438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037a0d74b8c4cade1ec73b280752d3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7a1b9d5d1819e8ea79ee7e90b0b3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df71683a9b7090277b13b6ecc038c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb1ec5a7dea94211ca75273f44d6f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a448de8f77638a326e37995c76582a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967375a8b17c28a85c04b22f5df2bf1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb092b52679774fb5fe7deaa2b59fbe545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ea082420255f43937a8bd172d7b0346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3231916348d8977d34628d3799e38647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab04f608e2bdb2e08951772f638472948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bcaf41b048f16da6782f444630e1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e976f9922353a33fd7d1aa61dd58ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833d010420bc9af98c0f8103ce0b81951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7b68905a37fc67edec567123ef9c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd7407cd3c3518f38e0fba029f6b5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1594941d0fc8b00fd9420084b9a3f6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418097cf0a9c7d121cf027b1bb98d07255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99956f8a20d383d9bf6d3b69a73d46e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee08c611005657ae926b00238ae665e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9087703368068b6dd99729400e163f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd97d83eb52ecb220e49b64b79dc4d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704eb33150e82f53b8eefab11d8be0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d1c09b631617e4dce23a7c5cf7a1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac75e9622e11bf190a00e26208dfa5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644079c027d39f71584cfd31560a29d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f779075a1942f7aa57fbd395cf86f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc37beb914e798be35215f8452000065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d27b7ab85840859d331c7c5bad604b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d088d4223668dff778915a59fd8d03e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e85b48d503ab36186f3cef6b2a6bd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91417ac7dcc98bfccb6a0a407c507fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ed63b02935d5216a5d685efe102f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1cf0acf4b30a8ce7bc66c740361a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575ab3a1949e31bdb5eff025c28e2db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e7fb5974790327fa7ab13601ff6fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea329114996da33878ae4020e5bd9b5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69405a3be59be8d0cce033b24ba8e10275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8d5b90a106668432d38a39f81317076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e82e4811eadfe2d3215d19a2dbd99377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350739147189817d733a3416d0e568778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00319fcfc959cd4f31f51aa95347d2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eafac147c91c62a4604207d7f11f7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20c39abb86c8f4d4f44ea028fb8a4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7883ed0e26ef32d29ec2bd4989e77a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c24ea0b7753e05a2fd4781347a50183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbf5db2da34521eabdd42ffa44229284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc18a07faa4fac41fabfbfdc5bd01685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138457cfce84f51d0ee03a103f2524786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502eeb24127892f133382c7559d242f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70ce0309356fafbd9d75b8579476f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578afa6f9436c05957b5fa193f0bc0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e59d0c9952d6d4c4d9987e6f96990d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7d356f309369773ed15426428130791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be050f5f4063008d6881fb0506b26ffb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fa0af9634b9ac459cbcdadc1be9b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c6f62ec4a9fd10861c45d0f1e02ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2869c312a8e5ca48ca82234b848dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff234d5ca48f48742df95cf9b05d36896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caba29cb6766adc12b638cd4d1708d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c6e737aea1d7b1f559bb8f6333d7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445a19f2593495e00cb1f1ddae7567999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0a86469106ac51862728e289088e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9d02b5d0b8de5e1e0f8a4a30f5275101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a4ecdc6320549a48a925b2342776c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d230500a1350d41e1f4fc8646630f2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d35682098841c15198c55371aa5c93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38dae1145be98061f438e617ea92fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb39d6b31afcaf6898b2bee821c2f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe522dea7fea0cbc8b7a891e3b860cd4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0604edfd6dcbc97e4b155dac61991108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8410e92774435dc5414f725f932db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0af10340b20f925647eefdb76b8d52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14558beef57277334e7e9d3a6352dc22111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052a279fc739f6b7a52d8c83605b470112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86638f0a4e21408d7de37339886c036113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785eec5b5dbf750e2ae19cef8d3f133114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e7bd47bef54330a563e550bc1299d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a543041e6aa33196201eede4d71407b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14160b65bf1c0da8ed18e19e77a638117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a0425c55d391e4fe42d78d663191e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ef2b683d4295f8cc4997cd920c71a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcad15f331807f5847ae3f157127a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f7091ee5e5b80b50534f415bfacd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88d9bd25437059b54e9424abf49b72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c04ca337f7d51cbc449e1be975ffa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099dcb8ed1b7fce698d066fea4fe1f7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbe828e6073b5c29941ba07ac3436f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303661a94dcead5b4a767ee4590f5a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556c51287175d9a20fc6aa35766ac0e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d77714a801c2c89f2177d6319d351128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6914e54c3bc06e019fc5eaafa4864aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cc34359005c998dc45cf1050e0441130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6244b5ba07f4fc6dc56040b2d941ce6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc740a92132e5d3e52d3f8432b0a370132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37cd92858cb2d17fa5faf43ac0bd57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08cab151bb7516c1f93ad7c19c9080134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46f7917abde91d64977120f9d2fc7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f45486ee280420b080f42bad498dbe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70d25609693b89e37c08f2b65650d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754f6d2d43ec280890d98f7974b56ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae70f97c9bf040b520854ce0912d530139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e9c297d00226511a67c7644e2f0f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4d8c49ec01bdbf83211f2caf36652141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d3e2a79a710d2ef6fd8e97c3898fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb467a1eca70f0b6bc321ab0ee11249143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd434af170bf244ffb1fe449a7dbb36e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc908d18295b57f465d83e534d8af6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e7f40100ab86a0c3fff4df357240e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c726b1949e1f6862ca2ac3e2171f196147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee33757fdf23a4d61fcf1b732b6965148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ddb52f09687598c2fd59c656e7ebb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea9e6318ad9e8d1df45fa398a4226a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff91cc7572dee1c36b84fefcbb80ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2755800c1ed86109c39135b0e59208152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c886d0bef6e3df7683b96fe348401153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bfb7aa0284f7eefefab8ba19863c4154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fff1489e6f7cc9ca842558380eae71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec90ede321754d9004f4ef1c5802f32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f725ab6731fc4bc6f23a6998ab8a33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55af41953a42ee7f8d53051636e3e2c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cd730899507679d30e6f611fbf1365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c482b535ecf0b1e200a27db203c98b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86883c42d7fbcf45f9e53640eff268e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7265d33f4344b7d843db3a8d8a0cc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8c67edce5fa7e22f1452b69d2aee69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a6acbd43781ecf7eda76c497637ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab50249ba6f193de7ec66119456e7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968bc469c2d8044418323ac0d3f6e2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43fabc1e6628bd0e611cd310cd947013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edcd59e1d765c9c9dd88807c23570614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b324af19f5f5ad57024254fdfd86cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cda8b815fcab60cadbffc1e5461d3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589d2d099e0a5456b119b0ef6fc58ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed243c926c5194810d7df78697cfbd0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8c0bc4dee2f11304c04e79ac226fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678104f3be87d6a469d1e2e82e3a06c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd24f723cebaad9906f9813de8fea5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c58da013788bf96235cca6c667ed322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd11b3ef7fea44a23ae5fcdfd972cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae6a190880a9c3794cc2fcaf3adc2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4f65279198f650ed02f6cef5ad89f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afad3da1fda7663198b43b2f9b63ad526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde0422f7cb79e38f4cb9662b0c9d0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d36cf8c967958ac782e53da850c2f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f323645cff9ce63d134abb28c06e2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d9d5040c5363d7d2e026d7abf5a9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b2ad8f9841ed5602591563f3a1eee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e1923ba4619cc43a5ad01a37566a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f860f53e0c5de10e89e28b742a8ef733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada79fb00ac83bfeb581083aa19e4c1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d735b6043854260bbac45483e38f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ad6d12425f8114a7125f6c5abfe0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0670e572f4e75795b14d4c7771c90937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e4ded7dd9a855521e49e44f215ab338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358fa326401c1a89ca52f07e29fc4ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b3a9175589a90338be8fb24a1541c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39bae90b41569a20709b89567fbe5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745256c1c466610cf6c26210758bc8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f7b03235dd65e1753fd6d9766f99043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dd9b10afe25526874881789d353fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a76c18597b0d683e239d8af28352a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9848d8bc141b8abb5a981304efca8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd0713a9edde4f51664c9195c29cf547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326be4bce45abace74f0fcee9b5e3e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748445a3ae2a1a22e5072f4af582a9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcce7c5a2eb1303905d6fe3573a0fd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd64a1afab41901c36685391592c2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751da182bc6c355059f5eb6077abe6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa6f4129e5f46e1dac484d5f8a9f8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc0c1cc77941caad8082e8f1ceb86054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6b2160e88bd90cb22604a9507e39655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4f9719ca0d28b5c13642966aa913b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b66f5dda9ba0e0d4ac5ae531ccc02857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0db2562468415db2538e20fa8efad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0a08202c96fdbee8737be0c2ae33759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1943f74a1b4096bc696a7bcc24a5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b428bda67a120b476ad94b773953c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d20c601e499cb4ba6d953b8c31cec462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128b8e8ea2886a3722db30b6799557f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ee26d5b1ecf5fc5150ff329f7c87664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d241e5e53bc05055c89256ab7ddd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a149026b2cf5b849ac90955426500b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e25673ac07c28c137d35c764278e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22612081cbc6928e155d0c4275529a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493e13db63f56588f46e9f9430377f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251e0bbdce88d748e449da81aeb8dc370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02fc7e7a91a92235b84ee7c06498ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2c66ef00b9059444ab4419ccc220d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8addb5c06200d317c34733fbf0caf0973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657a5cb9d4a9fda8990cf76061b441374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140412f402d603199be209ce7c2f6fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9afec0a6ceb88a463b81aa3070ef576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9fb173f150429507a5d3af1eff9ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f7a7ba4f2a119d3859359030ffb6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017845f7409c8b51c94b288f419b621f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6513d8cd128712263856e4edd4d9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f92756a7f789cb16aac14a3382b59b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8604581a8948704560899931abbd69282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481a97105c4c0336082c42916293c7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69e9ee224d90df122989181e43680584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f776aac727bf762c5c1afe7c113c0f085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb38da2e93576e2946204e0325b12386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed46e3ef963ba864f167ad6e919430e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ab9c76bee54ed281be8e0d4fdf61788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e922563cc7dc72151d6c4d49f240ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b449e0bad4198ef177441a840ec88c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5421d6f74661db11164cc7d35325a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af48d58b8a9b206b1f6b00607a364692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063584ff051791d1fbc6c33f12bad4a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a06af77959d7248aa1e4dd8426cac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09eb84c8ba3f70e84fac376899de1e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3ed14d0a8523cd7e2c9c41d6ab2fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adc47017b6ce2b8b4944d41888eeec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da23cc0eb0bae143d2511fa3a3f313598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ae14a555c47ed1f2b94a8d434dc4799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac21e6dfc240bf71dfc55e47f6e62da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f607ef88cb0e3dd40463a19af523d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaaba3aed7a0f481b89babdec0aca1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ca5313211bd9af8b4ad22ccce9cff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1a5bc4090580bf264535117a2f3e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7db5c8ca2d90180f638df22d81afe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564bac4b882f92ef21b61beb55a524b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4b0e7d93e01c50794e982585ccf6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229cb5197a1188abcdffbd8ec288edf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cee3f7e965d9cbbf2758a19aecaea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94b526fd82d6c26563f36c44075008110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f3b933d617b5148b07d032496c1a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bb31275fce15a776e20614019bbf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c086084d4b5c4069884ff7e8d906527113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd151ccc297d24f00aa4300be8bbdd58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151c114b4d69fc3dbfb941d8a95b5e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd00977f46877587d8a264ba14af756116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c850c4ae152cf461cf66124dce3df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4339a3b2a0cb9371bbafedfa836364118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bf09dc3bb2d403fa013db2c52b64e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaca7f0f187d6e1e000871e92c68bbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fe6dafef9ff81e54cc4224821d095121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa201baefbe67eb6d2ebe34bb84d81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609f9903ec26293fa726ac63045f6e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6e195fb62c6093eee0497d84d3d64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa91b7222dc2c082b6f21210392772b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5772dbccb82d10a0dbdcd26fc5851e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6cced838d454565ea2d28941b57a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba7c7f8ac58b5b3f8e3575537b2b0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be8c4134682ccfe0e225c44dabec69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f64efd42ebf326d8853edfe34a0ee0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bf657cff1c1623e572b77e9a8712a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71eec5e1389594a1a0f80c84f814ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23709e00ad7c60fd011d1c716d950f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62b963836fe9302069d07d982c4dbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cf799c63bb8bd7434095dc5bb1423135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6091531ce6ca48b121d5621a0c001136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbb64cb166cf8d976b643a92b5ad2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbae4249d9f723515aae9676bd6bfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f7d9be97bd2e0d242f068100f4718139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53739730651f2cd18bb739991f327e92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e418432ba5a1f669b43856d4a7333de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22378f10cfa36135cd38a80f0674f1f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3ed22ab534b996e18b23d774dfd8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c036b495eeba2704a9ee8e7024c4356144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f93e70ed027300ff47d48bc91521c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d787be0753276e980aacc229cd9b5f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8146c3c5952aca0042cab25580055147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b1514678e876c753261a2ceb55aa9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0330ad882fbe8353bcaafce07f14cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748b05d97e1e2f541cd9454bcdd4a60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bb9b6bc1346a042c700e121de760c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00447d3a419990ee0082ad21ed4de86b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39454ff3ecaf4427dab81a1a47fe2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97272229bf2d921bf1e15421a20dccaf154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>