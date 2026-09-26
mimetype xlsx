--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d84f3029901ff3810a74ca3f33dc3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609676d630f8a5f815659072f8da7aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbe20eb8b8b05040abdacaaed74c953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebe09881783f216e897c331f82b26f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ff7b4ed1a61bfe24dd1e5601c3ee85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf47b494a4609893dcb970da47be0796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2df47ca90a2249f49cd97c23dcf0427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567f6f37f74572f89ee0064b4ebe1478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad40cef4ebba580cd081f87ba26fe3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83565c0bfc29695c060bdf5419d11aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42a9eaabd30099434592ebbf5ab49a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311713cab08933ea302504f4ea16b67f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd227dfaa657535a7a1ec40cc3475913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a958a148196f637079694937f8578d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccae9bfd47f8e6edbcfed21c36c618015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb21e525333eb66c43879e3e9304da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a74f3510f033407dfbc2ef436fc1e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c799032c645859189d0139b074b74018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a2c7c54c95c95c02a0050dddb14e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc4fccf3d3a73ea00feb1666ada31420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc2d717614761ace4e8dd1c7b7cfbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ceabbd09caff646ca77925994b24c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d11cabaa730d6790864c442eb491c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daadc4267809ecbd30383598514940224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc31db84c9586c92eafc684cb5d493a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8d4f35a9589e9f8b756f4c9e6d3af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5081d0af3bf0de1d208f1c5cafbaccf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27919cc6ede6c60678166aefd5df8dfa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917fa5cbb486ac36a6f3abb6c806ed529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad91ffc1ff3ffccc70a07cd47f948b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcb4418f8f44cc13cbb8c25d4741c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc855af3093d516d09f9b104d4238d0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3b4ab2e7106a88ade94e9cc0f3efb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97078eff7be7af66c5c18fd55334736434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c17174d6e4814aeb268e982f4dd7ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b784a46ef52c0804cda8a8770a266d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad01d64e88cd7b6def1085cf959808f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9dedc55c7bb370b8ecaf12098897538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bd8ce11d7118f5245b725a0c2705c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215ac435c346b85ded5724a895f931440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335587d39fa390af1c71d757239c26541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9216da320908323d962d93c56e872aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63a877265372207cc20bd4b5f665ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aa6a470fd4dde7598982ee19bb34b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07872e35630c50b2277dee05b8c90d8d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f91ad03ece15e9a2a16b04254fb3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefd4a1f3b3c1ead65cf1de7e20ca0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a14fa2e32b3f47703d4c97cae673848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563a078782b5f2ebe458ba7487b7f4249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c335e6473230d1c20e37ea9dfb59b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6642128bf4992db04964d3ad12eb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc10388bc1a59498779637ee5120e8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52402477bf085f20eead9d805421a04f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3bdede9ea2e78acc63b6765f1ce3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ede487b0b9fb9ac89bc3cf054decc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7763ef6121c6b9d8f2b700201c101156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364aef1630dfe4f1a5699a56e8e9621957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cb9b50487882a538b04faa85b37ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380724fcd55ef002eec417d1c146f5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a217b3cdd2a080ad7f57526e793e9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7b7e3097e02fa251e37c6aef0eed661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94a9decfea8381028a69b8bca865d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121bacb0103c528b52c3a049be0b05163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd96cc1adbd6b43c421d6d81641cd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80af1e3cfaed1f32b3ff18bf6c3db9265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d030477fb463a07a426c861ae24ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907c7334d70c7573fcbf46256dab0b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765da34c24031dd801a8a04e046d02e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6153c70fc173c54e6bab5cf99ec5d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ff82b803c092b06197062e011d33d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb2d8ef861dd0feb52e1fa8311a90f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a54a6b4d535e8a4289478492c30e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878340ba5f59cffea3f52c13e3b464d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994d6e591e1a78737a0b676b44b793974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e0335f8dfb2af8426724a3a52e18375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cceabaf3b77dfcafea1ade0774d73a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893e1ad1febeb398234f452dee04c1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2011f9a78cc864234e74ecf4aa9046a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614ed7c8311f6c02958082612a91c9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee92429376d9f8a249ede2b907e58e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571b073b634eac2ae26683f39529c2f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a735d627799061bfd4596c844cb48f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dd8341c0809fec6eaf31277803dcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264a26705d2b37a651ad18b577e0c7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051fa42e9370ed34e84ed883aa9e9de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75451cd40e3884695a01017137706a4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d348296c770ffac4cd2898dd2c964987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ef907660507fb26a5bbd4339ad6fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69374da6a601d3e37688ab776121b7ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5bc716efdfdb6d4c002c81136d6d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1e77302a5966c492b4f34f7728cae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574893ff4f1827d274e9c5597bf0c5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a598229e0b7772c011624d9c2b8ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a2e141a3a9e62fe957c562c67dc7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c83ae271b60f77d8e3b01a389b18f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa757225390c84abac582c5a01bcb9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327044116c26e8d90652374ef448a87a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28220291d9a9847dca4074f37e023f0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabc7ef6a4731f31d05a1e3d376cdf699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56f3ec6e11dd4c117464f479b71a37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6519f372a37ece83a46d235ee39b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcbe39b01c4271b3dce72ace0c28b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bff5038814496d6e9fbbf4b9a517a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db45385202d23be8d39e5229e384bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe16e094ef40a693a0e66200b7a46a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c709f01c36927595bfba41f971590106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47424efccf30b06abf584ac93ec3cf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21319317cb41bc24586669f660963b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b0156c1696b481e7cacb6742bbcc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6144731bd1e773cb3bcffe8b76d0b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdf90ed2936aa033e67ebbf8bd751d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699266ccb5b7aae83e9fd06012e7c0fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1a58107a088f378595c6bd9b6399b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded79207693939c6f11d86be517a2aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704fb2e4f3e44bf2e239c49efbc41c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab12a99c2ac2b52d6e5e5418c149e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a665738b8f590a823c86219df6b02a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101ec6906ca5ea303139f0d9f367d28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8608e8078461bae7ec023d9a65aa583119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3018f7fa311dce3b5c528a3c9296298120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b1cd0a6c4fdfd3ca41ce700a8c98d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f98e03f7ce9a512882d125cd3d641122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76947adf481db9088400ba2d1b84bac9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccefa93e7812504c1c862ee6636605a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6024c4ca674629224d215ed592c310a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023f0e01f52ec322464ea37496f3e5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c1ed01e2e16bcbcd5d89e1dcb1c80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67ad4152014e5d3a11d487a5df30ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117387e0a6aa0c743c6fc2304a304c62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d7a45e93316b8fa8e04518be6a488130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef93ec8062b7762bfe36f7986541f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b01116a5ebe0e7ea740601c2d45af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422ca8b1b229ee6b8998a7f298aebba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa46cecae065944835f2f41f01ff0cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd048a2b8da0971a761d48e198cea13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79348d11824a49113ad0f9a6aaa56ddf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5b953d16d7c2febb025b403f613fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d742effa75aca3af825b0601895b96e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900f3199ed84045283e67345861bec0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9dd7bba6a336538561fad79a5fb5ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40469d8b7cae240c765360efc04bf3ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c861e92a7e7e7fe58c1bc3c0d61c6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be23d02765162bc38e2fa342ee7d99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ba44e8a7f5c9affbc294765df17c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb125e17799b080a244e7c1f940c6ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb8e6a1c025ca6abeb790bf221c33c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67d6dde74998fdcff2363964d0c5db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55173ad15399122376dca91b65c58bf5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465e048fdc75f68f5267391d4ba1840149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f063640f19e9fd8a122d05bcc1540a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfaef98bbb9b4557c7c7c00370937e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33d1d0bfdde9ac9457904891164218152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1456437ec79809ff57d8ef189d5ece153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f489d7389a28c9cf6223f4403317c51154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509f5f987278b2c88b22d7d1f9200f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae60db643182a1de4f979d166910d9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847535f0c3675600271bae74ff9872203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320122688fc37568cd43d5590ac36ea24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc915923c62555fed1d853427abb1955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe324ec8b39921e0582a35b81a6f386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46600514b71b3ae8a6d55d388a923a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1040aa873875f6dd12190404589da48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c12e5e13d3f997cafaa8867869f6949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9116e1551d77f63dda98e774ebf0e8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bd09552dc4d817ef1aafefaa3f52511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28065f1db352799a6d4c8462682f95a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194c30179af8628201cf3f998d2f36613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb636f05726acc46ac349b4bb166465114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a30a706158edff850219d7467b284815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1dc97e97a860bc2d55c70751a59c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccb19fe5077a5a1c0b676e72f26d2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baba200f7e766c527cf576da7265b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb912ad46159d2329ea255e33d6e3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d4077b0f591ac8ab0f05df508a3a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cf3904091023f714da7fa9a1c8aaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cea8a7f9267e9789a14c8789a8c0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d781f2fb5698391c7ada2e673dc679523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62ec4b1929c9816c8cc4345f0c857524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf51bfd224df55bb7b002282bffc3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69153033d7c0e2634d9fdfb71f0f83926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2909705ca92ddb426518ec2291c23e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628f6a3715ad41b1ac937dd3acf2fa028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b38ecff68afb7022fdeb6cd39baf3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa28b14555c4173980b772855c64a5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b6ba0fff72944969d90e4018765b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f2fdc4a369d6a585f4fdb4309b0e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61795b6d14890bf47dfc39b78133646033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fb6e05666bf0cf2de77867f8fdbf934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f3873b384a6614e0c01e75d30de0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d57aa187956ea3ebc04ba95683a90936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58d6051d4c57ac5644e2cf8456ca9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f6f88bc309517c29d9efa9998de4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa755eaa75c51ae4edd40abf61c14f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8b7965eee8f9db9bcc6b5901cf13240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a8d1cff4d68c717ea0833e46d27d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51eff4a533a34009655a7a521120e842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025808a2d10bc5bc430a86792f169d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63449adf3d2b02165de49b2793efe744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9e55a3aa5d92f97a29241a3e6de8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f480f64491175eeaa31fd8a09e59e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab328a1e3266a8cc74980f5596d1da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e85b1e9b1a00e73aba43955f4af5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eb6f30785b1a45be51215122abe4b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31873964af60c0f258e763914a0b4b0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54407abb65871d470f232cf7686ad6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b403b66459c7406a357a39dcad07f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b5a590bb178528df07628891929ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a69b90bc8605f96a99f281e8c1694b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10833a752d0f2a7e719a45bac12ccf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f68ce65f534b2c9125d38569c0e4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8a8a6ddd476472af3cd45dced916357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bb95699b8ce15e49a24597a0bcbab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e09216183fa0203569ef7d5d5368c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72710206aab29ec708c543c5c4231e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd56b632447db9b614acf9a2ef49bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a671cb6dee9a98710380ea773e157362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feff8f55d87eb5dc9c4bc8d81217d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd86ce5ee6d039d2f9098fde703f1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe846b6842330681de26f71d303402b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f85ebe53d1d192002dfc8d0ad661b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a20a64694bb7fc7d13f8b0d249f8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03997139165c32ba771565e46179205e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dca8c20c7432102f8487dde8b1487469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac978832a159f84b4a87a9b2fd5a125b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce1c8a3a6523554ffc50f42ed747d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6756e7b3c61e7760d32f1096682cd172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8574286375e08f29bbfdf1fe6fa6c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35eb43cee9813502a1514d9a1199e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab6cdcc875ad43ed8cef87338f6e3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd771badd0fe9874ed14e6fa241742ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19e2890cfdebad3e9d73ca0e40343777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88eb2ddbb438ab6085c2befdc43cfc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783316f252db99a31e9ec308693f929a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2640aded181da6cb4d038033980f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694dbb7dc97e23211ea2ba9c11e2f5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c546b104cb3d4fd2028e5028dd029282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce5df273b1efc145cd8bf399b4b92e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a8e5f553a2c1fde1958c3be3a851b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc96d5536d6d8bd1c992f7f7a1ef7a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268c1f5e3847e7fa810e3b4237923a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5925349dd01b0a7be0810c243febf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bdc3a18735f6a855791987df85fa888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3f994f004dc5bf522a52681a4618489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139999a68f5a2bf7a176508a62bfb3bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527c15959a8ce0ce1d415ea5d83b8d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31106991f0663c0133dbfd48c3272f2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd642c4f516a3b84c3085cb010a22a5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996ebba983f0a2fc13af40b070f197894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1a267430884696418ea5d19c9086995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612ec9d65db5b35bf086329a4f3b6fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab345b3f89ee3d907295f033e58dcd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c8d39fc659abce4aa4c5191103a9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1210c66e8109fc7dd38a5411503391d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74275ecc551de9c628f54bad2d898f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f710cf5f1d824c26ffd8bd7d1bbced5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6f8c4710d55eb571262d1ba85eb38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c34f049c5d06386f18105ab84fc161103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30f7643bda1f064cb2de420dd943ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10484ac52a3444e8682a9c5ba920eaec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2cf8528e875ce21c961c981b72bf4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523a3cd6ff611a0eb59f92c591043dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d456992fb4cfa97c2f379a3eee57e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4bc126654ff2f13b85cad2c5e3eba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a56525d5aacbfe3519993d6d2e681110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199daf927ea92d617ad9c358729182f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6c0c0ddc7bb46b823601abcaebd98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e881b95d5424a22fa8c9c6f37e43a9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a4f9af80ddfda17b8981462375bed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d7d5358b67a9f5334df4ff6e51179115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a103707b16a8f54e217df5129af5de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046bc43136a14739cbe3f4079244bff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca22ec5e23829e025ba6b8bde6132b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fae2ccf906453f28d756e85d73fcd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6697d5e5fc5ddb36cf8818a4060fa1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debe5528d12cc5cc77a36d6af5c081d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38582800d8646864bc6c81d2dcbce5fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde43c0c7ccaabf7c16abc05c5cf5f54123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c6d79be606145d3ba0c08769b06ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fda0893248993f7135dfc4c23e64f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3088bb12beb9850b90d3192404b7def126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff3c646706c5383a10f4d3a2e8b7a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad09395300bbd1c466c1f0ba8d32dad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf481422435ccbfa3c4c1f9b6ef085129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc6a90a7473425e94cc11af41d8068130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77258cea564f95b45db79571928ab304131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0622f3dbd7494ee67b1bdf1d66c280132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15027ced60293259951e3814b650444133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b9326837405b89aa0b5191900a2b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23385f80c711855b10e146cdc27b0d13135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91583e4fb10116f406144cbdc88e6100136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a55a79d1a919ce32be5aaf495aee14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3953ea01108718e762ab72b39947c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e3290dddeb8d793af2644dfaf8d12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef3fd4cb813043ffe5a0760b967eaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f61564482137f9077268ac2551bf94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3805b6650181ac1590e3cafd6bd71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32bc3aab0c29c169b3e81f2cf01cb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae851152acb506d6091a94d6cb9607a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282ea4c8c70b6d9a30888d745300fd6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bbae15e1e93e0ae7c0a8773c40edb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1e6254d72a95c52acd35e36436b33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b6ff2512b2bd6693f664765499152148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c692c0d5b032feef7d2473bb43214149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec694fe402f1f1f1ba56f57dfb1b54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08ec8b8888363ff9e7a635eb7b253f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88893a653d09694f7779caeadf0349e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fb6eabfbb2e4b24e7284f402f85cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde9fddcd578775bccb723a84898e09154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>