--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2ee1e4f33273c60383d79d9a48e1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359fc7dae3e2d055627a45f1b112da42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8c09f433b250c497e6cab78d70e6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb09d5178f30a9b0892c3e8ab3417be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f46e51cb390391403fa82686e5dc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc537cd0b2fb56fcc58d101ce67a576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b8ccfcdb2b51acb3290dd562f4f6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1afce5658b3ad3ae02223fe78f21a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600cda41dfb97d3d0f4a3fbadc263cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906bce0d7383054b91f742b6d3b866e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43332efdb08ddd5adf385c2c71628da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff58f4c7c9be3c5507b266bf9be5bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273508cdfbe9bcb784854429fca4779c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f8b6c986c3a7effd492274b8c703014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c704f48991967812cb796aeff4605215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a589b5da571e0eb7f1ce281e73230a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6de378a1da6d69016d89779a9598d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f9d55e851882442f8a5c9c7b9af3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf42dbba4e3c166060da4bb9a4e2c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472962fd5bf33ec35a186bd6789a5bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186e7f63dff18e6f9084e4600d9556421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0de50b305031e330b153a2b43a47722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a387c0e69c893f3788b52c5f210ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48ac14cd5129c2da93fd20126ac55c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec08c7eefcd4bc20a9b5b447fbe0a4825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58035b2066f031f7274cd64cf8e0be4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b45db171c7bf368f4a2defe1b5b7a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd21be35abbd44c11c4f447c83834a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404524e348d4d738cf7f8ff07c64e8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8cecdeb708904cded481d47ed599430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3037e99554230551212c63f23e0e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4ec92e073094c0ff896ba1d01a3ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6885e312ffb33bb9ba16049376a9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca280aa088ba700edda7756bc36f19e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03299db9d2e1f847afc7bc073edf10c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424689deb37b3a3d876b985e744f0b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48a6780701a4ba13d971770bbfb3ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1262528dbf8af5ad13c59886ff26b1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8cfe45e88994ac4348ec94099f1de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37971c6d28be28fd5609fcaa7a28e23640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55310879066b5990466200841c569a5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4b241b4e8efe2d46d4b3d5ebe65cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24d5c16072e0e2fd64ff2c11948e4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb13d3714551c0bb2426019682f9f7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2bd191262e19e5124e5315efc87dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e7eaad604bc8d23185cb1b981651b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2db21aece11c46a1d14ecc87e25da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564843724c2128f6d789cbf4b74f8e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701267410eaecc8e7f04da53e0b23b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b032ad43a43925f10497be7b6a0305a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7878a0f38fb0c9ab2ed08537b80f26451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f330504c0cc49828ea13a0d83daa352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9123d57ed514498482a2cc8dafc56b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b4a467becf2e53ca28b975c861a0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9919a3cec43c58cd90cc7db57519e6655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630863ce6a2a24011644f0d48ecf87756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569de4151f1af824420723b940b302657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b25369565e1ae343062bca79d950758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7770ba56564f33e4d7d42f8f1b4bd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009e7a0e88a006527b084e0a01487c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d9c3454db7579e1d32bc04f97685061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9cb353b0013d3e3243466fe060bf562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c41c2388bc0fce7fa6135303bcae563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512661c1a2e2709bcc73f8aecd405e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090d256c2e91eb37a0d934c986cbf5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e6144529bf4fe3513a7bbbd56e41366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116b8a5cc83fcf0ceb0e3c552a6fa1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98fb1bc170e1d5738c13caa53d78e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2dce133c6f171738748aff804aa2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb61b651f0f230c1bcd9938cf78af0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9a91c7baeb55e359c78ea58b66d1b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb832a567a02be9db208da1d401fc13772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579127431b113beec283a71bed97d43e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d163a728f5caf4afb621b5e399604974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95593ef4e876b374249ffa1ea48e0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78fd1fa6ad02f3e1b2584450c1be0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1741f2c52116eb91d12613e5640d5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6de055c862bdfa19ba4a733928eb7a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a3ab3e2efca5497f6feb4900d4b9b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ad62a9835c7cc8c2cee68393bf68780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78735ceee269562964aefb0b1ba9ebce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed896f25ac2afef2a38a663d6cf5abb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba8dc6614aee1c4c5702cfd1a8505683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f4ba7c46dc441900461627ac5de4284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f758fad4890e15a2307051eb78f35285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b01a005ec5185bbbdb10ab17d91ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c829cde2030c140caeb785de83b90bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b350a3284765df6d1e2a5eb927b4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067aa39bc699d9cbb3e0c7b172b851dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245d72b4cfec0099a13430885b8960690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3e983e38b23e1073532e73648c06791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90c7c144b5668e7c0ce5f31e2730ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfbdc6e9e2f1b9d6cc4ba58cbc5bca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aef325c14830a80deb1f09bc25d19e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92bcf6157b8e072ec3fd5b8a0577d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d399f7ab79c57d59f4d248978c56df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1bb4f99d5c5b55288b15643a276aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81a98631622a8ad4d821ffc0e13bda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c211ce32264adbf1e4082e3d12e68fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93ca4fe5f77019c0aa2f8d27bd20a4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e178f8b52abce4ac8f260038183bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf14a44cd51fdb3a85a85cf70a21fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da568921a178cc14132ad430b2265d6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01706e1e2abf144dd29eb8a1496844104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd356b7d5f9b79e9bed72b85bd3163105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc2b0bbe1dc2f3f63cf0e9f859c0cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f206fdfb57064e8701dd7748ebb3ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e9b2eee1eede63b34febf61503924108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d3f8b31001c2c6eeac73a577c92ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89a8b3894067c58e091ee187db4bc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b01339605faa78643ae79ae4a704f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682823a5abd502e51384f63009fc1103112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a25ab68f91d7799bd254e314b8a46b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0cd4b9d2e2be01e4fad3727100c0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288eb2d17f8b2e436291b2c13caec25c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a56d5bcffe39ae7bd65b6d4cc61577116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591497d943c4275d1db63ff82365f58117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7028ee3ee9262148d1db49fbddcdb72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa291ed2d785d24009296c37403e6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4da3f99ecc7fc4128659f2b7d642a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b26cdb580c802055ab2d255da56bf8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916aa6ea9d4e52ba17a57843136e233122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c1251057505cd67b239273bb36d38123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2494f00dd8abeba1d294c8c3d0eb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa95e11ff5f7aef0fbc1d41727e441125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab24390b0a5f4a8509c8e4b1f913fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04eb8ff54c5d07d635c6de4fe07ed18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ae8154dc019437c6a84b3333b8b9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d5d58cfa5252ea0b6076be41e4879129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a62237636612114396b7657af14c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb43de4b2966f20f112fa4aa844a2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125a9db7b057a25f434cb412e9de059132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925543d0d1707ed0ef379fdc5f0e5f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e1bc9543a9366dd61d40d38c53a6e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb27bf8e50a5de6346d409bc740ace135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35681f6631e3c03567437e1f6287cbf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412686bde91bc1d02c4d7ac3b4c4fd3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535e88109b45982e90f6d775cdb23c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7eca2a8001d414a7d378fdc496286a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbee23b954f054a4652ce04f2f13fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef751f9c3b06fac10dd60d1e8be241c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b85067fabcdf6b27ee57c9be6d5ee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069828a3ad9ac8b3cd36fdc07f2310e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6f2c38994133ae4016d0283aa2f93144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96818f93e7f1f3dace4ace6b38fb24e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f872d33037116cf4bd23563513653f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeba65a062ad8048f477edb772c4d8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f4db434093b3b2772b48320c61035148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d1f61fe1efa3c38650d3a1c17ecdd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e3e5f042a01b6c8b95782017a1f27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3947904cd9b1a709332fc47bca813b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b635edd78dad7eed85f4d180ec2477152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3046f1a443c67505ff2f95f66864df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245bcafdb2965ecd4fb055ea11ba2da154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b00c46b7545a1c8928ebb2b32443a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba4f21d92d23282221ec8cac0361262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0303b414c8bae5c7f2b601989fd5b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dc9860eecfe50469b91ad1a08ddfd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32169f2f99275f561004d0ebb851022a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bf0c8b9a212139c7f24300109e5686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3e73c0d94643249372462f9b3320c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bb2a79d28e78d6a0d70634735f9c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aade23f482adbed033c83be83d29fee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35dc6025612d523967c5bea9aa00da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f19f7a022200076164f22519b3c6bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d30d68c6ddd6680b47f90d9d0100312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0dd2ac2db9a2c236f6848c1a363c9113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f8288f801e92a9116e486c6335ef314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30159f5d8cd43dbdb85e51459c12dc1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbfbd27f7eb692600381fc0bc547ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b22b0b48ae437e5d8891d4ccf1a36817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46a6d58741e0d7ad459c5bf5fd8ff518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50660e9db02727835f1108ca2ef184f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de7e819245c47e6f333b4f1053fbfb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e5271b0b72a6abeb8b5f9019eeb4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065745d92f285ed55ba80c2fc633fdc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e1b84eaae1c4a3e2d9be94726751123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f591c3ce694dda40d2a7eb6b09d9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120643b7f5b1411a5489556f9cf4c1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82341bb22ad76092635391481feadcbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195db227892a96ef3f815bcf0b8b4b3027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769e833f27940ee3b4cb9ebee03c94628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995518cc616be6b6f89d0cc1a131b7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740552a40c3ef240016f8f106224a7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a4f09b131055c43ccb2b04d76ed4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062092e54e24aba9b0b7c67c2037ef632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443bf2f3b7470d6f7dbac5c8934cd4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0a0f0c756d117f516e0335fb9ce0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fce69fca23762dc4cc3ee303bf092d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5262e262c8891507a2edc036b5c5e7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a51e2ed25b318ed5ee78f14ee58eef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcfccbc5ff9ebf12eaf8c491e970c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ae13240884f8b70e996e36016abc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2c074092eda02168c47fe0dd685fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109392304438d16b399eaf4c77a8d1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362519f19d4efefb2a6f236c263699e442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97069e625b9e27026f272307dc10bce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27eec129f44dbc3565091386ed37cbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fc704d2660e8ad859bf8cd90b38c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07def83711b4fa50a8034acaed8e467f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfac46a6b0af7b44fbffd6dfe06218d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f77023c5e60b77a173edc39206a1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5acea7066917023fd78fe377fcad249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ba2c8a121d477a4ee1ea4fd69814e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1731d33bc88b60c0014751f75e0d8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449ed851bd7dd5fab603ab6083e771052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939a8c6d74ebde25a7bcdfdcdc12de953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436e8b523e990373d4f03688369f66354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80883e2174cb794727eede2608b293b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a27d92cc503272be76e6c8cd95ee756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79fb2179351aa6550d6dca8308147c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce3315c07df4bcde447b9772c5ebda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2125f1d0870f9e1c0f30041ab5eee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5301f72de61bc4b055a8947d0ccf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c506603216829c7320e9e3b8521f14361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e760c77ae98627da9d38c535672ce162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526ed4e4e71b1550b8ff9fc5b32f0ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779ef31006673940b0c077379db6ebe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3994672d67ba7f63c4b397837dae165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a9d8bcf1295adb7212e31464a9af966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a1fbb6eff4dd626f5bdc8d14f4c1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aecdc4eff10139c91d75a744de4d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704139ee05805d7458df57678e1a85c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df0d15d3c890b05450c334c891d69770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ec2c7b6c71cb170882cb761d4670371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77940df9f8037e2e3cd864c19b3bdd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee4fd665cffc28ae9b33e38359d15573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87122a49b48a8c77125e15dc604b477774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb68e27841a0f32670c32a07c92b8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f905e52071be2f8252dd1566cd033476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0993bc1d23f8b739fb488102007ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da72c5134496396bcbd57ded5a725c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fc66db4505d24357ca59a4ae7947f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc57671ccc39109114391b8acd897a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0215434321ba77bddf4e355174b8b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b18defa799df0ba73934c827273e1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdfbf84e41c613efc0a8f8d5499fa883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3f629e432d4342c3bab677969055584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e432769e76717111e282a6fca2217a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b017b6e4e7621744ed831ff77b74486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876531a58a03cd08129dcf1d2a101cd887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb74486e5aa2c93facca82c42d321f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953663a3b6d4780c4b3bd69a865e499e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf079045d4ad003ec23ccb2254fb9afd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0443673904aaced61d8d714fff50c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c793dec89dbd6806ad571fec2bc125792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae58df6b788f19161eeda4f8f5d6a7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89791638ccce4c59f4d16f0c8665c83594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69985a495e6b245d1c3edeff2fac83d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079d45c0303da04e32b113468f144f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab1b7c232d05740343cc416c51d9cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efe302116dd1aced94473957d37d1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f0a3dd9dbad3e4267b06a76aecbfd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340b99d647e0d03f001531185a3196d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5919d4e4e648d6ad09a8c7c184e92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008964e9c63cef64a6f1106f21bf87b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b440f77210e1179f7ad3cad9b4140103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdce4870a9685b0f9aef62a097fc115104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a6d9c548f5878bbe7bb671d32ac68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5f2f4e198dc78594386489e9e7a90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228254b9798f48a71862cfecfcf43eb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2e9f5d70194ba0d6b2c9ffff1683d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b46512f534a4c443ce9e3ebacbab2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ab7fa726a400bb63cf31c0ac92589110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ca57b02ec03562f33b97b08b44a06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493880e52478e747e2870d70285fdb2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb429795eac5e5e51ab5a2880d40d0f2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e253bc48f0c6df6ea10ff4cd63b14f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdfeddbd13033606c47aa03d603606115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5573bcd7e4e18996964fb3217c94a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba423e85293bdcc77d75f1a54b63f0a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62572f26b9e787dda36fa268cb0bb2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223127eae149b63f5ab31adc38fba1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784dceb118dc74e72608bd8306061bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b85b9761b8b96b8566f3edbf98ab2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d7ff9a80e0664acd9106d1e7c8993122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d8264dbab51e9cb5e6d45750601f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb9550e67062d30a75825deec0c07c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d091e7bb53b2bd0a51b74ca89b84e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee64d26896856e943057433ee86c3fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa8c4fdaa84460eac06ceba5b18329127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ed845a9df13f373e9b34f67d87b8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11d8365bc55575fb5c2bd1dc993639129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505946160c9b5c9878ac427fb0cf1e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77b91c9cd915bdf0d426c242b0b172131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521f49d0d14a30bd582cde92d0fcac7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a5a50d92b438276097d54ca8b4288133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac1cdd659d5b333af397f03a511085134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91bdc7b8b73a7f2f9836fd0b8a1b93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b1666a8c052a934c35a140704510d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd8979f7a6be8c6bc7b27b36ec5756137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081a58d810ac75a261aa1988a3f5942138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9015d89583c22d68387a4ae9fcfa450139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b53505c4aff2dff904d0778f7b387140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767d4ef23c6a60cf26763b54e67b1f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8446b1b64a76ccf4283db87de90e71a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff20a2bb1fff6c23badbd38c869768143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681707a1f2c557c7d2199cfd5848d02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3307304667b3d96fda5464cab9970145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa23aa6f774c467d942daab6876f690146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2f07e88c56d17a4c4ac5581137b90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1a97cee0261711ab0d6b714e4f49e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31f1f8b4f1839058fbdd10496b928a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcce96103763b76f077281dd684a1ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acf3d472202ac908fb0882c193ea0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69725363379d7ca80e1a9be9d6c517d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7e587ebee97b7c22d7afe029185a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95dd532d7c03bc9af546a49523e919154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>