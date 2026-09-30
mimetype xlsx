--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9533187cf5dd20d4e9bffcb8c699c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8820921c6912babc45deaaab6ee96c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88bd90d865271971b6300cae71db613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b9375fffcf04f3104d4cc4be08dc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763644310ce0a7cc59074b1ac420ed95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ff193be9b2465dde137ee4ec99aa76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6538f42693848b4ddf70e40ec2dc2027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbd93ff4bcc70c2c3a85d7b8a256f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bc112660d09d7805e1c1323a8d7469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fda067ac90b65cc6cab6ee384c2f1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f6b1cccb0aa13412582ddbbcc1fc011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd579942616dcb364159957f325ee75812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99fc2ad5885a168e7367556992d19b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465414b22b6956355541ff34c75bdb4514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417209727a1564de25ba63ab72423c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daec5d79261a9c2078cc4057ab535b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cf1653d58c61c90dbdb10917bb22f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b26f4d357ff99da58752766a4bcc018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a5c1c39d90ddc7e0d5132aec7b75019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e81f02327e4f41a1281dcd8bfaae220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b9b77aadf344c1f00dbdf22993a7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43672a4797bc9b328d88e96a603a9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fcac5a80e5ad936d10210f9d1c65323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7f789db4e455e2ec449a2332c6d8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb78583e51ae74c5a9c85622bf2e31525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4453acf81540895d2b0708b3410a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e494db179448f2e7e773a403ee894c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f7afeacb9228b4d2878471e64074e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a207018b75ffaaa30e55f39721789629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548bac854a24eb45573d476becaf2f9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21134b188629f90bca7cac50696a2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839a77add9a73b0e105bc4d5514a2c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f346fd360f8e39a8227eb9fd66130f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bb863ea781b1079c3feac99f0550a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe887a89b74a8a0e051b55e53cd154735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e76df2389e6a50878d2776ada42ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd67fbef3494ebddf106bcf40ba8f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3655503c3d5fb6c326d7a0bed691f2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ace1614d171b26bd4e9f4eea0daaf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b89d464b6701670c90ac879d0d8cde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f58254b95ea355329a8267fa846c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccc7ef0aff3ad6ed8f4e1dc1e84b5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6d74855a450f5739b943019c04db043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8b386df5b127d3ff5da769850daec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99314e7effe234f97602b62926edfcea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa38bf717c1ec9c3ac7b7eca11d3af346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618c3d1e43e264973b4ff9eb8b2601547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dff24d6c8081dd3ffa2b4bbccce35948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c087fa5fdc6792c31a91125f2121549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ee466678bb58b62d2e7c19d6cd7d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7772832d09a5231a3338d0d17d8086a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc220cb698b45b12c4ad7e6f397a8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed8a415cc35d236b77c8ce435cb7c353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d1f75d7ab11ba80b2ea31a4620c1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33571572b1c2285c61f6c8401ce44c5055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e2912705c049072dad7f6331c11ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3234dd0bc779b5061897ba9240c4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f9eb351b4067a8ccafed0de614cab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773df66048a232eded881e64e1123c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d9e518f31716a1dc46c1ad68d8cad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1535262d1cb0035a5545c9f9cd77b5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e69cadb6a9c25552b6d391de6c0ef262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83b0bc39729a0623be7dccddc41b4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cda615fdd968dfadf8c84c524dd1c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8987ee28495ede187348f1548a847a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2a7f50960c4449d21b316a00a442f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8c06fcc2543a1af9fd32ca2e899c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2868c11fdab5954c705c3c5dc5e5f9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01160810f4c599f86df39136e2353bef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bc52ac33d7f0946b9956e1015fcec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b9f2ddb936c711edb12600e3194bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9f49764a860e78235fc8e40222faf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a18190da9d74db621a25c53fa6f7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b171ebcaf3dfeafad72ac060f80bfa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d97aea39f0613cba56acf13ba8d4d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849926ca951671fc90d79e71af38932776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1631340fca8e88e400979d8a7a49377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef64b69870c544a572bda784f8399878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72791f3fab84d1755396d4b8f601b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6560e67fb59f9e2574facd117e83cc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80754633661b55ea3b3e4f7b6bcddb7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14c338b38cd3b907cc6d74e370e43a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab114e16d1f280a2b66dab43289da983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7e87258688eb08154be9de89fa5b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efd9810824f766f0e7e8225320b8fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ce23dff32e72008aed3b621978c8186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e70024455552f0c2015e58a1c2a17787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559494954ac467a6f592bd81075f06088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c9156e3d802f3977b9d3ec134965d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788feacd80552802ca26fdf5277e0fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab160de0b556e5b47fff650991ffedb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2d10fc969e0f2e1718f7071f791cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c20d4055d681b308dfcb0003fe24b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecce2a346ca0a6a4e8d2561ca9381d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1c3098f0e34a17f6599a696fdb1ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d11670edbf455f6bd4c802fe56b3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd41b85a355fb8b326246514e6865997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7220701fdaea10026f7a2816c55b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d99f9372a868855a24cef877e13aae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819d627d91d08fcea62ea241253a552100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcade75511bf25da841c31b94b0587101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01194726a942855ebbf8d778ec617e2c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f577ec1446f8fe8500605e5cb4997d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929653d62913d2e38827744aa5446ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce0e66b381369b740dadbd3cc09b0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd446f2feb3c04d30300f8f652a2ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039f17b2667a9155a7edd4138e981af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748655794190b6c2c1cf6a342745307108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894b18583003abdc341a86d1a100c3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4c85fb65eb1c56c5950b04dcb2115110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a4201bd43725ffb651ddc57e2b830111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9ad342e843ccfda982b72bd20cc1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75c8b7af190cfa97eba3a0692dbf08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297ba0e2b62ec1c9b6eaa3986c40f27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3849ab2fc08e8409e3e5cd171f7d5ce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d68867ba2ec0c5b5c78982beecb49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406eb4b785ba00cd45c89f3798fd0d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbf375783d6e127f414380f6149b7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2cf12334ef670a2f913fee33ee69c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63016636022665d3c41292bf8b24ed1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7d80a0bb07db3564b659331508630121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641dd3b33dd1efed4daf3f381c0ec3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f72464f4cff554bdac58006231b1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132514166055de3bfdc1f6180f0f80c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ee3c1df8bf7ad8533519d47e8e896125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea9ae058c0d59ddb94466fc940a087126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f328a83d53ca48482ba72b956137f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84402f1a5b5b945f8dcb705f032e00af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea079751188f098562fcefd62000bbaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7724b8dac201db4e6a4e0401a7557130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae6a5398e5db41c9b3f1f87ee9f615131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9327d5b57ff583642bb714fac0b9dc8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003db0f18a16ae1264db278ea281536e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e7f1afe6bb6b17106598189283c3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6445e89c786f43f121a0537fda33fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6c6c0af24c5083b9329c8f91f0972136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d27882109a2260d9c73b704bae4ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cadd8b22174a6eef66c76899134017138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0267088b01cfb0dd5879c9a38924924139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba88239bca71610b7737134fd0c401140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9200615e42e0b03115001bd0dbce50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5d3ad80fe5da5ac31ea83c1432987142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5627c1f5bb834570ee5c8a4c396b126143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a59c3d697d1feb1354eac381a9444144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8596eccf47d3366475976312111217145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d931baac8bfb603e9a06335457bd7c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5dca3ddd0108648446ed0251195dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4959fa4e5256f116e11f025c82e7d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7d56853b11f96530b66ad915f32f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fc85c6ed6005448fbf45f4377c6f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536c0016de401648909d2f18f2ffdca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5316202747ae12c6c1cc1b5bcf9e8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b1b327c738a19f0bdea95c0160984153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf610abb80e77b2495e9f8d573547e2154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e9285abee384bd0a48a702da61f651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fffb68d36c837f96bfcf585310e4422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e4eca6ac55de69b0e9da945f53da73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18440d5c8bef86293a3e8c0fcc528284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff40691145f263963ccc55c166ca775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326767e5d9b6e9b99531cb6aa5313dc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaedf802c32c2dd0c9f8e4076b8f69f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef23b11f3422eb41de9fcaa0d3501328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf469e3d71508de2e4daa6c457ee42579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affab4c57ad0a15b624cd3851e29fa2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdc19ab90bda936d01af0e65ddb50311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535d44e91d8416c97008f6b02230bf412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118c0fb39515c1a6fc1387ab3b9121813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a02580acf6919aabe48eb1ebe154c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ae93d394bfa82fd1cabadf46f6f8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920237111c5a7bfd899e2f906ecf0e6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66240e1048c5bba9e4df2ae2dfc13a9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461649e1c67ba45e2ffd05fddf2c1d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a967356bc19f34aadc594b02f8a1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb3e230f0569fd3f88b84a0e7ac61320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2255149dc0b0a8683c8c0f19ba9ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f96baee170bb48ea6ee0ced69a847822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063c5b2bfa3fe91be680ef27aec6a1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63280c50f0265a2aa6324390fadfd3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7146997b1cf10aeca854b84df5f4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eba191a9c2bc7490166d495272d93226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc945aca6af0deec79aa3ff4d6e70fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696926e8480f5750e7951ab955e2e5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e236fe3ba48b4f298434d96cc9d7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88792f0f3d95dc4150201fd3ce571530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb25ff90a9d0638e152a2daff3674b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b879bacb0b70b34e6746ce4ed6dbaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46f509da0ddce58b2633c5e152758e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a69d5b97016b4150da2fdb076fc20634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6cc47e6de963435221fe616f505b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c835594aa19ec8288293a863157a1c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f204f307407f700b776b7b30e85eae637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cb10021767a0564f9f3a2b90b441138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f113dac9d2aeb940af29178223a1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663652987d68a9d4f2bf052c0843fb1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78903fef6bc15dccacaf8bfbc4b418b241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a510c13a7fb48804b67d6a7c2978ee742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26be27493bcc75d24fb46befdda4ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d753ec206173bc22b8c1235b3248144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd039542470e05773379eb8eb9fa6c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f48f37d8a67a06e41a33daf9f4d5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b93a22dcc91e0a0ea6e958946510247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e875dbdc364d76d5e94c3665e64f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23da226d080c4d0bb99a3161ec82d4849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a453631b0e01dc2cd395506a2fabf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a6b02c227bcb593605ac32a8c07de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7628920484369b3d8d3c5c641da751e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589d094d639da4863ee58b4cc56a79d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dfc0b349d8a88559bb3cb5406792b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146f3b982b9a60294fc11d8b75243f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a493efb05abb711588d842251a1e4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52fe6a051467cc15697a7fe6f4534d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c21aab9ede5785a186bdcbb32efebb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218538b501a8a7c60d54e942760115d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6bb04f9a2f8895073cb5c772c483260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca38c27c3e138796c1e7a063d45a0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a2dbfb70099a7bfc2c6c2dbf5e01862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b3e810b048bb0b3b7da1a7a7fd4ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c4d3307a6b391a6ffb3cf2d52c9db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42d60f3cde1ec17bf0e6cdaa01947965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb53f52cdc9e98afd177636ed2c0e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25442234f0c101591b5b998df9fd11de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36995d9459ce88cfd7b2575fd39451ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bd04e47c55cfdf137f655d4e3b3d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cf31374b5890aa99cb6c578f2ab9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d2adc108a8fb4b23af1d6f282e09371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d1e2c53f18697c9537e5e935f4ef572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82227116fbac70fd1b83b9052139cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270fc4a1fc21536b9169943c2ba9e8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54799009e928e436103e87ae0a4e5b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed46aabeebc8dcc4d4f73e579cc42dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1617576c60f8c1593696e4576e703277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebba415ea2811666873313c020a45978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86381bb1638b649ca6a8b5bb09d434b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89677da4018051cd82e2793bbb4bce880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d6fed834b162204b7fcb94d2655a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7fa6e3aad6f12b8514ade532e774482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5e7345a2770c5888d6ccec05fded883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895343d45304779dfc352e573f5dcd684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775151c183b8b4805084b3a5b1b9c14c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a04fd1e2fe972984cf77edbfc1c0ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ce87ac43ca6cff243caf8cd17f2fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cb9c24b9caef651ed510963d59e1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f29e4969915e12b56ce060f8b0db6689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034211b901d451e776010ecc109dc1ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5edf9b0abffe7cac35d2b09d6957091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bec99c51c10608bfb946fd9d9d37992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed6f332b55160549b8827770f3323a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ef0049234a28c4775eab5094d2b1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ecb9f68c3dbf384f4f9738c86d9ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65fc30665f5d747bb12d0c2722ea8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5007c2b4898f6fa5eb1f7d6425b53b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ddf9aaa64eea91d239bbed8bcc59998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802e241a279cbf7e19511b2d3a3afa199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfacd7b752a274b2768fd38c0fdea2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eba426ea2dc39b88ea5de8ce034ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5b649b79ace979af1edd5b200eb0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b57392a54ebb47957ac4040e200bc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e0859eaacbd1f3aab15da6d8500aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ac362e95a693640bfc66746b51331105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b66aafcc11a9c970b6e1b24c335ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa4d2e8e61bc02a78761a29c4702f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c374bacccd2a3f2522d2722e3efd08108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82159adfb7f6f24b30939a3faded2785109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a0f66b181ec12bb914fdd493d3f1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b2ef157d4573d44629989b756c036111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b706f690818fa242728feaa049902112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf582f8f923900c341ef1a7b1009a1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa5c3c7d36507b65dffefcb65ab955114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db237189e1b89ad96ad49065eb467d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124676e05deb67694d6b2498bb7ff30b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51646b52bf8ed34c6a8cf28a0466192d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a687973a06472efe7595dad398e586118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980a92841b480c6e0907ba09020d1dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153683c2a68774ddcff5fce771b1ad2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f707924e50e1ffd1f61d39ca484f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8165e676900e9c9cedaada80cad72122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdca8a2c32060098c722d7ad93d103e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf6bccca3049ab0db8c98b75f74747124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97dba2267fb3b27367fc28c5c65afc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99580e40e36b38fc99994becfa6efec2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7afa92cf53071c4d9f8f8612f09ece127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59108cdde7ece0f4c3000726e8428dc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9758a35a82f4f7d999ddf81953e086129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d309abbb5bb16d97368dd159cea364130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a46b544d2244223a8306347277952131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d585b7ca25fcb7f4e50a6c5241bc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3dffb66015c837c2950cd2531f429133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b65d6af2c1bb9657e1b2f54fdb16b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537ee3cf3cc4f51500959fd397553c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c917a1911d61d84335c437513cd37d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad07f8e36f86c9f5fd7be2f6e0a28c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ecd67aaeec8f31665391796ca2755138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaa28964e616effdd1fbb29beeb9e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf7caef0dffd77276972bf535d990f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66b7a7386d0c398cfe73a548599b97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191b57d1981587d12e191cd2055d7f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272e6be344431e12c76b0a98e4f5654143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954a4643556127c616979aa3a1a0783144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cd4d3c70c07658a9f2bc1fc9f7f6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15851455a2314229b2de9b1f6998b35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36dda529717d5f422d6dd3494c48dd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934199a284a5f6809dae188b248d5b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b322edc78ec19bc32466b9aae9e74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc054845bb1d379233bee672c91a28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac88d01fb45850115b138b114d6d9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eac8c13400b1ea2c1dd5d1e3286b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f7ad45d5f9a437fffb911c58bd5cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187390778c6d4990611eef4e4ebe47af154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>