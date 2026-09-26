--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66e3f3c819dfd0cf7d40bc32af7bce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084145651e40cb4bc8446b3f4c35f362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0be186a00a1b41d7654cb3bd59e8503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021595c5bbf8fbe016277b9982dbcd894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9745267ab58959f3d3645440d684a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed97472c430ab288e4f29ac1f0472206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d9af89540e220d2f7ce6faa6adcec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579870a4066426f4c12298fe0c8866e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafdf40cf503af86ca276bed3207b719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44966db035c10a5b1624bb82a50d0f8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859689e70a1313f63d516f7432c03b6811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1bf3732ceb306e045927d6f745b6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff145578b6b97328ccde425939d8fbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb313d43e43a7e9ffcda93f5ca28add14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dd2069e08d2b395b5b4ec6c73255b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641bf762eda70fbdf2f617c46f8e1e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7a4122510294726156099be85814617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efbf293cca7fe0ac1deaae2f6ecf7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a98ed90a017656f5095603435078319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614f5cac56b9ddc2ba66bbeb3b5e15620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827b8696b1b7a6a2d2cc5cc22c85bcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897632562b9c12f8cf5dc9aafd004cde22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5475b4c301a3773865d2f771e27fb1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4447be94c9e342f3636e6611a4bf1c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6b382f3c0507ae3db48004e8fba9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10c7ef634e487ed294531118d3027a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997215e113c4f0546ad76adf685665727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433e9a40b932493c63224a3fecb4ad228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f889354030524a1b2e3609d2de2e6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914bacb6648324727581d8fbfe5ea3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24aabc94df2450cb4966356d36962631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377af8c2dbf003ba014991d06b0515d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0be0a50b5b5279e5413709518b083833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f7430158bd36a27dc673f6178b8ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a566310d59b991e91e82cc7410d79f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e1a87a1c81b05265140232f38608a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6145423136990c95a1ccfe342cff237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3f12a2f4355675d909363fe92c44138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e8ddc129d1afdf11243bc9e3412bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576a6dd8c51cbe6321c466dee6d33c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed78ae535965dcf0b2c35d533da0f7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3ad23aaefb65dc7f709676b60c09a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa801215dbec53efece25e0a7f566d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fab6a02bed5a9bf9dc44a0d53144e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6c79cdfb2e2ac5a6bda7ac8aa2fb545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd16e6332e43ca4e1412149ff9088c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5731e571c1c3d35fbec3d56f2b5501e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f1c1084b359cdd57c2a4d8cae0f5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a96cd4ab39ae43a7312d7efb5e46249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42fd83e751e2da698607bd1031245f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2181321def4c68cf43df460594c672051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e5646cd83e9d4c48ac19dd464daed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f035f4942718d165e1ee81c2e5e70df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ec1b1be13198faa6734497de4e6d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db2695934c8f4c631b450c12d5e81255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7e4e351ca0be38687209e2ee613ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc845df28eef474dc7c2ecfdb4de01f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fc92d58693b398cc2b39e275d508a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6fe89f99c721f0d0b49c7707932df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbd9c39ec670482ecfe08a0e44ba9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f7580c3df5d4254cf4a4eb8b301f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7227f6905f567c477c5a5a5626848362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8720791a2390d9d0a62c2f4e2daaad763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c079149ec88bf54651ec4936e32da6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38a13ceb63a4c0fe5b252fd3f5511865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc951832813124421d81c5566a256fc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71027a4bfced56a653cb4ee2ebd0bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0982c06983565555b5d23768cd6f3c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5faa9ffa7730c3ad26a2f9b497398669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7c33c6e7ba35e732c88d33393901270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b43b36a644c4516b0ec46d53c64c2d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6382b88121b79e99e0aee9a02bdfa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e5440a6c04dc1c011018152e72fea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca5284f7000947f49225fa6faf967974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65542018b8960b718a46d04ceb61eb6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510122d281bf8ecec4fe6fb8edbe8a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d7d6a3fa2f2d66fcd3f8693e6325e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b30662efcaed5b52f94566c1e8cd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556fd6c18462efa4b517b54e1687bcb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977c7840f1272d01ed1a9882dc94dfc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8905052fd73b9154726ecdc90bee381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39f407193e5ca416adea857709831b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cad7fb3d3ca41becd913a4d6c686b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560dac7fb017464b67fa25d39d7118184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebca22bcfcaf9d55eb882ac050c1c6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93910f1e9c351eafe8aec73f80cc9a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f52467d1b22ede7ccc68c1f16e68e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab25778e8f68ae02b0651a1d6823c8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634bd640fcc3affb46c245d950a0a6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39220d176663a7ca02d7db018f65489490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1238c0efa10217a2cbb097c5dbb6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15f90726350ef8093759fcb498aac392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b71226a972c33e4ae9bec951b168593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a297307858197ff3d4238c69fd40894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bd187885be11d28f57e1d0372ce0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379c98302311040b00dcdc32207c94996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c1a68f7060d4504f1419001c37cb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5eab94a6d3c814b3c6ab4a8becee498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3909a83326dbb0cedccc9d8b51b9f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dece67323c68f786cc5f5652f20dff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01beb27987a2aec4d0812e85c469819101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f9b0bcb0b075ea42700ffaf7b5cc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d028ad072ae9dac88f98fe06f69e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d03862a48745f984a59257ec1c34c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929c168fc22142d23576e3623132bbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d54447d66de8152240aaf548cd48e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedaaa7b62dc411cc4e32087ab5f49f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd4fb5be999c3031754a2f88749803108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac03d1ed6ac0d5b119e614d583cf09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01d05f404b516ecd534e70ae1ff8c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdfa63b85e46f3d280f9ff8d579409111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cfd5b9000203f65558f45b7d63154112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b60875af8f332df5dab7219aa425cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6703352ace2a1a23f90820d18b85f92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d7a1a8620cf228f401f5bfc6c82ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed057e95d1f15ac82fb239c81e07b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26df2d486dff05268238550856d3b4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602da714376e6617abd46869c410dde4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae3d0f52c7d03487899d2c0cd9661c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4fdacaa97b0ce75f45c845f61c1e9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b10e219a8a38b8ca3135e86a0b0823121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723bee2b523e06b01370209d1b0b3db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a199651abb67fdf0fdce5bfdab39f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e241f62a4bb1ab28d288417ef20ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42565335d255b1ef6b81c043da773b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603b31dbb93a725b44ad6e73a854438126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348c7e6c7848997417453371dcbc4c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98647fca90b32325b7836ebee98d95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d2f7a4f5db73b7624377f84177c8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b98bae1bd118f0969a7078223e2738130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33679b552ed8986bfbddeee762ffdd57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726402fb361eb42a71d66e77069f493132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee8f992df672f597aa0a1eefea697c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414f5aa04ecaf717ea0574f202b4f97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb60097819d83089077aa19c3053844135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb5cf06f4f096f6edbde1525268a52136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca9e31787127d6352d0ad946c7aa36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fee63f720f155dd934e9a0006e2c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e027e81459dd68c1713ea2242c1868139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cddfbbe678316d88ea700be2902f7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac5a4dbc7ef8827a4bb97e79a5e060141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c9aad938ae0a76ce78d2b2a2610bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734fecb412f9a3d64c2b37cefc7a29c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6623f5fd89bbc51cb09652e4cb1b2cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb57b23ea493e5b6bc7496afa2d699a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a692bd778f224c5697d00b2e49bcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cadab6657170e0f4cb1ec8e1c184c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cfd471cf8e4eaf2deb62c7af09f558148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b865c4740b410c304d5ba88bacc18b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9724e6e0358b5ce106b23791833f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bceb0b6b5aa9db7258306354cbc5a38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a72bf247e2d3e4123daf7709bd572152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3cfa484652db243a3de93d6a14e83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4922c92f76706655a0b40c29a066f4154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284903ba46374d307afb94ddc20fd6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e047104b1461fd49505335a7328972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca821bd6547c7a8e9ea7e341241471d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f7922246e3da06434722c123009064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4441ca4da141c7e5f5534ab5f6b2785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b161e381bd1c13b4f1b3dd3af3b161a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae5f242f3d2f56157ef6bc487794c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514e0d9873f1efc3601e7e31f12cdb48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7555ba36b321a660a74dc07d8b131e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201f57ecf263d59d0b38c1a33fa8fa510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4c8897a6840811bc4080366286e6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cfb3bfc909c96243b34cadfa4e8f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e2b7bb56dd18cc4c6a2359f338c3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6ae02d4d75647aa7df1f9321cb21e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144772168c394cf43df02ea7571f3bcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c375d17030aaa090bc584b852096c9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00027601bc85e0a9a77bbbbb2b9f78317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4e2bd4bcaaf57d5e43343184a0b0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ebb953b5da2da22a3b3e06b6f819519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bc36c3bfb9b907824e9860617445620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61eaf896e769a2e0cd44a9ff617de221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749b280ef4c48eaf5633e987403c27922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d41830c4a6bee4560256c0841cc5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f1884c58853564f4232763f388fc224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b058a6cc5b6c39939905f6fbf23b0df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dabdb548e03df65e7a5a11096e2c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14858431fe89df3bcd3d07457f50496227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d21d494b996ea45b5416abd5bca53928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1383daf7b57f3a383527fac5a7efd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9271e0c1b7af7f15dbe6cacfc789030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032500dec116a236b3d2325088ef72d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bf5f452f0dfc66fe27d93dd3d8bc132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bfc7849977ccb4b46d9757746b56c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5210bac2ab37fddfaddab13873d7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee93291f758a4390b6841c765a911535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681029b632b99c6fcde2cfef92d5d89136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bed5018df3d6814a0edff06f32e3237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31131bc148c9fbfe604a44b7713c231138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeb4151a7fcf0c9d877ebc6161510939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78214488e141f155cc796ce3a1da4e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47f084ef3c61f40ad69511ad31b05841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275f70db2c65a2f1c341823f36cf90d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb69dac6bfae5b05c64d8b871f394f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb5f1c916b12281ecd6313dda5506344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd3a0d524e8f9e81745841288f2b5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54366ea1c1c0331928b6e492b7694ddf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb05352d79ca4d99ba75c7d615384547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c43e6b3daf15cf7469dc64e1efae9348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75af2cb23bb49aeeef71b26b907590349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee577a95de4be378e3645a87468c08c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eda95a3135db1e6acc2f340d1d9e7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563e36e25f9acb9605c6ab6cbdc0a9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e549669d3b68e7894cd46bc70ff58d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c05844ee400427a6617aba27b956054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca02916c8ca6ca41ed98a9426728fed55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d01a2e7bd71c79bc59596d114a576956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed9eb06070fbbb2df3a80754f367ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d655e3f90cbc193eae851565b4c6158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706ca40a0072ea8409b2a3734370e9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0ff6e992cd9f8a448236ca2d9c09960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e967b7df992def53d19b4f67112d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d290c2b3deeab6ee842a473c9d661ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e711c22c0d4f2803d4cfa156afd0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b5ca02351d32b04a17c0759ad1d9264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967f83449339b9a61b4372d1f5eb0aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5e78a631da0182640873d92c27e9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20872f0735b933d3bec3fcb1c4be95d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b4455549ca4cd8ed3355d3efbbbe568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec65e54145d082f197dbf6bdce5530869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657cb509847099bebe9c419e2c28ff270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6a50286fb38acbc092363bd51a88671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08d594396759a1300e9278229ca8a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3f5d8323efbcd7c25650df5b1722b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33262b5cf4f32a3e2abc33ad3b9f411774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e5c6a4a78d51785c6612f3d9e178e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8fc9cedb9d66dae82c36ece1736da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f66ca7fa1ef9ec5325bcebef9462877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadeed6b31a9afdcbbfba5539ec4e7ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde62b3f3c01b4a6632c49379a2c72779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e01e294c24ceae71ca160f257642780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67845038258fdac3b798dabe20f9261581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf297f6a996747e70e41dee467c2ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892c11416ef3d800efb542fd5d4b18b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118b6780a2b5541f65b3c065e504ef484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b75ee61a416376ddf7b0aaf3abfbc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e684b7a533064fdca6b013dedf255d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719fa4f3e5dffa0e7dced9b2279b99187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007fc7d141e7e105fc82a685fb149eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d48bc1536ea9584aae29e7424ca5189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c473fcb29014b2f57229fe0b9f67c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a67403ba976590aa14983eecdedde91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3aa2e725d75ef457cccd363f95bbe692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921db5b9764f728512c6c628df11c92d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a530136e6a20a516a445ba61d387f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0be58f8fe90189d50f1e7289c38cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f98d9b1cb9a901d0c900cc2d5df2b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825f2e4d154427b310b407500d7e43c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556471f6a995ca398e7463acd83e932198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975e235fbddce7311dd87cf55d151e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80f41ae221c413fbbf3ec4fc5c0d3b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832118c5977b65dbfe2782d2e9fb257101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1668b0a91e2d5c87b5197e9a97a636102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f8a2989b8b6aa4a21467e2161ad38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73551e2b5e0a4bc852e258a13c58e7db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbdd27b56c1b5b83f40a5c559f2b7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78d624651e505d02e26e2700b913ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e898f41a7fb066269e685c10b08ff67107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b7d1f063b07e747f32d5cd8cf93c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952f9788b3e2fee773e18446ef43aa4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f1a4bf23eee2b5eaa52ece0d9afde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2bdda4e080fe8bdeb8837657958c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7d120a6c02e21dbc10882fe85eb21112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac3844dd2c014b422684b72a22e8e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdd4597ffc8a06c828eed8ec2517c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfab965ea68eb0c67997b9705ccc69d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56388a7f154753c3f187fff242db3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ddbe6cebbadf62ce02f23ecca4867117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4be43f4475577c0d68b352be5d32f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4347c66987b6e1157bb4ffc56f232ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485c37178407163bbf91c4261af6da1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130251e6998a76e6bdc0a3feb56d548121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4d2741729ae2ccce6b4aaba384a36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94504075dec98fc3687173c05ba6a41d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c31b4aeb859c5122e86503d8f63af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4570eac7d4ae8aec6b8cf3c39fb7700125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187cad0f30b0f89a8fcef2439d52cd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0fa06ea3556a6ffccdbe8c1f6a6f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d5dbbf157f0590cc52dd9c38c6bb3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261f30991ad288bd8df9ad6aaf4cc96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fae826c9dbd6b35a98d448d2dc955f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09aebe6f61f760fce942dda891efbb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf1fddb9c648d07d03373c27b30906132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbaf5ba5872210b687ee267d1ccc4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e070b88381e18908762de036ce5d4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbde051b580fc8eee54fd5033602f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4220f80037293104cdf51af11a54f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7666d37a7c3f32692f43e53088c7dad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4fdaad3e3f09ad09a4428fa7472af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3465dea2d5664482e127aa44bef20139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e19340993c6fc747b178d7ba8ccccc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18ef63f1dc1b12a9b03b964b0b16fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840556878544628f23d3344df51c089142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099768d8bf71c46780071a7d6d71869143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3f8275ef50891a4463d3c76bca192144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4236cd642473e0e4a5c08e466764b6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32209b1fbe3be271bcee16aa30b27f86146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f232aede2eae9a150f4d605f4d06b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d0732f802647631a31d816ed76129148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36e7b8fe21aac5758fd0c629c3f82e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3514098cfa7c7d3541149321a9fad76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6f9ca0cd1553c715075b8d35143c3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fefc1149e526850d51a9ef779b7a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50286101cd8626e32bb00fee3192d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0abcc1c7336a68a1f41f930cbb6c3154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>