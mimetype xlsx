--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc5b97c3abd4ea4411ee9a4421d4481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfcd993f7f5db56e22e6b8001bcffc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca560eea038c48f0fc9920fb7f55a7c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a33e357b855b400588633160f9912d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4cc18018b1426f60cf800cc57fc8a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12697650a3e39c7fd155ccc686536ad06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73460f62a52c15519e201189b0922dae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ea426fae90d756181893628c846448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49913841cb15886ac2244b77af7974739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3accc06d8080e3257162919cdcc8a2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355813b3cc194bebacaf9d4452bdac011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343a3da81d5f5a1e73fb2738425c6e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad50cb379f364213d2e3976d09592ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f23b80de7b328325ea8a788c5aa5c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb09abe5db909af8f7f376560aaa7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c44c10405a407db801c6c6dbe97d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef97d02311fe2b8b40683d7f775731017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a92da1297f0a6dfc6f2079d01dd2f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8140c8f31174a3531fa2ed32fb154219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313ef350460652a357413bb989a1c6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05557f7b6f3bbc56dc951179f217533a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c479bc2f857f0ac7f4497b6fb4eb0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd466a05c7bf4064ddc6ce9f15c33323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb0dbc7b67e3cd30b0077f6a05487b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f90f244a6100998a07bddc6288e2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f87c5cbd9dcc68752b99994e4243426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43a96e5ed5e5a2d886dac876f500e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f33b09b142d3e19c345d421d99774128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0488c0539cfa2548d0259f98d2f51d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780033870a1abec102ddce541d7d86b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967289120114ff9f505fcc8df0bcefb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baebd4d7972b56d00e0710312a2386c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856da465fe6bf8624a26433e3e2032b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb079243393603082c9f2db65b61ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15e48fcb1b7d59e79e97bdfe66a24735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259613d83cccfc1de219e0aaaae5f9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292b76a64adb4aa326140c6a686c06c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9a31e5111d51359aba1c920e6fe6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776166ae68a460685fc65918f9dd4b1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f571580cc51705b1575375b07e70d6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904bebc0c3fb48108a0921e59648fdf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459d4cf4391d623145048fc83aa6ffc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271eb622d7f4a2da9a57341f2e8c72643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f40935e7e4e194d883bcac281f136144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11afc43e489b8a543c8dd5fa2db766245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c284c66800762f21091f55ecdad0fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581771a58fdc8e15410bbccad018b6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e402e2aa2388f182c32301e8cc10248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8829231bc419e714d89a9305b79e6d149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373fb5417938f20fb3862a033c2f2a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c671dc06ac3f8ff47083a1a578413351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60bfc12c47b07e27fbd1e6ce4e5b9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e68ce67b2c9987d91cc6223e8c07a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd800f353278a8a76793bc0eb5bd0ea754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e4560747447246a6d056ee5e938ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d6cacc1c0266354618ab5e6f9c07e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2ce5b28bad3646d2e32452c701f5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b864df636916c0ac8132b9679eb2e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04837b7e85a80d1df6cf3349a7ce553559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5bc3913384c29e271ff4b3a49d73b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21199a0ef865c2402611bbd43e673dd961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5beab0615c9c4fda489e02b28d9ae962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e523317d6a0353c69d967cd106c5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa1a3716d087c0a9b379cf4f2db74864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedd89611578c032f2eb680cd4c5d5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebe470fe503a541b0cdea158f9e41766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f932626a566220d795433559e6bbd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae457c48279a38017643e72b57af0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382cb0c0f638e16254214d0b1cad46269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56565b35b780ff967f6f1850dd0b067670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7c106bd7b023ffb996b49e326530071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d947fe1d518011ebf7c24da14b96c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45b42a9748987939498757d6737ad573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575c7a4e3401b8d1e4fb7c99a1f485074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766440297165aecc62b1d22fb6ccfeab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00003501d9d5c1339ea7e2160840726276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37778fc25c6edf9477578395c2eaee377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde5007e23efc96dc58cf5d8f5f6d3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a41c124a9bfdf8312fd66e1d11ea079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14825dad90f054650d060071f446be4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206d86e2087bd36573be8289a03a58a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27cd51cb7d682c1930650dc5d30db982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622500944cbdabaf4073ce86e5fd66883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521740e9987f0e7fb6fed4ede160b62784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360d2b4d8a64ad6677c488eb3385be385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcb1ab2de1a30850d6c29f375f1b9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76613c062188abe26654338158a9ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8695ee27e390829f80af91c2551fe688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1c8ba93bafc9fa5bfe375dac0b88989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c1bd1dd12d10d17a9ca7080baffba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e2548a7ed9665881170390d37e68491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3d6e445e117f027dd70a91047b8ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b00cffbebf4eb806555c9ed40707893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad99ddb6cd6b180b79b8518d203d7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a846f365cfab14a47e6680808650ccb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2d7a47a527a3c2a8cd8f3e7adcd9996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eba962ce8e957225f0b0b98626df2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcdfe227805331702745ca4bd68d3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cce4365e43165130a3e2521d2660e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6704f5b3b1d35f981decf3be723793a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8528666e6b77459ed59c815021efeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4812ab900660208bb115052abd3481102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de984ed93259e19a4edf801db74077103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1e746a832c6bac2711029566f3f2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78034d2f9dbda5abaea516838f84618105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf36836e43a174223272b65ff0e0684106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74da3acd931179ddec4e22140a97099107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a02a86d0cf9f0e8449ae62c14fdaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99674322a072ec6135c552c177243acb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466d957785e38e0c93f21023c990977110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ce016d6209e137ae1a20f24d084e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13927876505f2eb49e34f0a79eeaca11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a5a5be610e4f49cd8a6335dda7804113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b69ed4f61b5a4b391f673a0a97d934114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a07353f84942fbbb888c527ed68bf8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6a274b9dc9f514ac0de627ebc93b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13292836d18b25e65a6246ce1a6d1d1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62fd7ce890a4ac6351761e98fd4746118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb48aa6e0680e67846fad3cb1caaf1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e72e9c369ff28144b623802d91702120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd066a8c9f0ded1582d807faf53720c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7e37dd1a118523cb67148056adb1b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beb3dfd15bd2b81d86c01354510743123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8487cde21002489526f0f37cd8dd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543c2ae90b6c0ffc0c2fbb6b2237281125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68d684c22babb15dc3301b179b0b3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfb118e508a84bc225a4d64fa6a839127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1693fb237e79c105445293da93946128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4a2351041dc57f361cc741004d300129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85d442b1cf65c09ada8803ab9abb03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6e9d745ba9614265b6d42040816ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea488f9eacc862487df101d02603a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbb6e63a1c24692bd4f0d82a7e7869133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2ccffd41c3db2232a4f03c557debf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079275e4e1280b529f134214f07b852135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5aeba127bc27268738dc27e10a41d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5b2dbf50eb8223daa597ff3ec55cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70119daff77832143b0a49a80a24cc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d70cb2e0537dbb1df8e62a37c9b08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5058eee3ec460803a32662b4fd1f12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc441d25813442c844a01ab9b5fa0ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac6afd91177d6207b05d3e30653653142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272039d7007597abb534604f8bf23ad7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500baf7dcd7d65706127fdea3ca970d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaea3fbc12ea28fd91efda33e9af3f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6257639c3eb36a2445be99ec57bb64146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544c618a25b610dadea80985780fc1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cd4392574ae98e1ba9f6dbd116acb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f069e1feb9bda01845dc3793dd5802b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cf8108150d71ae4353b7984dc8839150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e953ede3f5cac484917f26b0b8c801f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89006998aadbe795f21b94629ebfdaa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee245c2d872916adab6f17ed106546153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c9f2b90dca504e232fb9c20b9d046154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26770f3889dfb462cf1a5a00b6bd95f61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87cd5ea09644356d524fb2589f19ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fece48e706a492e333a9a9b473abc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d617764844ffc751cb676b40155e2e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82a92d1a2b68f9a051d7d39d1706e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9fc1b2524a4760b29d55ab4b94ba36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11294d2e478c06d71ebf8d79da58b8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e755755774226acfd847ef3b9c368d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4f15af74168735705c14b8b7f91b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c2360117ab953b5a655dc856f4ed410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd775a09e2b28b4d44b13c11827cff0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897b308b62282ecd1e21921743036d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8f2f9cb5ca94a701177520049947c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9748db5cac0756d5ec1e930ae154e8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4ee72f86654323122462b4edada8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a07fec2dc812479bb7a07e91247c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37f6eb125db7033cdb6103c651920917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a21ad9f481a9e969664f97b20c768718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cec1fae49359aeba30adf0919a2b3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e9413f4fe143aef8c2002866a752020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8347737fe62f0e8e83f763a3297a7921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75686033fe0978c5fbe17429e4ef95d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd378e0aee16e690af7ba2fccf3359ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4083d42d180c1b74d0551006b0bb3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108fd80b585997d1a8bbe6daf73f0d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840958f8849c7acbd2442ad3c20e307926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e508177dce3a05eb460001c47143b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996c870b31007c7cfa8f3caf2a48a4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a414a0dfa076869fd16bf55582102e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889c6a9312a738271e46b3ac686e6ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ad5636154eee141b901448334835231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2c4573eb80272599dfdecce3a058a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121f74c48e5c8060bedb820a9075f6533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddce62fa0967af49f2a91bda5c4c40f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53119ce1e9cd6883222a264c5b04f51635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c374ee440717e23728403f53312ecf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ba1dee47dbb73a3d9cf5d4d22f48a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b07c91400aaf738740944eb75ffd738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683395543057fffea6d11c56b4c29ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d973523761d05421cbf92d7cfe6d1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed160b81f64db6bccccdd92b31c1b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558d2d220150ae4a2e4147059157f3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f3b9b752740da7bd657e45707261843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9d5820c2943f39f3fdd144d81ee7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6322a6d95e131fb7a5b4d948f446845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8f99e2143a8dfb8667f68e129315146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c2bd2590918860534d4afd3491d7f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fa516b066f0888da640513f8ae15f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c664e8c5400a8637e8e7fdb19e55b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e31991f480a59e808ecaa60fc7bec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede5e656390340176472c9f67e34aa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8350f8d2d5e58e9eb50ff791b89f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5356e642a7371f6986c9fc4ce3a7c8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a4dca3d607808a1b94e97adf02bc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473451c609e2e17a826af19f880ae17255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba656b41af3e099431a7b393fd66f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144e331f9fee9f40d94f5cb2d1b7b9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff2028b3a93974d3343668160f6e7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75b638241d1d7702be17f156e232a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426d2de92b536f8d1ccc9c43881282b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fb36fed07ac862777242eac32628861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a3729a1bebb5d9b72cae7c1c9b27b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98ad0972d1e3997d4a96e047d779d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf6be067ac3010ede5c07189bd022e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80c435d44c0cc8aacfbb66b00fe45b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce096807eed1d53d7ce08b60f9466d0d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125d0e60f67f684c6087c62965e136767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c092552ee495f2f51b485cb8eeaee7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91534f49f48693f048b70a7a10b9927469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d3980fc965b6ee968a60e048a803d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89275d146ca42b3873507649cdaf3abb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5471d0b8e99610e44234b2773b8f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2457df1d1ae9c161e480f4819bb5de373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332af9e2a53538b0ebc748d764bf63174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc23f0e44bf056f43b24cae17c3876575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370ad16bebb12eb02cf0c76e89b04de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f5729fbe01b83ab00f6227445477777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960752ad347758894d941737fbd26f778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8d7ba3230b8c851bcc9ac2d3ee6a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677239ac17532d925ee98359dce4131580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a849095a90881a67b94eaa24bdbe281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b26f76405727591f73c2fb6c8259082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998540ff4dcce2901af37e8feda29b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b67e4bb19d197652c28a4cef5e640984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7718d073339e777dab936ea10a77bb385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e4b17cc1f369014f5542635cf58b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dabdfc628f191087dde13bf77aa2ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0c023f8269192d2c77e04525612b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c41477b1a30196397a082f8dbde9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e5071b24995a6320bd919435c3b7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4c6456f7815b49998e4431f849b2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d064749d0fd0bacc859553c82daef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82111c348eea104b5284f234ca5478193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64bd879ccd52763813a9cb0ea644b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ccd8c9cad4d81bb449dd0def9383795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc62b08ee720b36bfe3580278409bde96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4182a71f3e83784ede181f3fabb9dc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c3dc08f449925119cebea9f42ac2598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a2298c1033e72810addc25e2edb0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95096e479cf839d628024c4d24a24ba3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa321dd0ad5d7581b75499eebdf1d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c08ec51c220401acc24778f1a7227b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37f67e921b64d1892eed162aefe2fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02341ebcb8e624ef41ba8621b617758a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa8426e403b3d32df47404a1b1bdf5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a7699b0dd9df256e9ba044a31d325106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8692bd94e399dbdadba2197e8998403107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5af78ea479b1ba719160d1699924f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0714c535f184ad28efcfa0343400d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c975e2ed8bdb6f32ce00aee3b66c05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722acb46c6ab14e324b26a801901778111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62846868f9e324dfa75b77c7ae7aae91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8416a2971c11e6462d478b77c1ee6c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0581f6ececd53d33450c7b08e9df5d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf444c9cec7ff4ff9b85fed5705b598115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5613ef6628b6e69e3641f1b2d04e85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0854e7417572d42871688c2a1b22ff4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f09d41dbd112f3f3a43dbbef18e97b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94a1cf3e17e296b6f7e8fb18f18584119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aafb18f50bf2388ab3772c387e228120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c97047a0ae3cb684c96b85a3fc9fc1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18cb7b161337fb8b886fecaf060d48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227104c3034b1d1c13a97fd906fc18c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3162a30e586620004cbb853ceb8480124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300dacff5919d4f7332d2cc96629a75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544fd0494efdd3e336bf238bbb5455d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62879370d697927edeee4cbf4dc9cfe8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716f856e7b86b8c50142a0fb2a89c45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d77ae1ea0620ac2563a1def9b440aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c4d3bd2c6af8f91f277a3f5369279130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac7f35d65397455980f70de1e9c150131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0075f7d30a036876b514647bc94a04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bd52a9230bf053fa8e92cd63fef51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661051a78fd556076f5853d7447363ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74843bdfbbe9d7128605d72eee11025e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302df0230b64b3826f0946e60b653680136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33499e2db7e9f5da8a37d0cf2dd94c47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d0d6cc5636d21acef7a0953483972138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665559223811dae1a23b3b4e2b047b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a440831418be010dc624a5dea7bef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf75b34ad0bdb712e5f903b463bee01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8867d17827e783b46d2934e3d9b5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0972b7ad58c9af0d679a3f133531e95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabe5e9c1ba46b6e009c1b9fc992314144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabe3b0071afc082d966016babb4051145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab13eeb955f21fe9f817852735576f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9b63a5ae7993002a0679e9590e589147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6d063a5e492b5db1be4bf5c5e132f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7836d757c6c391ddeb12dbd8b776a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443e0c66ed6a541b0c6cfe07dc3cb42150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d435f63ad0248cd09902b7fd3140338151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bffb28d71724cb6b23aaa110d5e243152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be799575bcc39a6d3c4647272bec81d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e21f736a9a946be5baa3fe046c067154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>