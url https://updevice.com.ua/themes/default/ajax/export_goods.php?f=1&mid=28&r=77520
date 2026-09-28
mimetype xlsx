--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d6cd12ed4f91f33f3a19d966a925f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f6f715ee1ce89dbd86ab9525d340e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60305acc43510f76e4addfaafb51f1353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1272f83fbe89f2a116da004dba6304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049066a0e334f7f85d5e5b2ea9e926fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04b8b737b6cb460a3e9329197c8c9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83ec45354e02f43ee034f58d1e42717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9a9ee2adc2296f13962d9007ad2ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1494160e92d44f428e57c1c2f69aec99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e1e2726bd93dae7303d1d0af71cce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ba2bf9e12d75d72a977a5397e6dc811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06c8dc9b24bc26707e142c10635bb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b25773c173d6e4dad74d2637c0712e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f2067cc87be5de6272a4780ee4dd814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad04751e6a92b89a0f43a6fcb36ddb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02e34f89c0215e0af6efeafbbfc50216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7e3ff76a49281895687f947424a9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d41a4fccea3fe3f112e9d6137f9b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426ac3da04d7e8482009fb0d1bfcbd519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15ee2d62dc11a872526a20d8b304e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34143cf2636901ccc6473a089285885f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b19c94f3d297a2f190e2e8c262f5e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ea097b3ef270848243e2489c1b4b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba51fce89f221f05daf3126b9a1091024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1eddaef812e12987ecf701e8d8a3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c781bb9ae174e32aabb8c5260d57c3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4bf3f4fb46ae50f7f7490f057692e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca507b75f2d070b8ecd59168403c3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884720d7c69376320f51b2462fe5896c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64204381b383922933f75e342375c7ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8987dc4f9ce1ad151da0a10bef799931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c9a4907afa280c5f0232e48164ccc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c03c3c1b474e44e30082c406bfb4c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86007d3388cfd8bff3d60515eefd35ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df3f23f5eedcf9ab13a54d7086aad735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef53b119e0cd7f300886ed42f93b5b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca41181f5e7f9649f567e0c9132672737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ced8a199bf8b04cfb69617248ec6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e3353e145a409b113bac1d1a9d2e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfb690bcad717c8e04a5c43329eebe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3637dd731a5da67a3ae14c7f02738e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33de3d6a9f9a97f0d1aa805b10b808942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef407dfb21f00cca5cec836d0e18c9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dde432d32cea433679f5a0ba468b0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6664342e8acf78b02a153d2c2fbce045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f809e35eae331c7f6c18063672b3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d14c9524ce66d42722d50cb2ae61947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f683139c19f7a6e164d93def87669a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1122a955c28d4370a1ef5bd9a922f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56eb01e74f7fab698dbeb2108773e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09a4dd5b7991df764f957b50c02c2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e80356bfb800a9918023a9f47b86352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979c86061e3082e978fd1ec8bd0399453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee3e7fe9e664369ae8b3d56f19963454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472eb84adb9a8b6177b298d2a6b80c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd8dba8b29a05811b7bd3a1e15845656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c10274769f56cedf628d360c1ac2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d90c51d7c3085b2e8e5c48e9ce36358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e6b56f860b6b715aa15b1eee0e62859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902ba025919c3474c4ea6e5e583b31c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebeccb0ba75eec95e7ecd940b0ff9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e1ead70681c2cb18a6c7df47ecb1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd41562633fb2e82ba16f55d9c96b8863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d829a1180e564383f94b850eacacb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a871a832c0bde2828c14c3244012165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6abd78950f43ef8a93946108a032c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c31a54b25b0eb0ff3f4b6af00120967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b135b5ca93cda041067b341ad7c64bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77ffc70f1d18f40cbcfd080749b98f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d435997db0378939dd6c9fa26ae0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7257f1bebbd0550463f7c21545790471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3115fe3f1c0541215028aa03b026f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a74918c1fe670a3ed42d1fd69300f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c896e6f97e04049fd79c34e46a56e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42bd1640bd2a0bc2ece8ecedd6430a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013cf8987595849b5a6b7fcfbb5120c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75480049e64e861049da360d622a4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ade9b025c12e35b47ac34235f16b9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091a7fa9e95faa8a8905898334d998c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf555d89ff50a8172bdedf39bc6898880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d745e2494143372a788c3f136efabc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175bb41cfee40c73071c44310af01cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe542b9c6374fb7d71220b3f0de4cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583f27644058295a78830d1bae623d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422dd99870b004ec94569da99c447ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800beb94c9e342b74474d9f684a00ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e59db066426192f2038f0ffc5628587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4e5524bde7a97a1567b7562285d2788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f2df73f35b32b3704038cb347151d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e71ec49c08e5027a6e7a0dc4d6bdb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566db04d738508caf773c9c5c880b6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf04ba60a4fe1916567556ae58e85392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3e6e321e35140ef40c0c8aae213c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe27ab583a1ed9a108a98a2f32386d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68957672930f7dc592e4feb203cba695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece143240b10bad57d662a285564c1996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690064eafbba55218d5f4605c53800d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87117db381368970a690c1aae2bfd7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da140e572222c9e9c6f0a21ede29fe699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ad89d31a96b04c87356713fc634af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc764479f1bf06b1640954c22af3110101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9756059372a9caea09956f4e59919f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926007491d604e69058d4db9aeefa496103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a31097ae10b3cc3caef72c624770f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213ae968c62606236304ff7c85ecffe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4aa9531804275fa92aa8c39010657106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17b3d799a8b601b668c610de0d265a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9d141cd93e266a90cad9db1314279108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5c854bc9af3247d7e28436a9b7fa1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5698e91341a6aa056549464273cf4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8a93c59622df67f747dac14214480111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8114caab51629d34b794db8808d660112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6d9813eb61948dc401527070abbed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abe046056ee2c19dbbb09c0ab39402114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4d2c13edabd5b11cfbbaa9a40ff23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc7472772c006ccf7483e5d5dbae81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e1a8f0fffcb3ab34fa188a7e73bee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7ac039cb78534272df228205d48d8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a9e337d47f7903139456edf92fb54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5f37ab5089a4f495ce735ab10d8a0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e74018649848973c9b9a8fbe4daed0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150498a5cf6fd2647752687767f18f75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88bb9eaffb097f5f56ba7c20fc98f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200baca746bc6a347ddbcfa9addb9a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8c17d950fdf4d624952e8cbe84ce6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae00fc8df88903a222e0024b86ed0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed268ca4a1e6699b830b228e9f0897d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304059f99d25a0abce7560ee48f1bc3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3f877a9c1308b70e1fc52e73919f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45187a3b971c64bb03c88bdf163eb70d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99643d434240bb4b0d6a3ee42191da01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563fb4f1203494faa940eb89dbcf503132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f49b07ee053d3960cb159fbcaef57133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844268cd4594f8aecd586062688e161e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca8a8a29caa671153cbb87bab82154135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650bfdcb56b43aa752b4db705e0d49e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9711123ac446c251db8824c5c374e88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45362aa008be011d3b05e97b65af0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d90b23dba0ba1561a9679d7483180139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5a871d8167283eaedb6838c976ed2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084ecfb1e4e9c376ab9ae5fe565291f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540059a9a6580fcc30eb0fb33b1a9a4e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4974ae3c01d7097647c7f11ade9c564143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe53b61be8ec995584bd427803aae6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45562fd5f3aab8573af3b97ffa5e9885145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c065add549fcb2ffea1141ec8637c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd08660d01ef5bd5a9bb89e05fac35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374713920cdc03ce523c35e07cd83819148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc4aaabe8bbb86fc94b5798f615d20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73faa642c7ed51852c6d1a78be20d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284c4c362d39e37afd6a164592f1e53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39ab5a1dd912e2302ed935c421d98c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b511ed14ff68c0f1c6ddd1b08a2359153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc28ac32c8655fac37641fc3671836154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4c7f83a3ab4529b56a9066a4693661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df039dbbfc88dd5835c1541e05bb2a1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de5f5017aec9f034ce75b464fe4af53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c026d276bed92ce34c0acfc4cfc1194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d71119ad4367887a81fca761da98555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899543165804a6dc103fbb6bf3cafe5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6ea60bd67072e284e4d52355d634f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274650ef346702f8b3bb3fbb5301efaa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76db7a1bb4a7756c7f24aa9e2c750e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b1dccdfb8506e5cbf4768ba31447c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45627f7e87bcf3f14791e5eb12612aee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1843566109405c3e22f6a89728224b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1eda6b1888296f6fb1c8a70c2a24a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bcd427f4a9f21029a24ccdcccc34a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3b8512d14a81e9e8b4661c6d49bfe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01355c87ff6cb1fe7ee9ac2d1caa7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c166df7f030e86faa6e1a810873ed0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de68860f51fe0cca7c5b45096407b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477b67d8e74a60afff1cc221cf415f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfae1914058a3291aa56ba2339e2a7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185179cb51fca097e09ddbc2c6ed78d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce681805896a55dee6716f7860ffe7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2456c4f6402affb66246135b1eaeb4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c900d4db7a4f9b8a25b72ac331a3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323e9ee40d48ba7fe6d33eeb9a6169325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313ce9607ce5565ae1257ef2f9f7bbd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4cb15f8401ce8d10cfee454ae00c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a336be69a96a6a96cc7df684074b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b740cb4b2de1cced52c03e79b9fac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95534b93e327b9ba734cf82ea0bab07c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a6f0887b088782dce1cd3d57da56231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5640f358f48e3194efdf5912534e4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b348e682751142ddf13e1a9c7b90833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c39ec80f0aed7cbeb5d3dce9bff59034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b193ff4e9c035994630842663a8187435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab49e29cde95470fb9b3e65b0d05dbd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e513bd1bc3f3b1463c82a061b19e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8683e58ea500885bdfc4d8f4a9f7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca357a5b4bc5a94e20511211a0902dc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4478113e0d64d94e6bf244fdb8c5ed340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058c249caefe48e5cb817a3d7a8ddc341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d5a04bd227e791238b90c51e9b10b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10a7a81735f3024a54d0902b2a4f3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87581d99b662af54351fb5684b38c84b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf701147ce666de8a30cc90e1617f6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ecaebca85dd444573d1a5fa4201b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1502410dfbd352cc23e5ac0b2e7b93347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb8e5a64d760faaeb0bb65ce6aef5548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049130673a1db40c2fb2562b31fcbbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fffb6fa038c5ba60bfb661c50fd25a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c8d7a6bd513b935f2157fb3b4903e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d81604d5b9c5dbf8d995840fac617752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001c6affd6f80b59a91ebec4986933753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c5a2645c59f014010955a627e53754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0fc2a4bb7989b39ab784d7c14511455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1f19be693b891bec56898b73ff27c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ae14899795b461b27c0cfe97a5d4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559424b69bd1e90e74aaf1661391e30a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7a8126b1dc0d2d4362cd852ace0dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ae1fab608d2e41aed8a835fdf9c8860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01da23156216a1438b92e1716fb57eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d79202cd45cc0a4749f408df9025462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c05ed6bc6c23c579af8ed980eb9e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618bb943651c127bb8d50087d8f620564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293ba504a9d604b4b42d02b8be3628165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb51bbd1bcad10d01477e12dad6189b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed703c470b35b9540f6fcdcdf7b31d2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b44de8eb79bbe66f4842d0810216668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80ad15db345074387418f1eed2760c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60ec641bb2651792811a0541bc0a6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae85a8477532387ab00ae345fb18bb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce54cc8167efc09d9123946553fc6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf398ee667ddab84c0f77bb02be59673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f608ed1f22245b4836217d8e99ed974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b60a4b80f866040563ec439e8641375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f86b2ad2200eaab8c282bf64479d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a754ffe0c85ca69e2ecdb682a5c52d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978351b22236288e44e6b8cd1826a11d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488401d26d7f7e061832bb84d3aca1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce327e4e19defb251cb7167e81a3eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dc80a1825084bf9b819c0f76c09b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35878e993481c8dec09dfac80ed7326782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fdb06c895b552eacca2510047dfc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156c55032ab808c1cb4e5df3578027d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234b10a7e596b6875fed4d60626688785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a509f823b70f2af1c995891494825386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96af0e9c40c5add6c566b09a9e6a13987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73b5614c27d8532494fbb253606cf488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dfba955954397068e7165921c901a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb552147874942dfc2a0d1000548f79790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aecfca651789aaf729717205faabee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200445ace6434dfec128dabf2be328d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db10f6854c3914937670577a961b5993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b699f33982e7bb629881b40d6cc3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46e44e38c9d15edaa79c8f9bd1899195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51287a9321fe08ad094fbe00b8a20dc096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c8274bb849de9f2e7688ff935b19397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae71cf834e00c686dda99b18e34a18398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1f027df1eafecaabf765ed1c2271799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44684f7ebbc336ae846ba7db3136d824100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bd010b73f30264402fb5ee2b973c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d154e6be5466fa620bd6db9cf1ca927102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425f6a51f89e6cee6cc97062843828e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065320b2421b76e16902bdee0663eca7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69ae9637949f8deb627caf2f94f147105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb3d2a7dceb25570660ab47f2e869b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0265df59231d3f070a8bfab59b8915107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f945fddf3c46dffb2b94a067e873a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2d70e47b612d3155546c32bf29ad3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ed9fdebc95e1224974e7e89f75c45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6353dd64ede4580ec8d878a9702986111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe80e882c6f5e31d697350b3b21802112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55125ccac16318d2b2a7480fa0506faa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4674a18ec9b27ac6ce8065ae0f3d66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74197cfc8d837ab5028afce1d9229cf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60c2e9bb95688a4a63beb0aa295480116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e096d2a89802091a9939b3e29c4626117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2b4ee986f3e0d41a4a8f35a49bdca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd14989fdc0f078a307f5509eade1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38e630c4c781561ead3d91655d77a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7da4933c227792f2af16b4f5899de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcebd936f911f8cdcc3f6248447b05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57f315d6f3ef539a77fb03af2f6bbf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1159a2600b2c58606daf169ba798d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9007ad19c7070db55887cefd4f69958125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78743b4ec4de2d8d83e2aed3db5735d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa17ca97e4d0b3ecab95c06e61c2b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29041bdf8fc8cc679846f249286f445f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046b1b6fdce894ce2a469f3d0e35eaf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277eef1e10bc3e61c50350f200fe895130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a341f0a60bd69da36c53dc0c67af67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1ddc5602fe4d3b08e9adb63c48662132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a320d83586956e292b060f581e5b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535179574143cf9073baae7a1562c705134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d092740001f644754fc8e0c563b51b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e635d5f757d33119a42d8a7b6aa4b0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db4d5fe6eb47ec284939d5ef8b84cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbca96f377cf6e76f5f83e3abb7f0ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94e1932b052695e74d7b7e83b794b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652309272ab392abf4abcc8b0fc50f2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc2ccd16d00bd8cf6404c60c2f4da1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3087c763a4a8ff0821010148400091142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d0a1f582df58c62f9c631024b70c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bdf39de961fb9aadd9467d36cc681144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a123bc165cad0a89b671c25051c8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef5e149e4e66a0ac8197c44e19e65a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003629aa5e7215935883025e5a64c18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c352e4d4e2a7eccfd647cb3ff7af8a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e38a447b7f6e9c11291ba9e6f8b76e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf42c79100ba04cd35116949354c38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01535e585fb359749723abdb5dc16e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ff2d5ef2e1ebe52f95562282362ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea81240eb5a20ac0702b660984e2e10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee44b729ef56bd21b5d4d9782bc751154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>