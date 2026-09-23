--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908a9479f833b707ad53eb9d0aa9b901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c5e81691d13a29d3c5af7fbffbdeb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642ace3d60a4aee24e06251a4432e393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ab1f635d7a52e0a89476a7beeaa184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a17f2a9c53401e1c40e10269c723035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa5581e9dba61684b54d372a3d89186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89aa6010ee6dce32745fc5abaea5bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e381ed92a11aa378a64b38e2fbb16718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e53c3907220344c5e1df6736d114149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bffe9901ea76a678929b3e97aaf4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52b64db456c39835c7c318f76d604511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add2814aabad54bc1e40ab9439d426812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65600b195777e14bd553ec34676e7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3e5174df153dc7a9c73b17ff874f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b757cd12637af6fbab77a69181023a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b98c4b096aee5e33c24a2a14cd49e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01395da2c6bf5bc6dc813bfc88f34d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f88fe125b2c2cceb4038b85da93c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99637a1419f6b033d81dfc5d0087b3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56164ecb85e4ccdf4fa7611d8cd7a520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6689d039ccd8011a3c115428f4ab26621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23724b72a8cd0b9b17592ee74e8ead822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7148760b039342102e7182f69364123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399971b9d1f62e90a9401e7ccf5a41124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7879ec639d126f0b8fd9960160c62d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d60fbb6f3eda0e531f016dcb1d6d826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b5000d253b08a17a1773af646986c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbc766a8c245441ca0745ca545230428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f9d5ecac2e1c8f1422efffe5082b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5303ee9474e168a082e0ff03b1d6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7868873c5f4730a824e517c50107d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1685b51b503e161095c17ec690a81d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673087f1bc0e15e7591c702c78b01b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce5358f670cfe6492516b2637b1b4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4fd0a85c86747c9f21833740b3f9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe517a5636b3f94bbe85867c73c14936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971ce126bfc0abd56f1d9d41f9f449337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af1d1bfa1e7d5609b27fb2fa32b8fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c004d348a5c663568f1fd5cdb02dc239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b95943de326d904b1af20b8ce16d8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654e6f76cb46e521af7aeabcfaa80ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b75336cf043c1643bb9174bff9a6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb8660d611b3cd14046e409397acdd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49eb742088417f64cffef425c8a0c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b90f4a1a4516e04f848228fa7ddf7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848812154e4a12b87806931b9db1738046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec764cba2e04967b969f3b28bd902347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8550727390383499add1824c8e13148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a457eba4af574bb63e549de71be837049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec751b2ac2515e781d69a664c24e0ab950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4c41879226d3875be32c52aadc79f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d7e57040e4167b0cc32cc73b8871252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88d5dbcc9ec830bddb5c42c13cac2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf982b8f39220c3cf2604fa4eba9dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268173e3f3264f64dd82f9e837ec6fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bffd1d5dfa7afe0a99afeaeed3f7fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c32da80148187053fe023302ad404057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305f5c5a63ac9c8c24090f2a10e32a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cbed22b3a86fa8da47b7abc1692e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103e0ed6e676e6828f25e6ab599d9a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4cf701ab07b80aa8ed2cd75cb2fc561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d1bb90fa500de55ea7fc76ab635f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f78fe1e10f6c741d4f2a8da581983863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b62f75c5eb67658d56344918da49e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb175aabe7c9c07fde0a547de29c6da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011db8d8e72f9369080b531b085e0ac666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f749745cbc02d6c6287c38128d9d09367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413422cd7e2c1ea7ee58b5834e9c4b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78771d9c5f803cf9d991e203881ba3b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc549dd445edf4bda6faad55a9abd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad81315e01d603e79e8802b498c1e5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01745ddc95ad1dae171cc9ed9fecd98972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783aa3fffc29f12c043f9fbc10bf4e9d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210a9122ed796109a83f2ca44d6676774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2de99a71ff8ca13f8c869046ef7ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d50cdd65b8e07022f96d7a15b78d1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41a84b322e41c1788fd08e775dd98e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9d4322973516d83b2a2efa312955378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac3a3447c4baf71690521e878b009679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669afb9242855c884593bb5c811f7df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef2a514db6f56d5830574e460ede1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc602eb4513479fe589462a443721182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5db8d559605727af8f8ce9ca1c07d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238892cda1f7e029791117670b34a2ac84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310862fe24fa2c9e9336d2e8f152d3a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99786717a321e9dac54bcccabf018786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0259dc1aebcf144a97b1911852407087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c14f66e6cba3a1c265022b148fd2a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a6c9e491ea84d0874ab3b4522993c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef814b97986cf8b40fdd91ce6a16bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfa15dc46291e94bb4db574561dbca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730942f45e6707388fa4c317c17576892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2cc1a3dcec7249fd89fe29d035d8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aa0d41c7c2cc48be64da4927ef24694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521167f442e060f49e0be5639e4e6c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd53c95211818b589945053c6ef58d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d393872cb08b06cfdc896de6c0e02497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfb000a2b911dfe19709a86e52c72598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25373bf3ae81b78590c1e8741aed87999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09989ea9ae965f721d6b98ef55b1585100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28425405e728e5ed60c6275f8f4895bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb98113a9846d50dd2b6fa32ca5b02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480f98a271d38ba32f066bfad524e4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669e26b055d741e9ed4202d5d02f66f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b612389bdc2a602dad16b762f264a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df44beced3ad01aaf5528b8929b55f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f13cf951c8318aeeffde44f65c91aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87788bc23a9e7b87f7769d0ad99ca93e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545010a73b5069656141cde6c36034cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0633a3844ef5a15722ed70cf9eec686110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bc1c4d218b73fa0669b8c75cd9d99111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f32a9e32672cc0aa365b76c36d999112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133d24407cd52c77cb6b2b8e5fb1eb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fc8c97f6988401e24aedf2ba4e3dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d6d5567443bbf08783d5a0687659d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d162bc34ab8b9274337fd335110073c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ec8ea157a443eece0c71e0ab76f26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c734cb7dd2605ec20b30426745dbc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7c19a075df91f95d919c6dc223159119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fa0a434ba84130b4298def7cbb29b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fcdf8b4a2fbf62e31c24df7c15235121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff5058f69acdaafd00c0321421ff0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0997073d2cc9291c0bcbf014475a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6590d9df0f994ae695618971deea0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fae72a59b0a08886fd8fb06d193132125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef15530ec153de5ddcccf75bdaf050126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79c524f179bb7acc10e40483472a8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09655e857265b3cb0a2ad2386f9011c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781b4b9a87484fa40a46fe7251ba1f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f1c8036615ae373412d3dae85536f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6731181a4389511e88c60e76017bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4851105715d6e2759bd83972f607c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534243bf244f261c79e3c2a57c272a37133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7310edb470eea9ed143b85131641c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328cad350ca67c387a4d38941a5872e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eef04ce33ee00395bc14f5bc3db1ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bac5d7904f6a01826a825973975c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3b5b18d383c7fc0a517abe13041c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb12ed1026ecea3138de2d19543925139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b9d2d596dbeebb7aec33e81b93740140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c40cf7aeb164fbe1462160529170d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2721cc5a050fe21d5676720427790142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f58d7031465ef3f6078a6f5ae55417143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0856309859387761ed7d757dfd3ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b53d7d980f94b0fe8e403e2ecc614145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02772b980225369b688142e2a7ead622146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd18612090882d83925c8f484d97b9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b764d5685a87514206c6f2e6a8fd4f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515be2e80d446c988ad0315dc257d63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bea7f2ff488d9b3483a3f129d28a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838909f697e12e42b375a58602aaec7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78dab4f36f864aa65e3c756db4bfbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042a350765667004677d01f28b189e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa15755102ffc344ab89ef95b0bad4154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7da76ef9b22ee9db87e2eaf0d9d771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b9f7454ace3e722d55034242d54be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061203cbbbf0496c84e78439c12d922b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3718a5f697d25c8dee658de3d95284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab909b72a4ba7f9e41eec87ced6d8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630e50974aa01b43e8bf64afb4d8f306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9210fe4da2fc9b4dae807f9892ebb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab664ba0bed79fd56aae9a35947ec4588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a969ea1b3a6a5de3046e836ae4a06a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a36514b9448f41fce8cbef5afc44c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3671878396d8352a0e96897fc9807b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344040dfd24a40afa3b5829c78cf4fc412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ae141ca17d135ad18d03798bb5b5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8721d41bd34d874ef1df074f1333fa914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a553061110f840f484204c492e9f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af233ba8fd15fb09747d54ea2afd516a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fbbed94986f7a6c7d8af032932f6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66698caff62fc3e5bf34dcf9420748ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bfbf307d4ffc6d6a51719111f405d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75505e94eefd432eddc99e2d6e35b2f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dae006441425e3a4b6591053812a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd107d3cf97060803ddf6db94c14af822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d804a58812d50e50ccb8cf6bf09b4ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514f03402653debd8783c9839d8ed6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d5ac399ac5184742c92cce9dbb7aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c24c2e5664138fc8b53e46b2a6fdf526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bc6e70b3f1f5eb71df43531af951527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6425351aee78dc27c53f14f9503413828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aef1e46442fb6a6393d89dd8588e8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf07069ad43f46544db46a512f2888e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059f56b948bf698e1b6e9bb65bd86ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c28474fe47fd1b64481bbce9917ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426059ad5ff69318a22aa406b0a8669533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cc4b12c8c8775522137adba9dba5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e67b2e69fd3fc2a434e446ee9838135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6958cc3c2ce5f36c2a981109d4f4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496de3a7a1968d5a9d1a6b27aeeffb4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56851e1c088470dc609ecbf4eac18c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7d9b834b6531c150021c7cf127c3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a68e51084b9173324991b8330aa7d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce91ed5f96818a1d185d2fd40d978c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502b6455ef7625f3dbaa84cfe831a3442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c55cd1cb2f653c4a29a0229e9c90e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c9bbca20e5782d928ed4f25b38c7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f141155e46ad3b602bcfda50e3cc6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b795b2feff46ce393c092fff9a2a46346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fd1ff2113af3d380c32b086e389f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965984c267be0a535e5360a30e595bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1959c5b7a8045537a4fcedb4dd763e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25433142bb253dea2998a96ff5201150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961838df2016107f2415b51c88571de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2957b883f38cdce4ac4dde5f5368752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5eb2ef75e83f57e95491f847e240b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20173c8bcc537c83e46e14f91b833454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f0d503b8951fe4118ded708b375e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6820044f993defb02c24627fb72d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239a6d2d99118288765d16b385753f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460a15bc5b32d451f5053cb0edd817458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e36b51888ddbf0a137cecefc96f89859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7daa6b0ff5a81b454c6aaf2a5fee3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd0834858db0fc5f0acafed1f5bbc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf47e923ab6cb8abc33dfb4ac65dbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bc4113b66de998b740268bd4a0e1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25963f35688de83a3fb838ac7600ffbf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226128af365d4abe7aa6e400bc6b40365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255ac583c49f2a875eddf713a8776f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7f39d9f2ebab244a9594825aec63d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be107ed79063e172e6b66ea4f3874868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158550cfdb6c5594ce8cc7825d65728369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6817c85fe8d2877c9101b54fbacdc12770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd2543c75105d14428bdd85256536271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93595dd60e874400b7a79f2e929d9d3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72344065248ce826e8cf4295c2907a1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bec1d3ab2127cfa6e3a147d49cf64374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858f308d6e876e087ce98f847313bbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d46aef7dece57255a021c34f5df5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e65518569e0b06e07cfab3366fa0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace8f3eb781e467eb895c14c95cabcc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824a25ca8e6e32d08629b6a95a8b5f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2c7499b047c740516883af24976c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287252efa8d8587055cb12b986f164f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e930586595e156594f8a6b741e6cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e649ba30ded177cef89472284ce7f0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eebfebbb79dad5ec83ef6783d53d7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b37f5bf95c1f00a488938b292b5de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820289801fd57c85fba63013e733871d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fd6979d41f4ede78ebf0f8b7e291087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32638675469017b4ab33bf06c516eb388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d0959fbfafd62aeea2571d1c7217689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0046615af4e5a7169aed8bafa9a2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf4ed51b71fa01fbc34236ac698d9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0022301bba65ed22e1dfdaa8ed1af1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ea4e3bc209ff34d5567bc95490b1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81064509de7abb7be315e15d99477c4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47239d6e4665a2b001f527783989dd6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18ca2a8ad3ce17f93dc5fa7d56f70596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f70d5b6427bddfe762a8e7ea1ae7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756dede14412ec423505405718e146d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f31b04a1bc5675443a198fb31bc72999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1423333cf90ecde5efb51a420bd39f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcfa90ed40a005b5cf6c88126e4f0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f3c1c88ea5e0f7370e08f7d6a130c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d0cd2e33f813f6c161990178bdfe4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f391d36c4d6aa9333238b9d37660fc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ef9405354166cd85bfae8d200b024105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f4647577b7a164351a4fa745ee93f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe62449273650ed51fe4d3da31a5f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46556489d2e8e7a9a83c9e3bb5de17e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50002095827826525fea9f0074277b63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797821acb35acabfe82b65656c21126110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8d2f6fb605ff7fd2119ddf52196b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fa38f5bbe6bf709e6b6b91d5f8a62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47de5acc0a299011694521d7167eef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332bdfee6937ea8b5c3f9672537db6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc001cb5d891ddd694aeba640cbaf7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268f78d1a7c87a9da5d11ab4ea29091116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a377699164208176be2d7eea70e2b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6248ebe134aff3dd6228933e1b4eaa5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564552658a6075036bf5191efd49e73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0a0a4de8fa7211ade9a449502d2fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b0b0176a800432838b5f7a0f50d7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213da21fcb6f2971e38d99c073e56a02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8812be070bd1dd08125cd6cf49891123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfc074d0ad5a60f16fee0f7b060f84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1266f93429c7de80de0f92a8826a762125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38f1ea2294f6123aadfae74486a06c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedf234b17d51d22754b2187885d68c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1049f749af9ba8522a055743f5c27de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619244824c07a490eac50ace012d2c72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9f1a9206aa5ac9339b11a59716bfa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95291be2245465a68928cc0cedbfdb8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26bbee33d30a811c0389b50ada0112132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f1f0f4a4fa85d440f022930f9aacb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b7b6561e7251d4e20b71fe6ae3ce9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffb45aff5eedff108eb75380ae0e51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f0e5c1846d1f708bb8aef84d3c8cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4464b32716b0c9f6361948b6a289a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb567e0ad89fc5a5703e3a3030e9017f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d491d87682f4ca1acf7272cb0fd38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd48397b2c45d214a993b59d1dff4d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596906e3a184694a744ed7c4a64a649141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c73f3f7cb8e962896bfaedc23c23e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a38d3a7db82d1353691b64321f0ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d828867265362616f320c17367274cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b9aa64065ca09af0329995ff3e7bb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb55e2454142fc5951f118ea6090071146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f95494b6bcbdc6d1b0b24dcf458e31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f7aefecb7c23acb23bea9c334a582148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd303264b9536be9fda818ae414da1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb9818c5ea88f7073fc10080e69aa1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e0c2a0d2852e2a68987a92cf2dd56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22712530ab0c1313782713a48530918152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72578396b484a18b9508d0fbc52f06d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069fdfa609f1c2f9e54a9fb1623f216154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>