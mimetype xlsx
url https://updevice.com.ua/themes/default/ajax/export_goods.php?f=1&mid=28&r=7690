--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3d4f4946f97f52c7cd97844bcec761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886d15cfffcd834888590582fdbd6432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27a60575f58aa29b06e302e995cd763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b314490c2f87919bc9d9235f4439b654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7493fcc8888e01d0c1b7c1c91977fe45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8fffb1afb0f55e545cb99419b3c1516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcae43751a57994cb171d37df91a7d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5744c3fd662af9cb1a4066e1cf6d37e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed03fc5a90881ceb1bd598a310b45589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6b6544c51c20bd4fa2f3b772a99bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76553ae81abd37f8f8ba2acafb81a44f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d6fd317b395d5fdbfb8ac0095e4fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925ceaec71a645caa66793d6a47a5ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70351d253d787451395a579c6439143a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa7bdebb7bd9972f8f0afac983b9a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2948a2e6ef594332856248def3e4d7816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1ae66bc328047f6bc43def0e0918d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f705283b539511d74f4ffb03dc74e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bc51020413b23aae405a1893d8ced19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff660c424a9e6c94d57a1a2e7502050720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707d0d38f140d1a06829c9bfd68dfc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0696f58049769f84b6d8c5dcae093322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40edc256fd608de551bbebf7b2b9359e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0efa91706c1906eb95b57f8c896a4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161ffa605b6e411a90f25ae10f8256825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911bb8927fcd0f8feba03fc11b9b5ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca59db557f2ff838481385ec5079b327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a979fd6bba0e8ba679afaf85dadfdf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b86d572fb7dd158f0b94b85d86673729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34e443657dd6bb1a5b882ee118193130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7d6e9ebb7818d2d100c112edde29531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a071341e42777fe16901cf0d27788532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4368457b23a9b65a79a3d696f14d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca60b36cdf75c2b92efc9ebaff850934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bca5c5831447309c60c250621b2d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960462725eaf7c5cdeb65e98da4079f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15988c972d3047209bcd96334ff5e9b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66976fcef78f50d1ebb05d85d74ac4e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f32f31da301efc76f0264524c826039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c67f24107ffc59d21d4d9adcf2ccc740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d86bf54b908f2dada956ccaf2753541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d79c8cc6234d51d99ec0ed2c85dbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113580a13909ea704bc4187fb0369cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ed941e993af545510fa2fb8a0a34444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236618893de2249d64f8a2763b3c86e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a845bfabcabf7901ad52bc79cb039c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6e6d07ac229bcd7bc5ff10ee41a0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02b348a156659e5fb2e56ff21b186548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000b17621608ba636fcbe6a5613164749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7750be12a19a0529d090af53e5c51a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1f162098b8ff0e183fcbc50574c9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde3f45be001727c97d7f6136cf096c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ad197abba2673097a56447eac904253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a62a844932a68293d3eb0c0b9de94054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc43eb073256068c0ae928c0d030e9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8458b084e2e2e6749d8c31e5d083a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e25406728a53b8776da88bcfed57957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476a6cefbe1b9cc41582f552ff62ad758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d06429dfaa2f1a53fe67cac1695ade59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b012acfebbe817ad8d7af35ab341b0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15da61fe77506126ec0c1975fb6068261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dba5e560338b3e5b14e01d49a7149662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2490b6c54db390db5ab48e308b087b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadd8b68ae7b636771c362b65bd3f4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed1d7c53f8183696515d98a278d35865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbac20e763fa2a3e1e71b933d46de1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25872bc6a48f5797f4951d0648c58867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcca3c61ede35bdfe5d5299f97b26068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6adb35597c0e5e43c74de1bd5a76469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fc91c5df8c4f5ba0ddcc162d78caf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b92d5de07f3b8d11c064273a0d65c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529a2d4a6a6ac406b3d881502a6a26072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ea6f964813bd41484143338f9e8f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef437d01a518819a78b8013199721674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c8523239d428af37b7a5a3f0208375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c7f913e5d8ce687e8ec12ed84739076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436a37c537a8e044ac77863949e21fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31cdae9c8ae4efce1878397941208f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8db80650bcece80dc45d7ea2bcf62b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283a7004166c303828956129b88b79a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355989399768d77b3a1b5cd8c3babe981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3df9c5969d8345f83951f86db1c7a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d125bbf9baa8455e3e0efb7ecdade83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c58199c6b5dd936f24ed5ece25cb3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf9428103cd130ae0ecdafabfb1a4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267254937f6c47f9a5409531cba56bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab308815ffd31b5e6b36ac9991808c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3c2dfdf22dd068af38475d74229b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a756a5d89a1bb531c9e8ef6c2ec9c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896e8a294183753db418cd9299ba01290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3717843abfdd1120bba756bee50206a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72b43569091e9947eb3c9db96fa3e992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e648dafdb269ea7415004ba4e96e5b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f5572ccb9882afd0cb3c00b7c08f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c715205649fd1055d4433a190f1e39b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814205673e55021ab1d62d798e4f8fb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299737c03f951ae84b9c9c814b62fc3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a2f2c516940a9f0e62489448e271498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350ff8a2d54bff353aedb6e1de5b1e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e71467eea5dd36b164beeac6c439a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814122d45e4a5153a7c05925a15d7503101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d48551c8087341f111948d278a764102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d6b0909f581f971ea7a223d3f7fb3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc87c321110e364c350629f61a56519104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef4a755623549d7c1a17064c30bc90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d98474854586925b0f45b1550209f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e252f8040469e6fe1a08bf0d0c784107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d13c9ee39a0c082fb312ae703e00d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7185948aea6d5ea0fecf4af93abae71109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b36030a238f3dce4bfdc4ea39d3b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bf835a534522e4a79f6c69168a4ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755e231aa1d806009394526847cfd60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f636cbaffc5d8b6353eefb33315ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77048b119651fa13a052cc9215b3f55c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929034ae0c83927e1440f5b588f36af7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68646b920f3269794d62b888978c8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b99f60729b3abda38098b074545a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb7853993b668c34a928cb71a5b268118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ceb38d591a9de1bfb484dcc11fecd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cbb071c8b6021487b46dc39a96eb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1d0e75038b81b685dee0759b129b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636ead02e322c30167691a59bec57f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785037fe1386af4d75e027008df2aaed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d23ba323e6913dba48567acd1f0c94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7b61292c7ae0b93285f3d559e6261125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40a5ead7abca277b7e960098f0861c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4ad9819c4ef4bfcaf27a232445667127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2758597ac295caa78ce51d42caace128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd7d8cae271f7bee2411e46cfcd218129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975be699f190866544cec21b45e19fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312c5f0ac20a7ad52e96a0c0a77283a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903a90e4ddfe02e7089047d7a227253132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f015a47d12b23bce0aea216aaeaa9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68935fcca307438523fa208e184d120f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd412486cb7b3a290e1cb27160c658135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346bc6c972ff642cdd0937c406c6e11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b231bda1556891a8b5f82298cd6240137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed419c29b62ace870eb1566af757a0da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df86eecf877ebee35708d9ad7e013b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe615ceb6d402d2de412e627d942bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ea37403dd364feac19a6c211d5d89141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bf62856a59819aed50f9f16a82a45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9984381423bcd216ea69ddf58ce5bf9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b574f73019b3fe8732b19df5b1563144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ecf0bdd637e8c32aa6bc1a0f26577145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5ef012835ed16d7d7bbece56daa6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b04606c31d4501e19bee3b3eb0cd4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046d5c917bb67750169938a80a2d117148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68eedb91d1cfcdec7856485c444c561149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cafe54de8f101b56a8e043b7d90366150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7e84b9980eae16d3a59bf17832635151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90db6fb5df1571e34e5ca81416f2a89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f675ee92973bd5211e280435a943a63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e125b34b3697bd891c93015a1c6657154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e8e3e97bc1faeea57e7f15f039e561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d3d551af61af04d948e1006a5a62f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fca56d370afc027ba37bb10b4bced73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ec3ea56b136869bf13fa4eb66a36f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea993b05679c1e44bab6fd99e7fd0b755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a694570a071aaf3608a36d507524c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d63dda27a8e6abe55ea73395e227f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067553b94f57835c51718135684f23718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb36d46d64310045f8c2ea52144ee639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af973c7d5d1b33c1e96f848f2a292010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aa4c0ad3b508f29f4771e255d9c5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b2338495cad4620bc9381824be39212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437309259e44460587c70a8ec327f9313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2918ac187cef4d84e9082b8071817014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c859b04acd6a5e766dafaae04fcef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06d0a9d4e1049e4bab9d3af0b7597416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6a0b015a2b140815f34906bb1cf2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3eca5aa896913d42a0c4b8a45aaaf318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5153849ebc6568f26b09685c9d69819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9919b3909c9f9f2d9ceec28076b316820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea12597771565602b478cc33fc5efe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1bf44ae472251572d7177c752ba6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d19db4fd48493def91a3a0ae799ac123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f87a0ec458a0ed090a48dadf56bd4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54009061eb0e210251cb836277664a3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbc3f368c5bc2b53632c197a9bab3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cba71facd075f4da3a6b367aac70327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80481870b4ccbf7e9267d4461bec5d028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff162ac9dcc54662a9aad85e4a474cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffde72f456804c0fbc30889c10041a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daa45992ba7a9bd8c635c271cc85e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a36b2942d31e247348b5e33ae2b91232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd3b053561e37d2b86fd1b4405794c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c8986c49ae11b514b51d45f6a825334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9d433fe32081583b7dc77e99bd99135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b2340a88620c68b8487aea337166536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b775317696e8bb32b5b217e1308ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54825e413a62c3a3f8c5e867c0da3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f9d6cf75e656f5ba94e2383557a4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cf504c1ee2c772440e767987aef2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450b9e07f6f7de509f18674ca97bfad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb0b95b36cb68097cdae1e55c5155142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687f462ef999205490eb771c741da9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d593fc888163e566c0a6d6435822e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d92c37648a75e0b7be9b9dcffe5b3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402424243baccb41a76c978a66d803946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5e3e32baee2b6c4212188ffa95da147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d1266c51dd5388b1ae2267900280148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65885ed6329dfecd13424ebe9ca54aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ee73a483dffecb04ec91f904dc5f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ad645860df5bd7d726db540f9b2f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5e78b70c5a4aa28b951e4856b924252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa06287fc0f8f0839e59ccd0991f2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e798788df32098d1fe057436e617554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172e443aa1048cc29fce9a3699e76ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059334c1f9aee634dd74fc79e89e40cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea02cbc0b5ea9ccf197123ccce5ebaaf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5016e0125a0350bc23def14d7967b1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec501d2062b9cc97e5da3eb6183f7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cd388aef39bd303547c236525a0a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652fc3a31404c184aff0be94b9cab8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51111c5443cab834c78637520d184cae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66634b3e0fff17e9d86133d03e1309cf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b1a7a51caef0b6f90b59c9a530df764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719e029d51b5187963684c7b6a93d3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398da90595e7a387ddd951784e5ef85766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7a76aa9369e7b8ec4be6b849334c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4775f3b2cae23d607c94610eb5e7c0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbd6f8c031dd3489a6fbac19d778d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e7db670d71163904ca39756dd179570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637ed4b84bd16d671d204d258d186db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458a0b28cf284592ce0ed3b4a7d0a0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e94c5dd3b6944bf58781b1c2ad5f6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90358d0e90a7f90e62303c96a6901a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d540a3423b2cc072efad3f496efd43f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4235e9204548072efa6dcb43706ab776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2f0056f596204605c8934c547d8df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af50fbf6e8fdfd8dff495f6fb24ecf378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c883996c824092da58c335bd66a3ed379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40074b2a7fc694994c4b9b9a82ed36b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0d6b99dd47f91aaec5f2467c11acf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac3a0919e3edab22a4494cad67d74e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337336a4605ef9ee995945034acc1cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6bf0a62b80bc605a35a0449fb1fd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786eb4b78baa264f34ccadec48a9ea485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3532e4fddbdd74f381549b5c2176f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a614a8427afeb9c895ec49e0366901e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dffea887490460e4d502de733dd15c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0229abfbcb66ee62fc082057b2a2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713f380113ecb6cb692eeb97c582aac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed65257860d46f609cfd6c5e45673cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92268e5b586f0e84501ca949d385b55b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967f95ba42e308c8103792693ae81af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5103cc69b0cab7dd158dca46a8faf5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e23c481d584e8a27110b01f22f07495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04182a783f32e66ffbb295d0d7a3a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d14b75a946e5bfc8eef1721c98bc097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811a5d6a9255a06873739b1bab7917c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd8ec1261a194e1d6675af2b01558e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9469ae72df0e94165d74e9b03f4b4bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac05868bc490760ecd69c9d5972f5fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f177565ebeecd0389e926af9bd06c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f0441bde9b19aa5ea23dd256b6119103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3e4a20d56aa9718cba8c54ab92b60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079945204d2effe696af96201a28e4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22fc07bad069eed7514c159d5ec8c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24fd75b6ffc6c152684d03de55e66b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714336da5cbf45f28248c82ed51f7b29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c63ad58d12de26f51559e9e94af005109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8083911c37eb9124921486184b7570f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea9857c5c370536056c8ad67fc2d5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e965a929a78ab27cbac00701f60ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf66e5f9ae15abb44263d29fd2b9bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f27f6d92537966ea7026227d46bce1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0250f53aefe75e19843794382b19395115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3a0d52908a12853f9857614fbe9e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fc5adb3acb07aa5f656a9c9486414117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1448eece7f6fcba77b644c043cb1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce50d2c8915361810f7069cf73871e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca69d3daef1023ca7907cc0fbe791b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5c5c844906ef97fe88d875043a048121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad61ec802ab0f4469334c127f1a2d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a8468bf0f7c8c13daebf92d0ba7ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d378b2fd82129003d24cd82bafc9e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbf9d44cf896e29f596b7c8b00665c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5429ba8114dc0c0ebc98debbc8d16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb3b52eda63c248466deb24e57efad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffaf3c0171ca87afb3456e052f5b7d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1953d0557340bbebf0453325088a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08808131c6ebbe041c23db8c3a1f4c52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93e82893238fc3f055cac362edf23e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a75f18c4dadf4cc9f408a7a294d41e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b013e188b06215abc3f7c06f0c4ed88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc501b3a1fd875eba8d1fadc15a3cb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c46312337a6e2fea6b92a577924690135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee095dc8a9fee14f3857b9e4cb1ba16136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1475a9e8db89bd6895752808a76257137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d428ae6fdfa6489d7ea4ca43b36dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc77db42a2cd6d5bb46a947952a57f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00496e040a91ac657acc55fc850c5cda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76f7efad3f15bc4fea1137d5e5dc27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfbdccbe26a03949904dde94fa6886142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8375816de91190e80aa724b2aa80c10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2559ddced137fc249c341684db19da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc428a4bb0fdddc37a9db60583b964cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651e9f8f9fe76bbce63672b56fdb56c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d234031e5749cfe31cebb06e028a7b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123ad48212602b64d21078bd5728a1b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ff20034877c6022cece045c673a66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6be8256fac558da52ad3eb169f944150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495180df17cdc55eb08050a660ba543151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f00a987fab2079b0bb798c1aca7dc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c19fd4275226b415842f5569caea41153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c0e1be4635d14bdd773530d7178db154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>