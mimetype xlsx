--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746d841891bf3e4bb2113b00915f2821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6c232786e6b8dccd7f323c93ae1d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae551e41efac32ce5bd64eaa403e4643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a95fdffc67581a3de2812e45ae0fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744a9f38e75bfd21dddf74b6ed6ed725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c4301c818e790f10fb43ac1256ea26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e3427227a7d0ecafc9bd5b6b411f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c35964b455d516140e8df8eba017508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73e7f478979e539679d7e2b0c97a3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4b95d3aa4495ac93cdd201479505c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc97b9006708dbb510d8121ae480c9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c23545e3a9683970ebe6073aa351f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9ae267e6d0fda85a88b4138d28c9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f78b4ffef011901bbfa0b0d15784d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e0df6d47b9dd08a11314e62e42f7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5677e6805fcad8135d2dba62d99ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9e656d835a9b2ce93fe43e78da0c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf36df2fca68d08511f0ca7726f14a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095b8244defee254678fdbabb5ad51919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2600faee785108a792fa7cba2c0f2d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9daf223c0b3e860e4f039d315194621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a62205407bbaf9c66c8d1e6c03b6222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba492f5489366f2dcc457906bc27874c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8584e09ba97d9eccef7edcd04d8b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f8cb8f47b698397728ea66950636125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f135c5f60b81779c5f1148ca70adb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1bbf0b34bdaadf68c0904e8b62f9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69307f357db02f4c6efcf03eacd407c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5096e88651149666c917c58490c9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469de572e2e095472038c0d1d82e20130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b9ff8b33f5a6c09f28b5dac506b7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484f096b0c85e45dc42a15d236caac532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ba6672251e62efb7a42c69b831a3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3041529396382ccea27980a77f3ed6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d29af30ce4710dac24016f93fff8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727ebeb9d74efeccaf38e487e6c7ecd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c663b93857437063709bd169021a1cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d64bce368ad3eb970bf4941a626e7038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9afbcad912be96f73811ff6344f47f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c128d64f6420a36a3ff91c213046f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515e2649ee1cf891a4247238f8adfb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5406cfe541726f85ccdd90c0052f5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994f93685d4bb85721fdaecbd7e789343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb83f2af731806a8cba4f776f09dac744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d848abc031be2f370ce7f5c50d6ff245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b99d4c4507cd41b77d6debd77e76946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4e722bbba667d12b2e19fcafc5f9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3774000ce465c582af5639d45f8cf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dc94abcc52e7d269aaa9b90456ed149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf67b348f5fe4fe2a6e0c26df07dd050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297a2a14205a4f3293530e0a7e835ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77c6db3d1e116aa332ca5e64b4e1ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9011f7ee265c984b38c83aaf5972753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205ba19742dde41e7fdb11a754be0f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea7f7d95e6205af8a831404fb0dc7b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921c094136973a27e5a3768c466db1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff187005d223a37b8b47e3c8cad298757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9784c72765304922dce851db3a8f8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811c1badd1140e1eb1417786c135b8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b8ae74170598b11e81595058e026660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd5e0b2a0d9f30c167e83a985e6da761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcfbb43f4062007f3a6d897e25baa562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c072e96ca858a8d6c33c6d8414d54f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e0f48cb7cc1df4c0af31be70dc2a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539a9579124cf9af14f7e5d13aef87d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e9a48043e267ac865fb707e038d9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939c815290d55a5e7bff2b807c6025667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8487a1f8b1a262608170fe3136d4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca62d3f6fa8902082ab63c4375a9d6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e18d86143d9771100d9ce132800a8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc40fb6e464996a7ff01fdf8d0011571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a9e085846b0c1fb527556426ef53e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871721f7669b57f5966a3b9199b2d0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93038c3896999a7eae1e8a8f06be9d5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cb6cf131ae8658e13a58194a5c4e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b647a77f24cb1ad02f4d26fc872c5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b937c2825299dc527c275070a8b9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1bbe6ee70ed7a7554d0a6926f92d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c950c5debee3bfa3cafbd798a07517ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ba411e4008219fdeb9bd9491cc12c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed23e56c857377d172540d08a036e1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3e9f8569908703feb9fa0307dece582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b42ccb1f019542acc359802603a8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751169143eb0842cb9b5983ba16fcfd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866a5c03b275c3560096b7dc4964f6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d7bf2c51ab395b5be8f09e796a16786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cd52c5312089ca891dc188413e63c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1e27fedb291ef8bb8dc755ec755be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1164a3a61c9cf636169deef5c324589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdbb2beb6d7d55aa20b63ee690c7a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27202c8f65814da8531d4a51beed2f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d28e32d79a769eb9a73c53b58494ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866ec4e55a0a8868009d418a47d707693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b51804d0d18c16f16e6c9b232765d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f0c82f1b15f45a57d5546ea8863e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf08a291f10b8a6a0638e6efa25a3eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aea070d4344bcedc3a91f51848c86297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856684333d806e0e31898099ef8948ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba30482bded412db8ba2183bde022f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7054ae166cb9e392cd076b9b0476c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e921b4a1430ba6ea2cbd90a8a802e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f460d5598ca9b00cd3d1b3a32c4f695102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87446c6bd4aa0155e7ab0f68de2f66e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea374d87c75439b2ff0afae8f940e4a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a66f6c1b2b2e159fbe887de84d81e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85a6afe5f620bfa459e669410363ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961ff575ea413d0aa873e355442b778107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036c48e429211a23360345d33635e01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2330db9a48627b72f16f5c5a87ac4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839ec1082680ae8c4e10881ab7da0c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6a585ceaec14eb7892769821d6b80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f170cea2b7ca1736fec8053110e6506112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cae91479a9c9e4b6f39dd5217910a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c2fecf91d488daa7c94c2f0dbf077114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53314951e99d92112f1fc9e05ef2479115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc9c1508391ccb5204bde7f76a7300116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deac9bd5de0354f4fb217cb150c2f88117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361540aaa76dce4f326a1965a132e347118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370352194c54cd7168922218b03f08fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe440ac3d6c4f084c9d1e246f728760120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e9d63a5e798b4f69bde035bf9922f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc497af82be46a8eac61007b0133750122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb0a49250310eb9a946a3a54cdecad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753e698461d527931a5345be4a50b2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3802f7afe20df0183fd901937c8456125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f91e114fbcc91fcd19c2c90c6006e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c75d94d9be8a852f606f3eafc8863d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184074b41138573e8c4b4fcb73b482d6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987c85b062663b7c717e9df935b4a9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7cb330931208682f480c21ce82f95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00bfe59554c7f3f4ca6bce6f14a188131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1a63841ca2f18eb6a840ea85c1f92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a62bb11175ec191e877af369ede20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7028321a93e7a10e6bc48860770ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f63b839b8711f44948cc8d0cfbdc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29778b80c91793ec88d2a777f11fc489136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ce3859b2d1aadaca6b6644ef5d7c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e53c2848bda5f0c1b7843dbb35da06138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20e2ce426ce168d061bb0d41b0ecb7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4fa4940221629e4b79e09107603f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764848e3c27ea105829d6826d56097db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0de4600910f0f86f4837e54ea15735142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93a5ac0284f40deb9c2a3ee52692d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71962db2d5d5bf3c413230fe4475e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debf32507c10ce0d0ef57c7f30a61fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832075e98272a276de67c673943bf502146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fef0939270edb77dd16bca74752e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95be039a1b8c96590fd34fcd37f4021148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cf373f764e50254d28201befa98c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfbb41fa15cb09e62d4dfad887c484150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18c62225fa2bc4225e693ea11da3b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006a68291e4cea150fa504c7c786c47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e34a7c6a5cea56995670c9bc6db863153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c22d05adbe0894f2e8c8790feed7b8154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bed40eb951fca8ab758e9a605a9251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dab7aa0bdae7f767ee1c1367622b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207ca103f9b8305dfe7d8ceb38dbb003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3216ef65baf7255e7619f4cd95ed9864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f199c91a865d9092f2432fd1f6653b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce106b6ad50bde95a7dd649567c6c78a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d78b09bcc2823abfd523da4511c997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b363ad3ae38428bede1b552bf40d518.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f0830dad8808c8c1c75e5c706bfd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd1f7cc2f159ab757a59344aa2da9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92214051f70060ea7fddf35e2df63eff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41583c535531cf3921d0385554bdd0d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246fcb013de46bf5bf7eecbe592116813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566197a3eef83d64ac7f7370e29ee96614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18706b0b890278422f4c90bc4fbeb03a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3a2154221ce1a857288b7fd3af9bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9e542da20d38732d6fe544441a5f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4eaaaae487a1b68329468a68fe0f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5683dbc43f0ed9b9e4c5a392947c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1f9dce7b496d292796055f92ff85320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979fba80186447fb87b03a253cf2add21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feed83309b06252ec0b461ed3807a5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaedeb87f3cf41eeff02cf7c68a87023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba5c030c36f20b9947143097f61e2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336c8941ad6d0a1f7f069cc23a821be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcb61d93d30d91bd7d6a811ee0123326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5182693b4bedce835bf5b51ad8bbb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc4284b56f2de245c94cbde812aadf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c46b03c0e31956fd8bc1198ae7f6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79521eaab7f041b5caae76720f91ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466a2792fd88c9b875ab714ba18ebc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ae833efeb038425a1cfe4fc2a1d4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc1545f4381d7d26a70241b81bdd1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e56df7e527a8548a9f399f411eaa7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891edc3c130a8fb4268b0a578d75acdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa554d16d8bc1d1b9eec002b36382836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e66ed0787a2eb059bf38579a07df9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dd7612241a72f4ec05f6b626317d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e250d252dbcea7cb1de253097d9c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c647d0a487d9e3a20b08959d7e55c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2f3fa1c7fdb1cf0e053ae29ba74cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dd02118f11b50a79d837b3e52f65842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a859e5caad77c58c67aa31d89bf8c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f657d25e6b6846281a43d776eb61444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a274ef87894fabb82aea1788942789545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70375f27bc28a3298114edf42f8e4ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657ee49fb27c3ed8231434279bb9e8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3110fac4270d46eb097dfb61acf8da148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af959ca106227960db8ab53149aec949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fedb60f02d0db2590f65f0e43f99250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3314b5b4a12c99599b7a857afd41451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5246a4b19ae5d2b8d27e9e6fb2f1a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8a0c319d929df979da5460202f4d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e00491a39abbc7fdd6e6a3dd79d3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c757cf74662e6555e9e7b2842c34b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a490b3bc7fb4b16f4e4b7e09b56356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea560e74f477bb2ba6848197a058b1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366e5e43fc48ed1a9150b94907c4dae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686995e3fd9814996032db414757b3c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fb6ad7a53bde647e2dac58c2289c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56ed174ae5be3438854cda3a70e33e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517103f581a8e7654ea191d4ac46136a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6908e7a2dc2d34ee720a6c637298b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6ef98d8e337a2f8c9639c8eb2db2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd361b95c32b15fb530803485657f26c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231f0b105dd62d7570e3add81e663cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeab91dcf50ac2ae323a39b06d4428467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967933f03940597fa3a8cd2f6624d66b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ee592a1a7dc4e6c82319f779892c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb4625e56bb739dd30f26f226b6f4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefbf6b37642f05e66df53449ef509d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383dea7998afad87659afcf7280203872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43f64998f1b4f106e16e64af5abb0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695b0031bc36d62aafde7d1f01db39b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88bbe2be0a7b49a419aa831b91686e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257c67fa2c3bd44c91fadd760f987e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a5450854f33bdda85d29c0b68574d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde31cc7ea2dab45b4902e9ca23d2f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705936aeee9d55cf3f0d8919d847c1e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93e8b659c233a450cd686550ef7a7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb510faca54884aabcf7c125a5f389581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d66a01c5818cf8083a844220032b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04157cedb6177c3bd42e396182c0512a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaffc745b45027eeead5104442da815384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a374149ac7e89c4b1d3242542e5d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fa7d03a99b2743713a03188ba9ee186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735690e731d739bd3a9197652078ddf887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168802930290143964324e788c87e6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66ffe2993d95d628eac0eb443769ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56c7e3a465914235625d81611d09e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46f1ef2d0343ebf2033550359c5c6d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389977b01d6f194b9951889618efafba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1596d6aa5461b9a191206faa96d7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730bc4e0483916c0bb776b91649bfb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6ec2efbd7b1f1724f53dca3cc8f4295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfb450a62a2047a15b1a2eb000b02d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d5dbf7de8c83cd5e36e3ea287e01697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acaf26782e9a61410994b93640d84a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d509e0d466d55d8ddf6ad23e9991b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4510f74a3a217afc58eee17a228067100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963beabb5f6e74e972a0b10c2e02ce7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f91b85273165cf89f111642d8cd31a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acc008503cec152a5c66582e87c159103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c807253fa657938a712d8dfeb2792f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07160718628f83ab41ee75ea8d0f23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467c2db3436db64f89da2d9b795d7f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc82fa9f0ecf316afa289dc728df6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc36d18b780487c9ddab5c1e7a51081108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418089be9d7355e48a993e417797c79e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0d87609573590a84b79f111acfbf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf0fa8e9b36763e635cb886958bee7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb8bcba29ccde0e4980321e2cc52c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08f194774cabef5468251d50a0f9e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a43ac41561bc41905e2cb970a76561114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f320aaa93e1f3afbf95ee683fecab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05645bca1e0f00e8c727dbd3d77ba392116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb5ba82227c42dccf49fb9cac58fb2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5e3f5db80f86f30d4ce3cc55d7082118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce1644026278181d9157ca3a9af5e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3b83369055ac2848794694b9e4e0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225ddc0e247a770089e901b0162c0cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcbcbaa2c50731c82b5b29ea77adda122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e881afa492c322cd7ed884527bc28e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dbabc29f0634809b6917822439403124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895df08cfbbfec1cc09a2feb2df0413125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17585e82193cff8581f50e6fd75c9a6d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021af2c56b9d4c04f25ca6fd957ec10e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fec3c6657df9ada9e7af6aae0379d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe39060c0ec7eaccebd568cd576712b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b631cdb10fbeb9cba21f1e921e68b62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d34a38259df88218938ff9ff1cb03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206576b911b4613cb70193405a793a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b657c63ff43597396204c306d7f97133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42a61e1f608523dc3bfba63580c9e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241215aee948c1d9e2b773fd4bc67629135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd7aa069d840a1fdd2bc1a47b993b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05acea5d12224ebc3d2442cd5ceb0e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28de28506970b540015982eb23a193e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c86990401c4880b98c1b7ca56602b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d60c13ef91723b5a74887db96abde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8e3b47f5a407c05a9f70e26b1fdb4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bfa03c8efdec240a9ab73051a3c00142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5bbcd01647aedac0acdd0b3d90041143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6d756d920d86916645d91339ef857144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d99ff5aa981fe9fe945e264f49778b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb060646b8b35abb984621986627a33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc422f956cd336616542066678374f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1527f4bed683c7acc7528e22c94947c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c61a3a50f4960a46b93d92442d5dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8850c9be800eac36cb6f56ed08d59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c841eb20453c624871ee9a40f6326151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f63ed6dcd17b8620ea0fb1fc50bc6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0f4b1f15286c9b19c4b5bbcf9b157153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0be0e8535f4be9b5456bf1f90dbc27154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>