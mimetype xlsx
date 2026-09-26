--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df486a2322dafa600cf3227c724cfe281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e621fd94dc9da62800f9a4476f795df2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7b3eaf87569056e891dc6483396523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41bac460b85e123662e7e4e3fcf2704.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900a1f7bad106b038adf2ce2e4c72ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44348766d35d2e2d876f9e2aba03b1096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3d186f2e7e948c4c59240605968db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f08acc5e8de4e0240cca1147c14628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473423a2b0724a91474d43265a43a4019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781160ced14686364f3ebba1e40b55d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947f447af1c56b8724e0068c7c436ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aec7161912eb54a9aa61c3d6316cf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb2bfa0824a0037d8ed7eded35ce0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d74a115b9de937f55523ca1a202e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1d305568ac876639a1b7a9db6a10b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fea2cce24863b4f92e3d74310b0c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34366e8c61b4ad8886ebf7ae3e80749917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490dc5fad1b96b77df6f01b8ec1c90718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562ff14f90a672abae6cee57e1e18e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a1043d395e488307140acae4897d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdd6cc9f6aceafc9c118e8c48ab07921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21677adc14fcc4a1af6d75c874f46eef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781732a38e61aa7222f6d5bf09bb66ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f187dfa4e86f84165253834ff44a0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20add6b55d39485fda498dcff742f9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d11a3482c195c0edf3d234e6905ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138573551cf156090210d78cad7daaa227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22a5cdaacb77bc8750df6decef913328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a0bc7c7ecbf00e77f34ee403a470929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa0700f0e814a324e1c02abfb1c48e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfe808414f85b3a845e9927d1f58b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdc6f82f45e052e7efca9ff5b89eb632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0297666ec696b2b08f70579ebe4a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3292554eaa9881c3a2a34106070be634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced62f1e2536cc7b38ebe92a49f7e8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228011203ac158dd3e89ffc2a53de30036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8760691a259308632d180adc1a79fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32580f8141fc8d26041044541eff356f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a459a5b14efc36a528d9ffb5280eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255e29575eaf21028d68e3f84f5daa340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803cce216290cd24446a90c442b409be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a85fb20f5fe6053fbd866790caa2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361312dd6b0e6dafd332321c968c77bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77597f15b3c7bd720ed974e2faa2b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22749aa2dba889ec094ee4726997d9ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df14fda6bf345fc4c52896d2fa242a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a03422b71457a45d7dfcb086d23ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd761bb7569788e3a7a4c698453ec40048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af222039532aeddf24553394441391a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022a51250f25595ab08da86ce9c801a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28421c401ae94d547f45c82b6a5a31d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1403a209f5838521417548ea0142b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a1087ac3e17dd5f28812cf8e19f4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bf3d16eec80c93efc529be944b76354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd324bae85151d8c94cba77881c7255e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbb35a168fb15f573d6ce370f7d67056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca0cb3255fd11639f15b0838f373d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2a669807d305d0dd51fe44ffaddb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad769aea86b6f24defb2b4f05a03dd159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008bdf62493724986062af05d343cfd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0146de33d2944fa53f181209e469aef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f101ee7fab4b45593eb8bbe6f7783562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f95b7cba65215979eb13b1985668b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0e9b47e393a49a40ca50098e089ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1dfd9af09639c01baf242992115ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134add6855e3fae6e4cbf95a5fb74dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e82813135c6357c2e5faa994af6e2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080efe006ddb1c357288899a8433bc0d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1a8968b97a6b0fb3c73905f5b493e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05841f94de93b60d2e311b6d7c812ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51913916d7b70670d8cab1e01f25f2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959458a6fc2672e061c04f9702d475b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1adfe1c7150cb7157294dfd10362673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271bc82463e24ace76ded1efc53ed0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b7a97871e11f200652e4d5504e6eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55809eb09d091b20b56cf9e04393b91976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bf7ebfad9bb81e63bb22205f490a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b841a040a3e49dcd031c3da48a2e62b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b65bffc7e41bb32e0599ac7ee7dec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e54c76dcb99fa4ae4a45b2a44811e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e77ecc025f16a171e56211f2699a581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8eb81cc567813fde31b93faf6aadb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b94bc7cb30611deb73fca35d8ba5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6249a6262740a4c1335927f707914c684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00298724786a76c5abe1045090386f4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac47674986c6254fd3aa1cd9d5377a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563880485d59ef615f61f6dcfa9c8e6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e7a6979f7ee31d40c32b0913d7b7688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3b7223c602fcf42322866e8a5ec6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1f0b1962ce7b2ec0c6302124a2c9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0559752c770fe9873b9fd36080ce191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51694c856b06cc5843544b2d5cfc68d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786d90ddf0c1d20d793d78308d9c2bc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393d099e3542fee03bb772426095d4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae1aff1abda5c9eda56e4b2f2d025595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a0e45f80cea5b0c1f22f1ffc9860096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962e1196ffdd92efb5ee9ee5075939597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def2f23121bba4c39a4be91ac1a22e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133a5ee9627df1c705dfda3f3fd560e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af904ee97f6929320887ced3c9e222a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be465a26b39074be5b0c8056a4a92c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cc9fc544cb6dd31256c69494914c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d25f7ff5d3a877caa2ddac9df1dacf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca240fbb98a1a9189e3baf7f2dbe29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5d411e800445788ee1acb80bd35fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac7b7dc0c7697801bab3129a3778cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02b6fa7b72bfad3b5864dd19eb238b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11dcf7f9b3fbc05024c741320152ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66901b647f49d19c9496ad5e96a9d646109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb96bc3a181323660de81403d4c931110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ca8ef178adfec9464e7b8e461bb2d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fac8441d7225e9d2a71564f5e644bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c172b9c2af66c160e17ca1ffc48a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2203bcc199b8cead33558eb2fa08d7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a141962521b559f683d0a99276e419d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2911b52cd31350ae8eb41b512eb4c35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f1001b3ab527b368ce77508b6f89f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e23ed661422d3704f030c0a92adc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1d950a4a3525e452530349decb4c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bbf035b96cc00583806f06d9e661e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5ddb7c802edf01b8250a684589da6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b6d9ca640cee90806bee0952b4950122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefa278824f9370117a4828fd4b84f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2850112afa42cfb29d772dfc6dbf22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9d52c73e54b16268ce2c5f7826c66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2751da7a06aed2548c573184a0a68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1a2e33e0b2205ab5f57ee68513232127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aead186406eb920de4b72822aefe9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39d8a65df1a3802272ed3ca9c45537129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335f93c52cbeb494340c7df8b140f04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777932f2fe43d09189095726d9d2294e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26583b2f1600cd6ab9706b0f2be6190e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe26908006bbc9f39afbd4f17ee2bbd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74262f1da235419218657be308ba93c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f505b6cbf083a4b46e5b2e6a4467f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6783452548c93b6f70f3f9034bdcc0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e26dbe1e844d56ed50be48bba5dc28137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e708f0fa54583cd136d2c174bfca0a8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af11d4e78c310364943bf5ec128f7d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2319e8acff688380ecca74803918e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3dcf3701d16e089d1fbbbf5b108e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b32ba8398e4f72213ec07533a8c83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b453a7efe823a3f8a6e88ac595997c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290c0398778118b4a8c7c706f4e5087144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bc1990154722407a766727b706632145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ff9ef59a50036d7b9faa2a1c10feb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb97570463c6da24020e3aef02a237147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b72384c39f13b6e59c25b0e960cf65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65b1435f301a6a55a55e08e80897cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73490cd067d79f47a7d5795be1bc244150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a5768dd1659d1ec8d4e980eeb7ae1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e84339c8ec194626974034d06598bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248a91af4bcc593427a146b801dcdea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac584dd10dea9cd83a3a80b0c4aad81154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328bfbf1c6cc9a7aef47e4bc6c545311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb171150d8eae18a34e60f78e10944db2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473688eb94f7b04ca9daa6bbf080c8b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd627874cf2d47e9f3db5c614caa68034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398521a0abc8c40def1ccd4f4e9d9bce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4d531f6ef165bb7b4a90f960ecbb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27970a6aeafa8bf0220dfe2220e9bc667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f069a23196fd0ce13264ab1b1d2cc788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ffe9b0019c543b38149f7b69342369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c749d41f9ac9c511bdd444eb2fa64d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08046a0bf9109605aa77f412cb89ce0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb2d09b62a4a203a9319002dddadd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e2111ae4c4b2e6bd581988e77d4cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10330f572a875a7adfd01a9dfeee8d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94857be6aa7323c4ff463cbf4e64230015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877856fcb9d070ba9cc48034a93c22f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663c102729d300d22790358119cb3c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272df1442a35335ce4941c4c5dc702218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031edabdf2293a0d4382f4eff24754619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45b84020ad12b88446dcc076885c3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22395963b1393a63099171b69c30386821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c143ecc7dc33480be65eb33962f271122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b66e4217e9aa56c941c81a239b20523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0b3775077175405cf96aa6442b30224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78aeed2c4861eaa4f711259bae0de625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623610bd99b24635c8be52ed313c5ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea045909ac42d3b37c4bea0fd05f31127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfb7a4ed785c9c3cb133e0bec8ac1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1cd0c0c42afc8672fe21fbac7860e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9585926c7ea0b5e6ae349430c28e0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987c8e0bd4470aca4479135f77d349831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1adc6723cdf52965b2697afda831e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6a968304cb8a3b3ffab66f27ba0d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcc483318eb3d1f25ba7da0ba0b42a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc3f77448663b0971624cf7208fb8935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c06c6927f381cc093980ba10f825036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663b2418ca80129acea4aee3d2462ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9e6698666e655e898fd3cc2dc413d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ee90c4886dc9e8d6eb6660846a7d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e7c25fbad56ccee4fd80ed55cf96340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cc5f6ea38072686f8e1d5e20108e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581341008c1a2076bd8eea6387f1eb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222162576b249d5f8e71634c55f6cc4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2be1585db7839caf0fcf5de046c2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab310bd5e9eeaa39211a2f73893d82f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff10305c70c3408ed565ec379f197bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582477ca57ffa6332edebf93c7d78ea047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8810cab6c5d093e0cdb00d33843f3b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5bc58b833a29aaa1d5234193ff55949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8072fbdca5fcf96a4252a7dd11522b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecc3431b0a20c8ed97db884730606451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08360841152e7248fa74c565612e6aa652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e4961a871cf63de5a05a50cc6a3c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9f34ae8beacdaafa1d805802311aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14c186ed238c7d23bb5cd024d57dc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d1a64b0324861c68124e9b8698a3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cc0a9d2aff7c00aedbb04f884d77957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e37ba65fb484ef4abc7b3295e0850958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bd5a513759a4a9af91b0c4301484259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9afeb67d925b2f1b829119b6dfbd9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ae4a62f11db0ee0b3a67b86f48ee561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abaaf233a67c83b47bfe1a06fe9d0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7a408bfd0ec4a35b60ac0ee2fb0db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59786bf48bb84bd0ddf55b1c65855e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a659a648f29a0381e366009bef13a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ea08ae4ca30237746ed4a8f28ee2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91bc6a577a4d9c8c9802be9de07d8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af11b7bf4960f4aaaba55487f51dfff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e911a3c88dd7ec01de023406aa78fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7affb0110c06a3bbc131fdc7f5a300670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569f55509f798ed4245d41d87f4bbe871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41ecb3c27e6eef14ff534342f2203872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39ee64c6cfaad36137b85a293893be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cef0b5b67c50fd1c48f5da35985a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc047368c4373c03a6a72026dd3fd475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea1234635cbda7c018bfb32dfea16b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1b882ab1bd3a402f100acbbcfbc6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e71813cc23372377df1863757506978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752c5ba6e161b7211a507b8bddb3cf779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5151ab874ee029623e4a0edbff8139e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c37f98f934b74bd63ca78a8c8076281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22245100311a36fa376b23365e8789ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66642e29c820de7aa8ffeb6f00fde683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f751ab2b1254b7e240df08fcc84a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c03f765ee08e48e56f85081f8a26085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bb476a70974612b48a89d286a354d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71ddcf23334ba3f3be8eb8aa5d78e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0514046d300cde1fb01f1d309bcc1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b965ca689683a53a175935207868e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608a4a1bd2807c1a73232c569d7af2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8867ef76ea13c6075d142840dac9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91985b25c5ac23302bbb24d5ddf0b8a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf714f5a367f5d05e35541f2dd7c8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c962a7d2c24412bfd461884a611b04194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61c33799c2851258327e09890c39fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3e35f49695faebb12056563e83ccc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0a8cff0a5de98916b41f9b5c8ab8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5207e244501bd4d36131a9afe3672d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382389c88854667e0fae43d93a93d9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43659d240067d34f7182f82242ea064c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cd11f89f5b38b6177af476139a687101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35966cc6ff5a4fbc7ccd69246a54d16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99708e52e2a773de60a0a80b4dbca6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881d811f23dd5a942dc86172a85de29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdffff76a75bce83d7809d48bb8f0c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a3f16bc8506b275da0e35d0314810106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50da0154f44e74a68fe1d7c0cb2b01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a263692724978f315e778fa002598a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3629e48c9c52ae8d9f9b248f64a73df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79811e55836b37c8625ab11d75e65e4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce7104a9de608b92c7ff0b5a2951e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b7d13d1a6c5a4a380a554ca72bf88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c5b403acffc26f243784ff4344154113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1293a43232ec5e5d30c66fcaf8e5e0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d8dd5ea7a9fd9f443f1b2ae8eef30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e8c0beba35ab533dd8dc7fe28077a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d26823e8de78e4eb1d318e68f1591117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab65414bfe30b033208f2052d9a248118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5133dbd5aba251f3b9970cd84ae6826119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eecb7e6459abc7020b647ba26bfb45120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c754abed0df9d477015dfca09f15256121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17747098c3172109925d274578bcf34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfe88044cb731c4555086855ab3d5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7aac870898ea244269207a9fab01f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decc1c67737b3035a2a442563817c0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd4158b7861643b6b14fdef8f14181126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0081dbae4aa94e6e7b34aa468b8c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38900b1cf34d7adf72ecfcab6b81c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643221c997930be3ecacb14bb7ff8570129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc19fa1c51638913fc14cd021a210af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527dd3707f404855d6cec7eeb69079e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17708280c28f769c6f1d40adaa3edc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b312ef40942e1af1ada9035a12528c4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7216193273f40b2a4ef20e1e4fb1cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67511a40eae03ec30b4a3b18bce61c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b0bcf64e4ff190d21e142dc71ab46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1aac5f8bc4024fb09cd97645b24899137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894324166855caa74a88b9ee46418128138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2515de78fd0dee454dbe7671f719e19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f263f233508cdfe5f239858e249f7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d9495f632e470aaf217dcec9a7a54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dab4de52893528c9c3f719b381855142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474fc39da9c0d5c330e185e9325ac9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8a70a4c28ae4e403edc012b418aed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b0f07ff002bf13b6a45ac5cd2d7e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7500e1061090b2238ed6ea9b0ef98d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9662c2890839639842529f39508b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbf69f4445ed1c754056b2b9568a0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0b11b51ae8fdf6439a4bff16e21e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73255093a7b15e4e92ebfcbe0521b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c449caf50ff8f9859b11d75c85a9431151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306959c0d2dc72239040f9472b8a06a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fc01eeebaf1678a035ea611ed56f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd3f69aca61923e5f41fade9713a11154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>