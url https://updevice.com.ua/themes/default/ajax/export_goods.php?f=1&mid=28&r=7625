--- v0 (2026-09-26)
+++ v1 (2026-09-27)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fbb02b88f61efe26b8f1251782d3a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1266ae7e797d09020b3aa41152f62c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed188062bc32116f50c1d12df79ba9093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f64876f719140ad3fab5b790471804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a24c6f8d0d6208b7c3a525d9374cff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dbbead9e7c88950a67b610e0b62cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11002f40dbfafc85f6ba5aede2d48aaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303840d11248930a84ced919ff0d60358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22ab98670d7b488bbdb78651b46afb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57d6e4a2d4293a55976af487eca94910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda4c5134ab2edc74f2eaa0260662d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f988e1119a78105bdc23d3e0497f2712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42a6cfb4abd305f621a57de3d3635513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fccd5b5cab0b541d4c9df4ad4d8e4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676cdc7034abed6ca7fccee340c5d6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76db75fb6469db178db4e6680749f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5d88c3779a38b20fd0e98412e7fe917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafa721c504429db1abfd605bccf4c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b32217ba251c57b4a5a6b4745e2b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fd365f8fbd43bf06bb92127a2232c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb78ad08d038646b692d7265ad0dc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32467cdba861d88197cfe5860fd1ca9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204dc293061600de5698d8acf9da32023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9f76067c25fb7f221054223eadf6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dfce2ef50b5ab32ac78a764972ec625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be3d042ae90b9e107802d5bc4260d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f560fd787f4475323adf0035198241527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ed69a0a694c5716bc22adf713e7af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca19ef15b2254fd67a0d23fb3e701e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16086a8e1a5253771f771a1d1a44c7e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f933ce3cddb9e1ec84d79267ef200231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa953e2c2c68fada65bbab493b335a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf272323982e68f615fdf514abd25ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a69898fe9880157f3bc380435c6d7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92192013b4c2f8e640aa1f9bc9f814d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251f713fc02144029e58146224d86b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1785ac34ea04f878a95bb34bd82cb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd681ea076c866f018a26d144be740338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca123755f88231218b92e327c2283239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bad6b34952bed99508dbf7812a2c2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a15838e52fa884822206395389730a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4d5e65a9a438e20f2f4a8c93c288242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18443ddc202a42abaf62fc68520de743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f2b05556804b25037ec26bede2a1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e224edc6c50c7bcd93ed753a22da6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0381fc798140e43a8751d10baeea3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d056bf9fd2307259df3b9c266b05cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0392f6a2421fe5f31f4e42a214c0e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697dcd3340fba6bb931c7a95be04a4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c3d1ce3e6b72038c727a3bd9d2d1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29900676c59e7b55b0edd6de233703a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50975b342ff98a8f4334fdc6245938e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656257f6ea62c68f58e4f18742081e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16727a5c009a10607552d7f2fb8d591e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f495755aec97fde2569260994b4ac355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16d14449acfd7af23570cf645a79fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042253461be8a61e3ce3920e6963d2b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652a5ad2f16eebbd3e106128c7a542258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193459b499186cd7a7ed832dfe0899c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8929436ba993a1d1d872a879ef9ec360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc1cde61c1e8798afdb3c95622f44761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b34fd656e48f7cd0038fce09a5c1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3baefc184a34c68f12599c7b984dbf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a63568156a45778344faadd07e05664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7fd02cbd02ee2093eabd423672e6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc9554ac1e7766373479483ca93b5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e74cd4157bb15ee46d3c77f43a655867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b8679cdf771d9fb5fd4d5db323ea168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9053e5fb95a38d8856cf81df469cd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751d498cbee3c18b1fc29750533531d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172268002081a9aeea0ce2fbebd478471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41942f2a388385ee3858ecc3ddc9dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a9edbae4b38549cc315e1bafbe47373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f19945ff94bf9417f02b0d46cb2d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cc2412f73bf56580fc4f050a7327775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134876b8b5ecee90ee1014db5e904a7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60f014ff2ad6e4f89a18df772d40b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877d6139062459d726dc7dd91c4b05478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4ba7484ba09a589493b76d54788b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d0ba7da50c84cbacec6adf6c372f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c7767f0c470fffff99e06737ac59381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b9afc4c513d3b4eaf65024d7ba5fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8cbd1ca424a42f499b115ce285b1383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dbb0feb9a087885c2163f266f01b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba867589bc615383979d60cb09baea985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7853babb39f5addc30dbce1c5bc0d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e942e3e6c373e428cbc7598c30fa987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e862d7b40b0530c68f6895a09b5617d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac6caf4c80dd1e81845882378f399e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade4b3f24ab6411ea5db6ed09487d5d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bb2381cacd928e852ccda50b102f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd899f2e72cec92ded6319d5815dfe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321e7b20c9cca1d46a7ec0b6598429193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038cfc2be5222422e98568c0d2bc1a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98268d23e368fc6a9426229e7914b2a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3ba48dbc3c25f326e8eaf58f82c1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cea1a1e3306b11e80ed5b6c90188d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeddeb9f1dc91527f6eaa19fac79ac798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94342587787625760b30284e3fcf4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8028979acf45c9bf8f9702de0bf9a80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eda25d0664b092da81a32c0c36b574101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37df931d2f99c6e18fe3634ae39bb76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a4e9f7dc9954c0f979669da612bf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95859ebfee697004db139c2e9a154a67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23af43ea8c4719d90d506575fb6d121105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c112a6ab52fcdc4226440dcf0543c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e253d42be0b09f6f45e8b6864f9885107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc628bd8601c1ba1406d7be90f7a68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec8e6141b5a482ba221923779af059109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173a4be75d04c240f38dee631677b5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb234257a7bf7f76ad7a177452ee9c93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e036e2b29bc7fa6ce892f0cd4486bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80189d7e7a9a9cadf58d9c04f4f0e4cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7cbfaf6c144ad9914810329979ba1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95a60a213c067faef733d0ecd7fce0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a6273d570f4c09327b66891252e9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d85bc56bdac45347f7cc2bd2cf7139117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5868e54ad3fcfe15bb453d3175b768f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c71a185bb3c9a94566ed3cb995afc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64134d4bb88cf14477e1b4aa86396b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179159fb45a6504e2852e8d70198eacd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728690247fef7aa8df4c472dbcbfb89122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af2ee732829a7f71520f5228c4391a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa39c40b9a1347ceb081554fcaee2ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9ccceab40031cd228c641c7374256125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63aa2ada34d0bf58ad04568722b81e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf61f6de7f76d74a52223fab7718d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35ff5111805ddee88d47606e542362128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8891eea0a793a2ce5ba0f28e023171129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a7f36c2909d4dbc1e7b59ab27b436130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e8a6a7b728acfb00b7600865e4f16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfdbb9a32f699ed98cc1e867186316132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb2800ecc91f57184c136587033d45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f2025df5113865120f191db71464c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66820413688c1ef9d47c3d4720b20110135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e77fc8d416a6cfa534837e15b0ecf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed99823e52b5ea06619db9da3a9d49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a0c69fbac7f2bae90eeffebe08005138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36679319016b8b261e545c0d5548f94b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006fdcd11c2fad221c746ecb59a3c1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3737dc52658d0a37e8a044d14edebe3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36238f508744b2fc36487d38e613cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09560ec9587c5270100effe9cc2b1818143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a5eee5d81a630eb751729654c51c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df0200e47cd07d2aa4f0349f794920145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a670180df48787099ffbc2b218f6d8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec56e2a7da7622093ca4c3a5f5fe475147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827a9a3e922bfafb31472979ab7e317148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45220801cf9ab361513201a1841d622149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21852b41a88204f4cd0af5225ac2cc4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246f7d1f1523caa670f3c6ec064e2fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95fdb1c0f7537020a675ae7cf8d641152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999df673dc334f38c9ae0bbf745918d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86067984960ce663d807c631780c422a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e14716a3232c5a8f4cef051f97ac61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6780f643576fe74fa470f7dd36553e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3407b2eff5cf5d0d6c5d0446029033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c384764cf0bbc2ab3b56b6c0452ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531afaffec737d990d06437c3b582f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfead0dd320af32cbd13a368aa8f47e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eee2ed27eabd8760321b18fbe5adac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f43fea995706235e9f6eb744d54928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3a41dbfc5882898c1731d35e989979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec52350f9459ae9e6b588c419e13b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c278fb95d512251d938f5b3f573562a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bea206f8e887a7c06bf7e02a29f4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078ed3da872e06310a0bb4a11cfae2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65643c9a83ff7c1c90f77145f2742e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca6ac47fad6c3210aa8c664871e0d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c749033998290aa04a08ab3eedba716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198defda716741cac874e4844eb9058717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9945ae59f41783cfda20f4d9ef049c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa5562bcd35929c1400a1abb56457a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b2a49565349e77815c1847e2a2b9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4718a4083c0737e0dd99b9dd7127fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01b99e58e02e99243f87be108346ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40785c5b4b6b1e212e79dd41a5d40123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3abac3f4e9a13640cf09f099951b1724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6fb9bbc589116eb31eeb11ee0445b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cc164c93e8a466c86669c913dfa4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34e2829e4977f3d34f0d5d0e1cfb0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6e2d0825e251fe41ecc55f6ebb8ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7a0afac2e5bb15080f484b06239ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95596af1206932893cce29c912319a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a014329e37be3aee068dac4ae0ae1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476a0feed39357d81481c05d2e9c0f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de16f9ff643db96adffcdb1eef70d1933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87920c7e89ab855c84044ee0a72970534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce5de0c804900579d1927c4963eb5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922267cab5e4aaba69d6796acc7029e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362d89ccc29b45e08d997e2a4e4f32137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7605030e620164b525535bb5eff938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bb5b08f2b6b55feceb6986dfe3a8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bafad19868d08a6f6ac7d0a5c348540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1976d17b5e041e829fff9b460b88641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940390952a278b35538e21bb9ce6bf2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fdffbf2331e97b74223ee3acf72d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d097b47cce40dfdf267b835da469eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f1eb190dbdffa7adff3844e947cfb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54ddf80e7a4306d494560f0567d8b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c06da72df8f075608c1a3d1abc39b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e77e725f11823e9965fff813660aa548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856924e7c31e3decffbc6544fafac62e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f1c92b5d4781f4f87746724adca5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc669d94aa3b31ddf5adefed2570aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64065d2802c1fbfd7c9c4ea9742fbfc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05522ba93b9b74d53398b3952739a37853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40f8425f851c59d329512700ae3f7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146d8bdfb6fe4a4c202d609f7ad0a0b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81335c2068b8e02ad6969031f2ac16a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543bf0f66f55da9db661ed012119b3557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb2c330ec9347bedddc0649907a5e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9f8318cdbc881d7635bce28c7054659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bf2efe8af006840ba314b5116d2c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e8a1e21d2e8d31a286eb15db343aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958dceb1fd0b0d08c5901319a4e76ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c318f3daeb9f10f024697f16b71d7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec53e808a318580d01cf456041ddb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c5f3b66e0361327326cbc0b832eaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d6b79722d3c864a2e3f630aeb80e166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b39d73f339a85a9ae32573a451f6ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba63ff5c94f8845cb3bfe70881d091b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcce6b084f4a814631715c15c551c1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a920905a2709d65a8a5dd946ab651470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116af2490399468ac352eede4998776071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d86585836b7980ee630aefb837e9c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91f099d1d532aa77603607df93050f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af220f9733e0552422cebdb7930f1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0dc4a56d2dc01d598c61d93a27d9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5151cd9165398deccc93e2475b8a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976ab6122db0800cfa5f81ec13e524177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf98f087c1ad1f66dcb877d156c324c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505311e0af3969f4f44f3900dcd6b67679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8791feae52fb4c838fe029a7bb5a1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e06b9dc55a512d1c8cd0e89d63a7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77bfd4a19aad26472a7844c2f9305382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7789aaae9351f4ebbffc844bae6dffd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9e222934dfa319797377802702de584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b24bbcea755557725427416fff6a6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93d5bd9c190685b1a4ae555e87aedd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03215b1c272233cc731f33de7845fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c1af69e77b0a54fbebb05ddf59f0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3802aa24c0446c939984b9d8ba59189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f02cbeb9288c3ed30216d30e8fa6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09545400de8e07b75cce860b51fadb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4e553429da165e42cb8529790353592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7d61dde8d7b7ef016ba736c44335493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8904066069e6e1f9599d161165431694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d1ac6050cc05ffabb61c1fac480c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c9dc88acb33adbbeeb8d8747e972f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068d76f6c989f98eafbfb258fcc219e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f8b1e0facf09febe831fcc24e248498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbddbe3beb6dd2dceab46259aa09e9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8831a3c37610a7443fcf51a1986f39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2267ed2450fa2921e5b76cdca09b4e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed48ace2c9f248b5cde8f434f5a5872102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7114229a88f6a52b376937e43c9b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bccbe4179c96f255f08725fc80b8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb80d0caf7ca1de0b1c5dc5112c9088105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18119d87d9838dc3478f54db9467c781106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a5ef7e8f44ddd0a587fa67a7fb6a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37c32e721f1f869f7a810a12784253108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0568faf4dfa6e01be990a0c05ea4d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a25e5a1d5f34806c1c100b3ef3085110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db2751ec4e92c1032583a49993a665111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e798b4fc56871e8073a1a3b074dea9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee68be22b71253a6d83dcfca25b83b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a8274f4f3fda4d9b2794f90744d16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef8eeb6348dd90483da508f8262ee1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9359bd7b344bb8180af84a29c64e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef535f2a97c93ab233f2bfd7883a62117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a081b4149b053fee4a11ab013c3135118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86366b6c967af2cb89204fd8f113c72c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392544aa6fc47c0ede05c5aa6e7371d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55928edd564d835ec420a2aca3bba877121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e849ba78fa152d2c7421fadc295529a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea050e52e966f75bae7eb4b487f5dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e3297be6b1974eb1dfde60f454072124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75655265cbf576c45e701b81ae3e1ffb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc496bdbf899eacb6d599f65cc07084b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b4110164baa4004d6c9d39b6b8f35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b405e19d4ea2b2602b79861f00cece128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770335499a2d3a4b08918b94925243df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6797ccd01f3add6db02ffe7ea7fe06e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c6b65b1f9f602250bda0196e5ab45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526735d7da4e7b8b1e510fc55c7ac12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd6377ae5dbadb71885b9fab40f1f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebea42668609876058dfa60f2288402134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13944bebbddd9c8f93cfeffe1c7d77ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146648909257c0ec0ab641cd3f5a48cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6b6deff2747e127ad8af29f9c43c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d715f457022a47fa0149dd4808d5f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32d01cb8967d6d9810fced63f00466139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692a2d53ff8d44c8c044465b6d92a0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2c45239a3e9295c927479ed8db6dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0122bfc1814d8e7ea98f43f5cb75c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5005a6e3fb36a3c515ac21a95d8754143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba05e6883440047482092fb3077ddc2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab249f249fa99e0c51522401ce79e276145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5627af93780bef77c8576b3575132146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477ce5a9475d91fabb61789c4272274147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980152588ee6052a0ac0881d42bc8bf8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9190eb3ed7d7dd8e281cb3794e8760d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0911199903901ca0e71acb30b38c5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fc673cb6cf42442dff242e8db17fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faccdb6a8881cda70cfcb6e8cf78e37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76c5d11b7f8dd33d0a048b2aaf96a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c2629efd733cae4f292ee7d66decc154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>