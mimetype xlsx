--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b99c1fdddc62a5e8acb13ec7ba76941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f24df169adb34e19679e6754c3cde52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218c53a4e991bf77fdefa28894896593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55891e347e7ea272f89bc7d57cb55c334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f7c3e3d9ebe12d91bd9ae1cb33ec85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b566c12ea829819f643bdfcb204b9dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040744512e6eb1f4c2b1e61730c4ecb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d6a05590ad1cb03658303bd316bd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce5035f5c323a0433d643cab5a47559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48256bb88bc374f1f053aa8a27298f8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7f314d06b290ccf4b3fed63698de111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787cab34caf83dfcda5eee3358fa57812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4e93506e6bde98c4dfc3908e005b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6949ee9c23e57479b2f27804a0925c414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad407f7637e30f7ffa0d8482705296f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcb85955ec19ce5ddca83c5f65a0a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0445264268b14e2327c13e0eb1aad0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c1c16c1df6b74112a27204513ecac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e0b5cbc634727d8de695e238b443819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb4c6b7c48213ccb459330426bfc5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065fb427fa05b6e72dc58348bb2e6ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1918837f1f49fdfaa0ae8ffac7e8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31adb5f0636a17591c7b8fae60813223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6ca71f8695dcd733664eaed1fe9c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423808c45c15cd7b721ebf5d191fc88625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c617a72c28e21152b99e779982f3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af7703661a8e69ba02c3b23cd308a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced4476b90a5a1d56e69ddd8efde7af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a1d10ff8abcfb426aa5878d88bc3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0143bbcab4b4b49a80e4f3bb2df2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522507031756c17777491dcd8c02474031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5e19538e4f0f791ab1cbac5893e6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fb9fcc36055db537cb928379eb63433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe883537267d7a8dc34c77cab04d69634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac88591428ca606788c40edb8d6518535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39056e2798c23837da7916a1622d9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703896b1553a09142504518d41ae09237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956da287082e9e5242c1a014eb8cc8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c977a8cbd4d2e0a44636a9a4ae5ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bea29cfe189604028f6e75ac9674340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530c92c07b7353f046cd5dab02c792841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4064c6c41b6f9657ebdf2af3f5ca942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8fc46afd60f841947e8d41124705a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687003b5f0c88c96281697d4f38a1a0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d605ac0b35dad57ee25b83057e0ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967a5cafc9e0d54ea90d56c5ad3173446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342bef2e25a4d617678d12d04a26c4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3b974c14554f9a63f1af36eb963ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ad00753215212fd1357419adab15549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30927d9bb58423552d3054555a6b901950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2ff16b069c7ef0a12101d995a973251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a37286747f55a4dee4aa3d43955f9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd50f790f5e6452ce77cb65e025d1d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb174c1c91b0774f0c31fa81b4615a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a6fb4ad788d429078d08e034908b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b435206c127a5c83b0625be64babf1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef4d6e6350c37afb2f80a48d93690357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453f72bfb9494c2292f6fa35caa998d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e39d7391c502d549f096310704113759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b7b36ac4d41f87177522cd5bcb7fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009a157fffb34aaecccdb0eacea848c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf46be088c84e651b49da03f1b1314362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72481a3e8efbab48e747dc20666b08963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f54b10f9a02a05c2057732d687858a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716c74d5c797df463c17c915139004165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365d502564558401165238e66d9aeed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d72b854694db5b4a585d30ec1676ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33058c949f575cefbaa1cd57281b7b968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a310f4171cac3cc53f85fccf0dd9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460ce89bbe98a21577acd2f9812352c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d330af8b222eab64b8f9adf36c5ea5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7069ecc7ae5014af2a8100d37362a7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efd7d6e2707ba6b880698f86b5996873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a1a92892c62cf2991a515388ec30174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4bde9579c52fdac774bf4c9e5f87475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e8facef5317b2b39e7c24bede5b9476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac2845ec9452d40223d2afb854d95577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d13890fd135b1cc6ac21e40eeb09fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b73c82c86d1d782e2695fb8de161ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4e82f242d93f708a4ed5cc7f17daf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28ba8e0d39894505caf1e4bb65372681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4739178bcec58cc6fd7609b1a7c36e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aefd7f14090ae5bbbb7624fdcb014183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19431606f8b2d88e737c74dd6e025c4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fb41c665cd616c54a5acde99c659785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0bdea03d0334ba135594f755a585586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c06e1913d1696730ce1297d2ee902487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007974eb8b82d405e97e60fb25ccf3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6aabcede57176a9b0b78e3c4214c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a154cce84cc36823dcad57aba580d1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1e72a380328e6f9054e96e95a89a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232123a2983c25a8a4a9385bf9f0c8292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeea87c0ab03ecf66008255fba954af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4731834a6bfceeab41df5a235b5850f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd05b8e1e2e4c120a9e7635ffadcab895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b007a901f4f538a23c0ccc0e11c82296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa96b01d26a14574ae24aa2099968c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1152d3dccb09457d7a13a3b43225798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c0130fbe2e0cf696e1d5fc5413fc299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6cb50651c47299c992cfaf1670493100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be3c5dbe2306981521c1629488c19a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129385cc33184392091a30bf67e58d95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672702ee00270bc2187a4e4ab0e90bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fafa46e26c8ea412329ac9a94e4a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bffe268ccec3be5eeb9029a6fc6c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ec0c9bc3d5a927e3f777c1aa6549c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634809b656b668a75346c8f46196b69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89224a0f460de04122ef0b5f847482108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bd82f43f8bd440238818c0aeb2ee4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e283afa875bba332d13cd21794da3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440931f77b1fa175fc336265ef41312111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d017646588c199acc30fb30b097ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580375a54b2a6a00b655bdd274dba695113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefb7674300af3577bfeb1823ebf41d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4888b1d34343345944cdb1871d63b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d04de1166e4153d92cdbed54f4befb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561efcf99cf9a25e8a08c3f95f5bd7f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55678004242e015c8cced5c914944286118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f74f6063af9e964444ecc828964ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b525e765bd15227c7d65a856a50f7f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d789fa7bb8323c8541796355179fdd6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17c55abb8abfa03aa194c37a0af6a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f45081e178cfc16c184efc18a78da8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe21b64655d2abf50c723555375dac3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f715dd315842422975723535ab3a6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c4c9f816df061061c518ad60aa70b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cca4bd11458b54d5a2112f46ff18ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e29b1a2922fa72b4cd7a7e6724d2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3795ff40fe3b46ff618241f2746df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47519257b412634a533d3f434024af25130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f153275caeecc4d6cc1f095ca881a0a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0686cfd160b5772a5ea791ef0035f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ebec2c20f9f773f0d65dd46cf70ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c944845fcc47c5226c8ddcf8daf98e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942240440aa36a864b6675a7afa4db4a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144a9bde322c04588df8459ea17d3ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77539fb17db3a80e57330ce3f3a77c61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc5b639ee02f7125b93254f02aa138138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1495b43005a182fbb4476770ddbe9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d06003bfca359908cf379bb8a62ddb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0e06e2e92a267c1bb42d71a5eec59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10088761917fe97f555f6f8c0c99168142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff21ec1433e164b39ec8f370e9168f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead0f06f764966ee4cb2c18bdf01281144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586a9c04f21cf7015f0bb2e03157975145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1abae22f27ffd905ba11a3294d51d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7048fb17ab7ae4c348237d094bd07a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddfc64f7502fe80f0627c806480599148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1923a0d015a3c069fbcc1bc746a770149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda1e40cb95b1e182a53d37e5d4687c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fce23a81d91edca44598d81f59b6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ac1c190362291b14e66b2af8fc2e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758279607bc428cd441babe51d143a79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18258812e6ca3e27e5a0bd22ff2d5560154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d634a7b024be34c52fc5fb455bd8be41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0924bb883e15012622933262b549c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e84d0931d7a045380b231185818f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdb880b79a11442af9080d163d62f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cb3a9adee823b0746557fd43c620a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d296967213f75d88541df51355c5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc76190df74e8f0509561fd954b1a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39967d7cd7ae111095e4062c5750a11a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ba4a10712a7b67a51c0c05bc167e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab42969e916ee7001d7f6bcaea2f35010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da04c18adbbaf5e768efe1024033bda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8104e782410c034ef43e51c5648ebc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e906ec97574c9f2de422593f44f494213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e23dc37d54a56634dccad93fce042014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf40629bad197cea3637ec26cfe49ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3069c595ea61f74f1adca58666b181e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c45432475f1e09882cf58267f3be0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92f35e769660bf38434994fc728d3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0d2e04fa0e3f3722b245f6e4e95ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2e749a4ef889ad99c53b6352065b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b226bccd08114f0c7b2c485111ea04721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bf966db02dbfcb89eeb5b779e775422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886420e4e38b120474f95f493edf9cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366f6d8b1ae0bcacb54247e643bd58e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a9de7da797a3486bf3ab96476127325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdf5de71809f7e620626be373f8ca426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80eade30d82ed34f3f121c67dd5f25827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e1d4f5294541f30c0e35c7034ef0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36c255449a537d704c19b232c220e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639295890e79d173f7c9c23fcb5f35c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0387196d56fbb42fb1a1f69ae4e097931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02defddd55aff020ff57db3f5477c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b6ee6665edd31911b7b5b8d192d9e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3024ba5aa22b1d3eab7908653b7f4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4673c9c09cc18e81dc461e9b7f3d9bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6ce6fd8818c22230a5c5da203cbac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9aec0217b89296975cffb20629b4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9c6f7043eafafe9a412b1941ed3a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1126740cfdfdeca5d6d30cc3a593839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336356d0715ae8cec0fed7cfd564ec240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db49af85380493c9fc2d15b39963d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765f6b94008db1cee8e282b04c02a1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c83d1764e26d98926d3f7dcfd4f9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83607f9412dbfc657718e7ad449a79a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c49a8eb0671b9f1d65e5171b2275b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d46036a13b2079d820fca2cd881ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d84c957d9ba23d3cfb3441663019247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a64a0cfb7fb9c02edffab8ba29189648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baa69c24b97d50e423080eb818e17149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd437b5633ff487c12758bdbbffc2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f6e24e4de35bfd0780981a97f20bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c35fb508c95001414281e3c53c866852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30371c62757fdb8c384b67be181c56ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35096174db60add2ea3c0c92bd64397454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9eca47c51cf01c6e1e62a1227286255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5af9ad4e4671aada10176c6ae578256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ce482297ceba2d1cebc02cae0680f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68503b310c9b115456aa9c0d3a3a682258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677414cbacd23408a4c3c3c5907625ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b11f0af4e3b485b55863984912bd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98af9cc44b0a05721d870332a59d8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4ea8c4f22a7f063d9c4981322a12562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7efcddcec389f46cc95f242853054763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beb97b17554ae487aac47cd4763feb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85517e8c45978aec521e86fdc91203265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448762234e2f8e145ffcb3879cb9dda66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b759754c2948fb13acc481558340767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92968a575294e8eefe3ec376f7ec2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c6525968ea515cdc10e5f795c0dd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf1882575695e1f81cae710c59418170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21d03f417cdf19e25ca0c15efa9e2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b2a015d7d7a58ec6bf54304f2d38b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd683430fd4b55cb7b198e595098b04473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9a53e9eea4876f75ab80c061a4a2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca1a6688f36faeb176f8fd3d69c75975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d370f41553d6784d06b26005338d4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fa21eff966c0a89ae9fefcfa6487577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803af98a555352bb689663fb4e8add878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5124e56099f0bc7336f916de1230ca179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177f80319c03577475fc4526c1420e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3c8e14e0958b5ce7757e6c9402b5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d12bdfdca82c6a970720a519e5a4e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896ce69affefd11e1119fa1b1ce7f7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c94a842e0478895683e0ac676e3df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd62e5722f797991ed15fd35f6d603885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a2f265b9d0bacea03e9144335630786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfcdaae40579a9ae6a02418779211587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae759d5d7c580c2fb3511699ca86e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249934b47bd86adb14a481ee8e64ac889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3788d2ea17ac791f2dd517f2266d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd8d760359c13160cd00b22767545a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c17fc2f11f19779169ebcdfcef8fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea2f6cd2e52f854a27325a84a4aa9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297afc9a109b1b1fdf904ec99031539e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933285186c0588564b5c9b0094edab995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6bf5d0c9eab738effb8ea9b9ab6a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af7043faa660142fdb2e2e4affa17d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7cc5e9ea713349d39c7169f36c1e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddf72d82104286f2c0474d7a52eb4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b4d9351ac685d0ab44b668a438b93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e21dbb9bb73172491b6f9cc86a9f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf76042acfa22c5c7548cf7cb633c28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24cbe85bc53f833ac9a310023d9c06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17863870b6a0477fa317a5e519d0c0f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1bb87b90c759b599bd67d4bf3b823105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f20dc95237eaf168dc776d70723d27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe6611149105e293ab2de4f18a24ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6f50d9c676a2afdac1b89c0e2ac6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b60a8ec73fbe8cdd09c94d314f19f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb07289ee4b3dffa18fd886fcfad10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92001715aa75e34ac2002d4732fd3727111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaf6643106a426dfda95dba67f7fcc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccd6b0a71c457e905047bc925e53c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff293867867762c90bac85495beb582114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbadbad056ca35141fb84479233b5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8fe8c831ff1d6fb79569969da3784116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7fbf05333716164e9f48c59265a0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc7dfb32c7fce9e40b9e68afe0d29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c3d22e3db8a29c87fc5a138f0e8cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831cda7a5dcaea9d25d14a1a4037fd8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4e9859a989f28ef6d78ac0101b13f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99b8a5fd91003310d55ea3cf072117122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe737485cb250dca2022a2f73599ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423ed11c9b77702fd39cbd358f62247124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bdfdc0b20d7325e4e5db74a1b6811125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a62baa99e3267b6a4f974e8f3cd0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2db6abe7e445fb0f0977454d95fb61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e75594ef6ad7a8f968a397780e0eba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c47872a88b69dd9e70d251389fd82d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42339917848dbf9728ace642f7ca1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e3d490295e0444f75e2819e9a7ee7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e606dc672b7d8034c06ecf5b9a081132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46f8c163777f3c16dab8291e5bb326133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45779e1304965422b3e647b6cd0ef72c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f20b812ddc43da1062f342e55e5bdf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26c44d7b2bd0c89631ea69cfbef4e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9f88dd30e24e9eb50d1513aab0c5f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ab147eaf65ee0d61e727fd4f1c22e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701d64f93007e6c5933438c203f69db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed8343a64313357fe08cfab59077fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482f68092994c8305ccb9bade82ce0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919fbb172da7cee1484a95eb62904f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39580990ced07909e4abc4f55b6d8239143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bbf2b616cfbf99805d67c135c3392144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583fb9998070de6eb3764c737d6435b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e64fd5647b755883006fc041dccfe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b17ca91b27ffcdac77d3b8eda4efb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120fd84d1c20f4585e4ccadaf84c4c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484cb863370ad4a46022234a6073765149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b57ad7377138196d74df00e271cb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff99965a5cd8529aa1b1d50fb60bbf7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09351bd49378eeb2db5785eea51fec0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b356b7a049dfc9f54255a272ee69e29153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e296c97cd6af9cc49ced9b2d76b11f154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>