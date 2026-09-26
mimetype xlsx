--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf30d51835b7d41b50cb811d798baec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d744ea5863fc88a688912abb87bd69b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a76a5b0fe178a3ac7ff3a0de80b7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59500486d4f72569eec382ad541c02254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828e26b467d82fdecb022b1b9d2238e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea444fb886f7273c431a394c3d150766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e756afb5bc28d07d3efd66cf460647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb39cd6a0f79a9d23b8ac1fcaabb6138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc614309f83836117e61a08593143789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419dc7f63d29e15542a31d2b5fb39db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a841709faab9cbf2331179f28fc5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6590ef2781ebef8ecb113798c6daad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d9eb7fdbad703639475b4885405bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751ea00eb2a58a876318a5909a3c44c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa14226553de4c563e2b3282458ed6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0d76957e4cde496f1694925395cdc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9526d096a707019a7727fcbb7d85a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf5ad3fa0efc54c9550a9d516b665c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fab53033f0d1b033e5c3269c62e4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e5b701b1ce47eb78db0f68749745f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7945d846325424d12f41ba044b9e4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19155541e258b6ddb95a625aefaecc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c5421707971eaebd779f2fec8570d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60656476f4ca69fc979b06ace00a0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8b7d0328535e2ff5fe3465985351f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05ab5a01ee322f5369e869e637def026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ad55a59dec0704717d77c1648b03c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19326c82d39db8ec1d30d7788493c65c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a9975934cfa6f5022752bfe92f26129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf2275cf1e6b18b0915610a28ec41030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadb9ff50641d122052b3051b865ace31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db884b8b90525a1b3256a211aa91232132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fc062584b87dce297b99b5da4497033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92fcbcff9062a4148601e32e21077334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257f1844dc67aa68d3e7528bdc0b64735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b50d365241d6c428ff0d7ac391c83136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db408f6f029751c64fecfe0e8a823737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d39c5ea971ad44f1fa9cd8e7a4aec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288057cce097f4248729b714e70c6ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce64703ef30ac69940df5f99810315240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133ecebd662c2ac99d79ed5764fb15341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fc26731d726a10b208e147fa2542642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d516996b0ef582ac1212efa02a69843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb6908b4f8f48eb7586b24a954ef9b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64c94f3e0c9f7d1b208e577076a69f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d5add039df7d21539723765d2565f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371baaa8c5b3b5744a8965ec73fa2a7a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deabe636fbd39bc8b41dd84afc3392348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab85f47a31e9cec016e7f09d7666eb449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2537a5bf1ca649c83245f059d03f4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c097a1277483cbff3db3b50b6cc4f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc31591e4bc4130628388a1254356a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7739f77ddd37c9da2c4953aa1b3a753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9df82f01d4a98b963a7ab408b65e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dfc99ef62f93a1b504acad222122155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409024885cde5b1763130adad54a217956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488c55ff9e1c3909f8340b3793fcda557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9482e5560f1e9cfac5fcae9909593958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee0b132b4edbef74227e55efd6348459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d0e12c428c87aa02994ca0240feb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651696aa0f0d22f42340c21dc46c3b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7aa0dd166bd7f3364e407ac196c75d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5f70a909de19177f3a311dd9e043063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61144d6f788e60a212a1404d24240564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab48f77c0bc21f3e9274053da506f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ded0178af46f77b5fa192f17043ce366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8f6af373c7996f7cb51756fe9552467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120bf9f134010e7d0b29b252a9c14b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22431cb4a4ff211356620ebe140175d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281ec7ef27693adc867f492b6dff74070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f905cb296aec0d6df400385ceb261ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8988ec0e78d95994eea97093a691c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009857f8a385b28ee6e28c6572d15abf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bb4a443b4a7ebc7b976b70b05a76574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7351004bea0d4444e17a2e2ccb77275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb889100a3b4a916bbbfb70f580161c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c410a8f6baff0b1769b5e30512803c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9ed8abc0fff27050d4e074b377e3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e5fb17b2f4782f866e902a4b4bea279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb3e437e8b9e994bc09ac2e8d4033a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd3e10f716174c3cacc742bd54c10981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb149f8cb5b924005f9357091863832682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb62161fea421e1de725c4fca0abfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35681753fd3c9264731783a4796e23a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de9d4177d2092b0595884370e34ce185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6616bcc44c2ad8cbab93b1a5400b2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c7865eb16e2f17868bffd67312dd087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24e731c1659e593184175f65fbc29888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2bc23be93b0cc3fdb2b138654168889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4456a0e56ef093bfeaafcff15b1f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e2ed9b3b0a65c9fa6a4ca02853ff491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c493e05a18d8a4aa9724f635e761eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a68fbcfc57c00a2f708545897e458193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0904a67fa9e15d0d089ddc172833594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe69a99cee62c278b615ea08bbeaf295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7d4ab17cf48cb32be38c936e4563796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d2b062fdf724a8577667f6379a8d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43be0d0979250aac579a43e416125eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73780391d4960ed6666057b5e4019f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33570bbb2cc6e14225fdc7e04922d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0f16999d578f73903a4ab0c405a84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5002c55f1332b1680094f7bcea3972a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f2395b338a6613c9653f5d2ff041c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385a50d0fcaf71d507629f47a236586104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6399bb1c1df81e6db63ec14a3d37b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64f1f8582e7c72ef5523868f622667106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f6a67563a8d80434cdaa773a35e1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258416b3eadecc95c5bed611a5c31ab2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df30ab2ce8d635ae4a95c33695c4f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd481ae49255eecacb83c5b7c998f91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ed74fc94690d51e30954ceb0a9998111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677961d5427d77bd0b0903385468e079112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8829a4b55443a241085d6ddebcd034e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11991b3492f577512dafbfb298fced6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd73ff65de14f59940493b931ecfafe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec72c3c78c56c7fc697ceabf663f727116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25071dd1e46cc3026e5330e92b63e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36de6fb9d220bd225e2a78d07dae21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bb5d3d3a0df842437903e936aa0aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8afcc3d4c6be337cd4dddfcd6c22f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f60763d3d62e9a8b33beb3992d3652121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63997d6080a7b892c98c26d9f11b109122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef2b15a865d91fd1b30e207af6916c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586997aa37e16cb4b6e0e8cc7ccfc290124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318281483f8332635da5ca2607fd687125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82764cd369db599f7d0e29400b190e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddfae0401d2d474eb88ecebd72b2f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653b53529a141fc6cf193c472baaf0f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31eea001087aad9b6a7a26f33452b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dba2590a56ad2d12e96f7cbc6ce43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4fcec8150dde2c9ae4640b186fd3c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861108cb119b2dabb252c07579ffe7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dddd3855d3bb4c43b0cbbb0b755032133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583360f5ab21f23a9813768529daaadf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2593747dd82adc174ebfc7b709ac20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a900627452a4382104ebba54e1bdf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ed855ba6875477dbaeba4a685b289137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16f8099829da7b35062de590d5111f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92135ac76c7d493f5c1e98b898749890139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00acf20b4c230015074622c5025f54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34db5f92222191959131f544559a0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6fa2545d00f930721d8fe7ab9d786142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22daf9aecf65711c81326f85f59874143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e53c4bbf6c61d82db36356d9bd108144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b65c0ff72702085d75b5280dec44c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280a85e3c978ce5dfa2ae0af8e83271146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b43d3056270f8263ef5be6204a0b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd20f7ffd1d22bb758293b0f4a8e2c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60b1bd2bffd39cf7b382df028a906c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ab2932df640e99b8c827a25caa169150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4bd6c7bf3b372569afcda6d8bad63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe860f5e61ceaadfc74be60f018989152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961dcf9c72c432fb2c7a23705f10a6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be2b43e89199fc86ac4fcc110a57c0154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a914083c87a2c529445feb82befc41b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3750f9b6c03ab991eec8c6a6b84bd982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731b988416c55ab15055bf52e4b7fe23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead672842c1804c91d9164d706fe78a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd0f8296dd27d55350291415bc276a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d21455d164bce6a41aa9ae4a8bd2d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46786b862c51dfa2aa35b02ca4563d357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324771115d70d4d331c98fff5da63f898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3c6f1b5b1bef9ba3ff9f45d2cc4419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2a4128a2fdf09cfe3d0b9b4d0cc6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50272d415353dff58164473277c2437c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac7670d994727dd0d7d567bbc99b4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc69fb3955b3f8fb3687f41ec9659813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557c6fc81b2d7665cbd5dbef3942e8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fd8bc72e5949031d0e4c313ab80bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63483b3b9b39a12e165fe37f15d9ed1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b83d51c6a8839879cbb7dc365ceaff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a699c859e06bd457152b2de1bc7661818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0226faf73ca521f70951fd6eff77c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2525e6134d004e26a0f4198a6f4aa0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a0f1da3b4d3dbcb3103f5bb0ddffa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aef3556eb95d93cbe801b283412d5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd50ebabdb533f9b997c1c0563414e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31059f32a425c74c4933b4cdca8caf7624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a47329633891829e7f732d30d0412925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae88cfee5920c7ea7e430e3b746928b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14a9eebf903204bf4e19050eb6688927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef31bd710b7903fbc37e7a18156ee9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4599ad44a513366e9ad91da1a51958e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc387d1fe41f21ea12da74dc3b585ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0159a518139a869cf29c72e599702031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5508dfb109671a3742bfa7ebad6c95532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d373d15c882984246fd4c28344eaa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abbcff9a783aea094039a237ddc2ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880731f66c40d1a0dd93b0500f62553235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d932f2ada60ad7364a5602d7a7f27f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e04fe4a45ae88864c0be2f96746c2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf61107d3cfd8c7e3d2e70c2384e9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5e0d7ab26d7cad045b62ff3bbae1739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae875d1b862cf95abe21aba0faca2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df331caa647d6d81467bf741ffb2caab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d419395cc56b90e27f51361dab4dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9afaee4d31305b056eb63ec469930843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f48a3a8a6423e00e66f9eab92af44d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec4645d618248c531132ec4f0431ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c8687981a7ad4933e5408956a5e4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079c67514cb17c661d06cb577fb0e9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045f144ec1fb980452eed254671d6eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c83e35d939007861c418f4f84af97849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a7f2b186f10b385502bf98e93292350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca47431be71d9327f3fe8478ee178651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8374f5aac0e35ba9f4cfb5329f07552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8968d1a048e77a4458ee2619a1301e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36ab07b4c5090e09d95ad94759769d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8a29ef2da9c89448973f748f45aaf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfa80596e60960b3d90b6877dba72b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eeb099c72f51f8c2adc4e9246329e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb4537ff96f2819eca60aa4017a94358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a35bbc519971468cddf500ae3905759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c9a88f56db71e6da9d0175e75f91560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b26e54193504cd68d6653fd6467cd061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc634d41f4eeacfb678d8e6e4395308962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d32d8512f63ab51bd24b3ccc61fd8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d45c4dba4f38e77ad76babdff464a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ac64210413392427669ce52efa29065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887be6102df8d6e113e04cd0e1d4a31f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529192019b0955f6acc468a02ada6a8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87332271216677d19890dfd3c3b2d39f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ea5547005ea86397c188f1681bd4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781c5e77845a3de4a4aad6fbda4cd6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07df487b41961f8a05185a760a1ca671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29837abc5b758cb8fc94b404a3c87272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74154e16a7c471612943fde72d15d0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da231398cd910204f6b8d1e88c14cb2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82ed52fb4f8aaffabc73bcd235b5f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58451b32965d6fcdb16c9355c91a170776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4676a84169e2384023d99263ad9bcb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce5aebab00937fd28cbd97e3363d8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098c3a8a05b339f8bbaeb027fa6431179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b84d01037f4e276f88ff35759ec1780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e59c47f33469ccc89c32337f9df4f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38589b748949a2cffe4cc086feb970c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad853296821c24e3c4a937dfbd723fa383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633398895bd5f4aa3a412c9e02f2b7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80136e5d0be06a459d4550b893d3d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4022771aba60b850fe48c3c73bbb9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea6f01eb8a3599d7bc3e94f273622187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183e966364364a7974439bf74e21ac288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55d8d9f3c78841eb50843812f8dbda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c619670525a7ad22b92da157d361d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd308cceb143f8d8a0493b7eb333e66391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80088f7708cc8ea03731e8a62aa4f0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82398a5daf83bf983ab78f98ff45351493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40697ce08b5f379c3af4c49f79bee594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3843986159c921ce4bd53643f5d7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6e2c885a9a04f956185bd269fa8a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfb96da5cfc952236ba9e004e8b4bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de05fc363b24d472b03e558da150ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa9de884029c86671f78009c21739b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de850d4c54813b65df9c6e8ae790cc6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dee8a75f4e2a60822a73f2c8b6476101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd867311712b1bcd3b1a7207c9d82ca2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fcf2d75cacc0577f3a76c764ed8a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b1ae8a744b9989860c287539f8eb3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4af687403398b7eb9f31089b179bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0828242878793852ec4d21b07e29c8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fba77aa3d4df5208783e90b04521a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e1165d239493bd4711f777e4e05da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dead697b787c2284d8c2ee4710d8dc6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bfd1c6ce3770873c68b55aed97523110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa84624fa25e7e2b93ca04dacc85b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dfb0b5bb83cd2dbb45c4e330ffc73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db604b5f9eadbf95853faad307fc2268113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960dd595853ba86725439006165c300114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f38a0e9f8f8d84d17e75bd1aef74d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809aa36daa9f3f5417b0b738038652b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaccc59c794b105cf86786aa6548275117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e752bd304ac5d65af1d982d235284fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4a6c9f03f6cdba3bcc2d3760fe912119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a4cec812c0b06b476eb6709e6e4cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b483706f4d0bca8a87d927eef6e50f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13a98bb0ec823141437578062eb665122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b540e4aa62c48ea178764efa21c041123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8151b2e409709049fe044c4c22991124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e59d580e8d5e8c282937ed0bed3e76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9704ceea1698b1a07afe8182e21bf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33177ef484b14b414f98b96fb496bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047821fb02de0520b41ebfb1103d410128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f6d19afa70a093abc980ec272ee72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da375441a7d59bdd78b7f0592cfa301130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c2679a1c73f1acc697793b0c51057131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68186d9fe1defd131155e26ed9b07e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f89a28dc0222dcf4b29a965f3e3ac5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16376159e039866ea6706d8824842bed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769f073e5639d2b22eb9efb36f83c02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65c0e71700b81d4df2a5e5d292e67f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d01783f9a4a6591e5ac64345b8436e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959ef14300f4a6611e3070d11f232b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f39edea1d556d3603261c473e21b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f5335480b3ef588a45788c2281a6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e1b8aba1b0c3f4eba60f36dddc73f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f35d7dafe175b3047d416ac9fa399c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d1879141b1fb0bb45294b9aec44c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c7552310c2fc44a52664af9971ef1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8606b8e61a4b34cba94de44c5307b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7429678e4a4365c6bd3f04e7d2d127c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633739353b47e52e05300ee432fc34b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9246c982c4aae3e5ba4d817c560e07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177a5c1a3d4854f2b62e88a7c539139149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79e14934994cb0127cf5e6e0a55447150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7777f6676892e2ecca65ddfe5f0ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa56cfaac81d783ff6b8183f79af20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4ed441bea4c1028ac528651107ad5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9ac655d206a1e7fdbc45a4e20541b154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>