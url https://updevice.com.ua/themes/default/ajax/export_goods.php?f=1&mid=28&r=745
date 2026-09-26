--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e392e666be59090890e1af8beaf9b741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa93c01d2fea6a84977d13a09530362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8daed5201b6fd043e91e562b9d937e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a38983eaf18b212d862934cd9682d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab913310c9c33fb5b95f3fdc437d0e635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee09de7ad6a944286e20afd4db28186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf72f07ff3a1ac9562e6b4e84586997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b47f8851d96540d62a5ef6d19711e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ea96259b172ad71a9cd097d8280009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad82fc836adf98ab88c947c4ae81df110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abd23ecea7165c8f4f7f960a70553111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f3d61808220caec7d254a951421be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e63e2d82a98d0496f9529bf133d0a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d663f128e8d8f0ea835ab6bbd473214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd17af3972d205e76f49df0dbea7ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5271b816f95e1523b59a021d5371e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8b5f128667cb80a619ba456483fce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17c598f21620f641f2d5880bfbfb6718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22647c492494ece2444530a9e8e77319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e986c61c9a135ed2eb0d5a4bfaccf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbc4f5ac7df2fc6ec01c8b992cc6db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec504acfe42ad6764b5e8a7bc086e8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da29e38fcd0cb2b56b456c70a5736423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342a66218e96450da2d7ecad4cf028724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a33c88c1d6bfbb184c3511032bbccc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978effeb0dc1538b651a2869602186a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be38cee21390e94f9920586c9a91e4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f2daffa71297afa2bc46582bc31f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932f80cc06227caca02f354cd10baec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acda5d1e4c8085be6fbd8821164e65a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cef2dffc6c6e8927a323afa40d1c9a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cb0e1c83e663a44a694a4179d994c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126b3773b4b425a01761a2d3a976d19433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb081a1904409d00a3d323d36d385734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a38fe9483978cccba2d2217cb019035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d5a247989e5a5bdce380d6e84949b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04b55bd6ccd811e6ffcbd2f2b6dbdf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6afca5d492ec5a5c40b1dbece8d36038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ea6e967393341877142f1743c51ea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88af2f325e436ed8f72a78356103a7f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23698bd4484bba09b338c2a9d8e8d44f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c060ce9b2a919d4bdcd0f507ff023042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f39f4f7cb2ee8000ea341f0d0faee443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f71823b8002b7624670dbf5958cba344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05802ced26dc11b5a1294e776eeebe4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed717f8060e8e81cb44a8c0b57117e2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c362fc0464500d1c5f360c0132c8fe147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0b034845fe5b0f4329432ab0072b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26b44cd3bffcbd741c47ac02fda77f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaac6474fe53922d2aa268af7d470d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00857754f63bea9f134bf7ae0235940f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479be4b0ba065256637e29404e23f1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ceded020424f20c8cbd71f623d57fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea601f1d764989b0103b804dab2abe154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164258fba9a02fdd696716745c51a44555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7092b0b57499513ada540687892a25756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce930c106d9806dd3af42088c12d7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e84b02852f9e483f2347fae67125d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158e644422404510879f1a9ebfd7cbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2ef6bdb0863b1597b32ea3819bd6a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e129372f544af3b1c73fa6535176ba061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee503adc40c26e879c39c1b3a85f9ce462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519da9bcb2753880d5028f4149905ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337c362462d7f63a64491de5f54684e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeed94f64cd7f7d1d665f1d17a0f8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d387e1f90551d4166b6954eefac1a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bfc29cb8b8e41dea3ed1d44f7853367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc1c3771b662703fef0d2c931417eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4550775ca5adcafb20dc699357d56a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba244bba14a1e72ae1dade21c333fbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e182155cc8ab4c91ec7ca67ad0caaec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae190a2c50a2095b9906966b6bf073172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c6dae5df6a0bd67e194f8664dcb5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897b87ff809ca58eee4536b8bc4da5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8038fed7d99172f939ff5bdff77c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0135a607745b473e368353c4bd0a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a01da14e44ae6d0e902c204a0000a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518611123af630cd3d58ac82272d30d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5762d89ae3de5c44673f1ecd153ea779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbc7a7e4629517d3eb656d27c0cc4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54a010edf951b6196cac1d2be31bd581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c9ce93c8103094502b73e30f23b8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036519ea3540a2e2107d07eb98af95d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ae32414ea44147daae67d0115dbbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23925281ce58bcf76a06f2b25360489485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b295e2ef7a7577ecdadb648958415186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fc27f410512b657359155ed49a94f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dcfab42fdbc0392a736793c8fdc0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323f795fd3dba7143febe47ffbc147089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedeefc6932052921b76082f238e32590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82157c6f3847ed876f184ce6e940a15591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94da10f045cd104afe713392d339ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c564ff75dd3e6befd9b7ab9bc12bbd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df407763e54820148daaf3ce769a4a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f288e630926c059882673e36cfb5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614bd8cd6a8e8123b9fda05c1d6df0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76432269cf7eaecb1438a619eeaff19b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b440ad28ce63708620900477f6cd698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38e9dc17e434f220563c1070ef86f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3638d77fb01243ced3b62abec07822d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c6de9f0a5c391aa4354573ba7b60e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2d94d2005a05f316f1d25f0614d14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e215d58bb2c599ed6ee0f5d13e332e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8fbea35ab4bd1f8bb6c6684b39ddc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fc51f20cc301ce474a733c82a58cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b530cb9d750598fdbbe1f555c3a6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ec875d3e35d394333b679886b5fb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574f9f500579009c18993e8ee98dacc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b1281dd2d97596f808140cb926035109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73426fa44a3beb3f6f64d9c71b362c4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c83e50fa7adfd58ac21b964c8cd81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd58b1809fe66a695efb9ea451f968a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c47215b11d4666c06cab1774323fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1de6aa86506a08a8285b05495c3c29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470b02ef9bdc706655085d44e4c95cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac012faeba76587a9d0a5212389a74c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ceca462a333efdc508c45184e24bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605886310bbb93949f3187f1c42ca13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06fae01e5aa0f6a58dfa6a5ef9b3ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587c5cebe80ab5701b1ce8e016dee50120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121570c19a5ce1eee93bbbb013a969c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0aa78e6a1c0b94c52a1b2c499045e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4798fd1d797c2155881f7867424fc3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5ea211d249630e471ded12411089d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f945ac2a57e386d2c97ee9f28424f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814e491d1d602874b2ea07373905561126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c42ccb463ad1a2227d14527646a79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ddbf7c2829d0e8b3ed62fefe45b9fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306f5c08ef102f4b0ecce28ac4ff5b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008aa8a220c168f19fdd4a91a83ea03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa5bd503622e80a4b2515a4ba9427e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb76aff284c7d7bbbff9e49c3f8c78b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1508309f46a36a9e1975d317dca3af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9675de045876064754b6ed461c81bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f760b73d0c1c576b4357d411dc2f041135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5f4c06b4b00aac88739f18a6ab99a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becffa60178d38eb4ed3444843dfa59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5d5a4c07a9290a0840fae65436ec1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9383cbb38658617e63a0c6dc91dc5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89cd188a3037621bc9d5bcccafbed2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee438bfe756045e5b0d75de9daf0ed8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd8bece6d7467ef8b7fbaca76f0caf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf30c418d613da2bd11865f11ed46b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d69b55f08ec6e6ddee9676cdf17c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6dd9c4987648c34d0ff7d313a943a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3801b710a9f9a28d9549477bbdade146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8845e63a91bd7a657ef9f6b46a09e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07a8a17e7076b1feddacd8493945c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2ff562b2f267862c1c47254edad98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e120e554efe90d48bd6cb778960a41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4111018dc766e68063b9dc0e48ad9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1bd05b5b1311da3538dd23aabd8d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aa39612bca0d05acbc3e4436e5a01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8f7cd75cf2c6dae9c77ab84fabe56154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba839d97f02d78336f5fce283ea2edb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75f7bc5abf6896950b142927e1413f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97368b5950cd04deceb109972de46433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c3fd71fec7605479519e6c45e63d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2577270dc5bbf342bb1d7aed3c8ed625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26642b8656d93b013822af038a62fb516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefbe9719796992d04c52f145b468bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e88e3ef879fc315bd3e1cc59a579608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda7948a2562ee68a279130c39b11409.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52716d7d5358ee253569991d97b5cb8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f458f3525dbcecc5f4df4e77c13fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a887130464faf17534df2dfe98d666d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5344349d21e1e16277a9d817adaf1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5de4137365bec3779b4ab2831de7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c3f85631a03599deb870880ef778e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7553dc0666ee74f1abd3797375c8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3855bad9120ea407e2e78bca72a77d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c86b0ab75192880fc7d13197a8df6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1db93fa2956bd59f721a40e0c30f0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ce97ae607efcfcfbc1b7ecb9a735020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15af882a6f6ae44c1f83d9636520e4521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ed7e904843973e3159c3b53a4b4dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c60c2345ca7ac868bb38ffc7b00c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38d595bc089a9ef7923b6783c0f99524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b60f79d09ef4907a32fa16c9caaf825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588557af4380b42ab84684350a3b2c7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aea10eabc2ac43ff8aadcb492f912f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad062eefd20e9198b6d0e87deeb8f6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f1bddcb30f0ce81df93b0cec8042129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639323f24cbd06a8d9d08d138c144c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc266aa707e0ff88e3d2c86d86803531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06f76c4820dbfcafa9ccab6c801ab332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f007d528dfe267329efbc226a2f7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6cd7ac540bf115385641403032ecc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f8447396023f7f760f077ce0da26f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70f4bb4bc8218ee9ffc70899cfa95a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a031de49a2b72d684194c6d835c4a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cf46870a2c715be216555fbc45b3138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308c752cb4e2af8d9dde51052cb469e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79bb92a747882a9c342464fe91e1fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87760b564d2404a0e48564cc7333180241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0939a1736cdb803d672e31e07082c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef0c4371b6503b5d206b7b84feba3e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c59ee6174959f36e7e7f5a55b81a3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653c3276d618640e2e031470ebf0f9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8fa30c35c1446ef7ed9236ad4d64246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a731e3bd9a5460ac838df587aaab447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031ed278b9922983c38cba12e27062c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b66a8aaa461f49bbe5def30966ba049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a25e90cb3255585e1a8949ffa361b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161ea0d1c3bed2f0c9da13a246191d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7da369167a1fa7787c4caa65de3df152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d028c4b78e56ff3dca72ae7b905323853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1814bda903da73477de96deed7acdc754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3675380bf929a9ee53ab46b0c80f3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7567de0b230fa0f768a64ac2d78ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5d1e306796eb3f40fba3eb705be9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5570ce666fdee61d5942c069fc7534758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914603d3fb733ad531c3fe73060ad88559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91737f7dcb0c4944440708522c1a667260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d528b26b98f309e3e82536f29bfdeaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bf9f8f88d43406dca013908d5d71862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e5cb9922f56cf17f2cb27d02963ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59018d46af73e888374a9a187a4022564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453045939441b59e933b724c400005e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87afa27105b70f7057d1376258ac9c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56816134a0a6b8e90ae2e290740fb68667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6dc0e95d9da7f58b70051152de1ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272b007bec033bba4bdbfb82065ab7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32552e9b26f4db4eb3bfba1bda9c3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4ff20de4b92ce012e5be6c74b449e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb6ace2f02e0da12f6712ac34d497272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8d6ecb1ebb353ddefba76cb0fbfc773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c4f76c6499cff16b4d23c3dc81c5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe804694a60783bc7b4797691a80e69f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f69919831944a75b232b45e0092be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5325997a8fa88ee2f2a91d38d1582b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed55959a0349205022161bd76ebe53078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15607b82d0dccebeb836ba0ea48cb779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4cd554d224e11087ecdc94a61f4ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb380ed1126c52105fc3a389fe0ad5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbd415bf41d58c023801959251b6ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bc06f4246e2b5110263ea3814d06283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d4cf6d2684b44108e64c8ad4d90da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe94cbd6cf30f86a24af177e3830e9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79912e277fbc8c9563576c74473bea6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b95898118f5d88f83ec1ae1a836a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9b9221a385cdae7f7ff5a0db75b2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f444423a31a3ebb563ab96126037bab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523629a3e9b6189f65b446dc4d59045e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cdf392dc6bb36163fdb551e2d895191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996a2e953728dd99bc07a99251b7bd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c49ef10d9d620950da362949db73a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fbccdbe81e2c0e641d1a57183fb3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cd8765be1cfaedf4d34127cdaaf3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdb687eed16e41a8b2f2b8490093c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3794e6d3905866d27879b253e122ddd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fadd2d43bf98c1579e73fdf664d0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95aba5be6cefa73526ffa4df9011a4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309380d81a042e2a767401ad086cb94100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f8db8fbb9e0a664c07192f7424c6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283a3858e58e0681514a06c08356b5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce93f9bea23394ba7a2caa457c3345103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff6322e07f873ba13048a774496882104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafe87c592d290077e12611706a254b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64177a7dba1459cfe53ace5a30bb2d79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409805b791d77923267eeb3aa5083ac4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fddffbbd6d4a46292a3c8ded81e300108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c94bfe28511a93af447c39cddff36109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8e12efe7bf4632152a1aa66be29cd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1fc8ddab62bd608de023406c84305111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90198a30622fb4a581f61095ab2978112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b647dc10ba9657672f236daec6443f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f76d107835f98232d1819dfd98d497114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098459335fb07365cac07c92a3e4c057115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca728ca6d4d32cda57e68937f504fdeb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f148c0aa3ca77706cbf64cf138c0f54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51211d724a8db666a60fa96e487ec02118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f23e89deca1abfd5fe9c2d9400731c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c28dce5975ff30b09460e2201674c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9683846fd0b0ef53649ea9c9a5caae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0770dd004c7d450d9af3fff5c33d59c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c96434b5bff3751d13e2d20afd8bba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4787f99769978a0f41a3260f483475124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de58e60c1cbf7ef9291b9bfb5bc9da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb062ca98296a15398ed8462c4807913126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1b6d1073806587069da949fda494a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513758899399f4f57071bf8a6a10ce14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38f3457a1f2388f93b184ff4e3074d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46952b5a0caa8c9ee2483c377672f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693374c611c7bc647d1bbb8c7b2eeee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003e8e59cd6b5cf551934834c17fe59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1fbb2c28b4bc4cb3dcf295f08b0dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3988dbe7d95326a681fb3fbeed7b62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121de811dde7e0729a141a2e6dd0b70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5fd6548585073abf9ed8f29b33a49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3745237ae50089f3f8c0e307dce4df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de3700a52d11bcc1091a048ee392f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db488a071531cfc298fd1e8a332a0bb7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960f72af288f7839eca246794b2625a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fea1b28c20ade92f9591635b3c01e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd16e5a92917be0132687d86307cc6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528da032cd983ec7f4381f5e72ef2dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be82481d7358712a13fa186b3ae025144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6b4c5002990201d8af523c1c19676145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bcafd49308c8bc4f6c91d3fe78060146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03535b8af6586a5fb6cdc731d6ea23aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b33152d98dafd78f7cb4a238437f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a66dbbec10625ce09412d4f2478d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a9e5b0b43092be60f0100243d2d72150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a80d5779c990059fa362fc5f73e195151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84be34e62ada9c531734f769d0a18f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effce54291a6bb085d252a7ac589e0af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806ae1107c63d7e14e620035ae74036154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>