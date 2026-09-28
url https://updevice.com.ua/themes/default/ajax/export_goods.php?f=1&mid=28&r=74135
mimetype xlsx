--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17eaa206e0ff9a4de5381a1759826c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c996c8732b0cb8180a5ab94fed0c3322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1272c0d334b372f35b2360e2a1767b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a184150dbef29ee3340e7412d9c044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b34a6fd375852412ae9470599988d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f67236860e1e70a3735b9e848f98f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d511a4cbb36f20b85d79a2cfa0caf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1f42f477f8d1b15af21d8eb28d06c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc365498667ffd8f9f3fbfffdcdfa779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cf387cd60ee8721069164a415ad0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8916d715123fb92077ae9e66efeab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66ab41f5ce72ebfe5931cda611913d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c2d26c5a0d121e7bca1502723044a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53605b369aa7b23dd92429dddb5f67414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b04182d741959cb6570ab9e7a905615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96ec4d67ad32a6c893e8457e0ec99316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89575c37adc3b97e014af43aec9d9c2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aa6b0aba11468524d0ddca297ecea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffb2ddcc71b84d5c595d9d43cfd04019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f2697f4bb467854bbc4cfc16834f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5090aac3f26253690bc5e9c071f524321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74768a77a478d645ef9c2471d7f631f322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3973aed8181ea3fb1496a929d31e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429064a70c895b2f6d7d99c3614707c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5b6cdfb76af83996a6eb2e313382925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1e444e9178fe4cf439be616e0b2f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe699af2e359b2acc958f029c0c32b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5a2be2a113e4d0efe43b92bc9509528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4788c110b3c5766045791a43576276d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989dcf4f515da74ffc08d0f1f359a7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278b3f042aa0886c144abe16ca7c03d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9cabfbe18b1f161f696a3ed6bd28432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f30e14faa880e5d00b4f22c80a9dc833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9575f3f8a2b1bc53550132769e8cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e4a5cd91292336bf46d33d49daf2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd693b9d95ba70fafae3c8ac77f48736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65d415d0f1479af2b96ad0ce2e89f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a5706d38ba68f570f1d6433b4e72638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ead90eefb195a8c70170e319a738b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a150c7e2248bff0047de2c55caee7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec936c1a9320a5566c71fa3242e0c0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da431cf6275e127f99554def04a0cbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f549a4b067f50e41abd11fa4d5fea0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fe4dc1fad1b02502fefe6cb1ebd7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442f656a196d64e0eba169b2d30cc5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefe2c656fa7589fdc8757ef186fdd446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780d7cfd87a9d156f8c22b175bd74f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945c5cf09d487d2815241b3f893cf5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c34cfbd97287413cb0645cd49b7d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53bf9dcef0ff578d626446165c33cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a2a69745310366647fa7c953a732c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c45dcf4cfcb3d992460f5af286e2952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b519153d1dcfc1bf61f1df6d3b5369253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0be94d2d8ce838e2c9f2ef64a8144c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473dfc6011d6f8e357876b35fff4db2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fae57cbf4c11c27ed2b5d8dd53b6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd0d1c69492ed5b614089c3911488657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97265b5aa52cc14a86d2567b893061358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac11ddc4337cc0d364392facdec56859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4c3051775e524216f8858f7bc5d5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19ad7677b8473b6811425a8ac7a2da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301351b9edac4d70e415743dc4cd1ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a041c0dbe7de2de0b688731e93fa1263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe01c8e219b90a7a2c752ba9603c96164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7ae3db8703b14cc8c907568cc535a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a273283b2b6915fed1b4b1f672a4be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8076e582f26631eaeb7462971a42b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c1f3eeed3e7774a82b857f4a251ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf78c0eef04e6638924d2cb106279d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119734054ab7095e7e2c6219563caf570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3e54eb65ef61008e7596e1c154df771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6eca7ea4c6957c5c97abfd34db9ca772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e16d64721bc29fe6633fa520d154c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbf98e7d5ca10498a28cd7845867bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e8bf21fcb98d8b66a9b6b789d7ab775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1955af7ee7baec1ea88d55260dc61b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c78337f34319f46f5e3e778faf9a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58440e2847de64427d1967a9da5e91b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a4d7030e517d6585d8bdb9533448579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496d81469bfb6444874c137c823d7f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a0b7b4853903ce2581856b16dd8eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73362948fd1bf8e26510413e601ed4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41deb1bbb2ddd21186537f82525fff83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e2b80bd03a04acbb1f737ce033e0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cb19572b45b59e242aabf8c0983d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f8c846d0ff03b44bd00a951f6a1a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a581a5dfc13ea2e57d9cf0697ca64587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347ff83ac2478e02a51a10cc054c36788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c120793baaf0c4b528d5004eaf8e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569d893b5ffab44b1eddcbfbdcfcb2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b292f6bc3e59960dc8e2eea5e96206c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f9a7bcc39dece2a15e1ad825d0e3a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34839bc1f915b0d4b3268d9ead6ec46793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ff9499059aa6cfe1b22050f78785294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86016b10be2e7b75ab94a7d36f8a5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488dafad3ca4c573e0ca7d136e453d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cd84e2c58af691e36fc406eeb362b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e30ded6729dd8ddce05bdc016007798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bb73fbb9f585058bc085bd9e964ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c0c16e5f550d378fc7e573ef8afd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07105734ac4c0f35524363d531c01dab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2c8e26b5030d966e0430d2f1355a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ff208b69249a520ffb268e2e95796103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dcefabb7e7ada0fe03a80494742ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9be5cb4839ab75a47bc72b7368b0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca7256cf6bb894288f0887622e3afb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d4d439d9b1a51cb0c7e055aa5b298107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069c5021ccea67e96f93bbde6bee1b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f8455f23361a3113acf4a51259e55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232312632bf3f70f2ecd432862c9d48f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145a3a934354aea725b2ecfd6367578111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44706d54184079562b82d18035e9f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bdda5b7e352daec2530293085ace7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a139410b57f78ebb422e5a84d5bb53f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582e473755d162549fe539b388ef966115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf54952cc968b21978ff33613196e9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28645e306b6c00621900de4c16be7de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107d6b1a6d667a8315a124d457343ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdbcb44db6fa49bd9a3244944f0ff2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bb199e41747c2f5999c40cc32abe9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04b96b7cf8b7c99983e88c88bb43ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7263770383308e4fac2554f76f2960f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d6bf22f9a3a460543a4946f8b6e80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45c2821c8e6dec91ad1b9a88f01ecf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01166d1212a85c4fe21aa585fa584dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cd54ad784a946ce3facb527d63560126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91d9426d15d3da31c90cceb42b510e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a25ea21e3fbb2f4e104ac8fb0bc858128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff586d94ec478d7272226f516983d235129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c97a59c7be1ad437aa9e932be119e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d42cdf23adc02d55792cc961bdc75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26297ffdfb3b64d1a7018656d1e41e55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199114d4336c781cddd0563f9826e1b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2c31970876bb668f673e8ef2fd92e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3703c34b21a66ac50c71ebb6f8322b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c03f0124bf297bdc9a34d3501c962e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865615c150e82c15149c68f1d542f3b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9de698f5ae6bbb034726eeb8eb593138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3c2a2723290bde669d175faaa4217139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954aa1edfe175efec60b15a0f4c8457140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee18a373cdd356df19774fecf725488141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65215befd3a98227cccce965f06af906142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db710ce69e3b172871e3acba3ac25a57143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f09dfa1e137d47c5019e3fe13324b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451beea2ee2c297480d1edbf2a33e0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbe74357b0a7cae0de5772caa1bace146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b2a506ea1453974df3e5d703b24f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a6c9321faef03f6a0b26d7ce108b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887904e49d0a976f3a829c7db7d91754149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc21dbf648008b36a9b57bbf6a0c16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbb5b91f25fc5ef1a25398b38481cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64130d0d61df8fc436878d3db1a0e172152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb45e6f36cdef5d84aef47f2115998c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba58a5339f4eef714d7e905b78129e0154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900867290ecab79855e86634a704edfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed989242384cc05d7931c69f8367862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcff664f7c97a83e01522fe340fe023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49622328bb198afe8478c890c67f97394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dede96fea200817f330435936652745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f3758334e137328cefc2197008d4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a7376e30d96dc74febd1a33abd3217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847fe6e92fd2bf45e1c24f329b5d8568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3c231671e25e2fed9e03815e6154f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47891a8d542844ac3ded5853c9918e2610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c2d99bc1087c6865812faae2b726311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f897afceb43ae7da700e7ced5e3e0a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6dd1e6e4ba003559b5e9696b437cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a586c8e77973e3c91159500a16d8b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb198f1b84367fde306a5b70d75ab215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7d52f503fb41a2a59255679aa629116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613755648fec8596d0163cedca9bfda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e504a978bb124f45c8d80b090da44718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa800f0f4dbb843ac4e708517996a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721733eda7dc53fa4879bd372432efec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd1e41abdb84fffbe995772a3d817521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae26158dae753ae4c6c4689857a62222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8506743e2405319c9d90a9b06967c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c188cb5b8fbf9365b56c299d7c96b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a600c0259f62b5927532a20a7283725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62555a88bf6c599cb480dd533c58211826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bc22453bb2e199ef9ce59d5d682af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087a2f9fe23b78207088c1ef12d030428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15bbf312bfb91e5e6e08fdd3e22637029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde79b4459308306f14c15054c9506130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6885b6fad64c3282e4ad6b09747c52131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f49a6c1530bd63a9b51849c2ca81532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc74164eee5ac959e018d60bb6f683733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d161c94a205461cd6dc93ad3f2fd4ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f20ceaa69ad15a55b8b8612826cca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdd011a4aea69971ff1be96875295b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab699cb3904875919dbd15f859be1c4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebb646b5d9d1b722ebff743910227838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169d98a0dcef28e03e8668af5e7673a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412a2c6fb5f88323fbd44f596fee45040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c60c4f938fb6fb13f0d74886c686aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bef2c5bef20da49dfa3fe1239231742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518b7c0994472133627c5394e7765a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571939ae3d1ebb2262467c9ef625bf144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5df905ef261ed7e85a4264d6edcc945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03130992550667057a911467d1d9be4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21a7a598f6c737d0d99d1b5e1d1ed347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd75bc0dc1768841c108b04f1e7ace48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ec99989bcb38c5a240486cca28b8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d924524fd61a4fb886e8895fe5f03150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718f0541a47755cf4a0fa5ce6ce5b0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495ea9a141a9ede506290800dbe5f2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae8b7478e514cb6b1e955288531ed853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ab85964d8158775848324fe6c068154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b0dbdc7af38cf2a18ca11b202289355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829d85ba9c3b5ee90e707f372d4e0d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63b5d77008a914d81fccc34b72fa6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4c8607fc9f19f00f27c8895d9dbde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1368701b81c8ae0392400f4eb36b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db689b139a7ff5c2047cdd9161cc362460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b28f0eed0f06f63a6ea4cb921a157161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4c67afbdedc2ddd53815bcc409b6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b435cb7a046d83b426f3f6edceebb363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c2f16981c0b52cf7391c2c5ef6cc764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dec637ae8cefd179cec3d4ac2860665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fd8327f6cfdc90f673776998ddc3f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c00b7394fb94cf540659bdbd271deb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05998ae57ff473b3b4de671138f1e80a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a6fa6cc1e0ad2361a66f11166d5a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3246160a604b14f471edf0b7581784170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bce03a1668dfc39ac7e91f672595771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc311b7cdff965b5ea228e59aac0e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1a721bf3d206d78273f3f80e7363f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9da2ec838cab0cbd7d9582a5e58e774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1837669e0aa02134736b9ea4997b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64793ef3c5fb2f66f1a991d59ae3f6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64c794e35202dd925138eb4e729d1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccf35c251e493e54b150ab6addb2ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7e6be128a29bb5b30784cdf93949c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532b532eea7b6fbdded97513b871e8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60491d74589ea5be71928d97591f50a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba5cd92c942825a419d72cb368656082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d68db7d49055f4236269417c90e31683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde418461d1c8f532b312fe3107795a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322e2acf9fe925241243f2fd346855c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda6969913c74fffa8e3a18dc3d16a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf13aeef0b42a8224396de7694492387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34051870f09cbfad4608c4addcc3bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aded4144ae15196840d4e6d2a979cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4ac57e1a20ac29f1b548d9ec6c65990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2e5362acf2a0a13f735390ea7a3cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ad098966828e37a88ea89ef0f419092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2d94b289614dc11110cd6d42e6e9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdf1cb2520715425aeac571ed1753494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737aa9e134b217df7d12aee42166f3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e31584b4adc1b250b0efa21fe68b1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83496e42b15656a7a9d1e04fd9e0f64097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822beea6458fcc1e136629a7ed9d129e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c928da168f78167c399aba639a0d9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17107f8dfedcb5668413891bb1b529bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1ae422603aceb314a1acd6a98f8a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13c1707ed5531135cc394c087e9b10102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff380f8e126742b8f91f25fd7dc272d5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47834d4dee225e06736b3ea519fec36d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efadd12a44dab032c1015f4e068254105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f143ac228fc486ebc374a93cd81b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d14b9c7e5f6d9d628c03aef622e25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e0ffc4798f65902e57f78ba79c4bb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c459ff01e9b73007430403837e4b4ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281463211d114183046311db2d3aa320110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aba4f694273f57e91d7001f316d453111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb9388a027d69471fe0699172e02e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22cded3e8d49a4a68673ae548d56c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc39a2d1cc6e2b8d847d1968e96e85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370e3b0fe01c24ed8bd29776efa1b0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbfed9e32f40b3d6a94aa35db38448116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337368499708a8c1f1ed7b2c06eeacfd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730dd4669a54a2289a70f03085b167f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61f081aa4f11bc6cbd6b937dd69255119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce75631d6d4e35727f24dfe1c787f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3fdf996da19e90bcb5b68d3bd2c13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e84a53bb0c3e9750f18827802bf7ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f39a30c434f9b10efc0aaf2028bbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5c418599063087a6cee75711052da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998b596a18a7c2027f42f3167a4510d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4a117ab6d23fa88d283141baa20ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00db827d7aa306876a4225ae3e0e138127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ad21eb4efcb5f019bd6beb9d0c0e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc09a9db28f8de358a0983d1ff32586129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab80246ff7e0c01d306a817766ea12f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f045d238c7b253881cd87f49e5e8e76131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b64d7e3133546676a961d1ff8f302132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b746a282938839fa3413d4906ea1c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391fd38ceebcf9249eb616bf7667c8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd06812298bbc79a772ba1d06d5acf6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4224def6fc2ceb19f6a79a983ca5404136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4a653dd7773d96afb4110cf777b27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4b288ed0e63a00b093ba09e6c8bc0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080187f210af7971d2a901d9a2b434dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52f78cf8fafbb0bf7318a6da9e2e5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101351859d9133bd4702f838d8867a8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91306c13001f477efae1093a95dd8ae1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045d6ac8391b2607b1f1039315c0705143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498764eec89fe68a7d7719c4e97d09b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fa8781cdd94bdd7bbdc9c1342a771145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf7980783e24ee69a4fd4c03eb604e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120dd7e3306435be490eda14bcb8c81147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f2d8652f40832bd336e6a673128cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c6bd7e6cebf1990bde73131af5ae1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59bc57ff2d47062c7b87efc02abc9c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120ab53eb5436a2e2d2fb746b3681ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e5c2358a64fd46042fbde44855a40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65810e2ff0b96d72ca26ab24228c10a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f969963c89c73cdb6449db572db37154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>