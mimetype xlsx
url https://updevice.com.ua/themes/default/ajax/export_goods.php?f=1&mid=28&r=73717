--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ab67b9bb2ddb6f7b6d9e45ce480381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c3b327e80bb2cd8a208cc6fa8e5632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f39bc137d2772d476e5da5c9498ae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece944ebc527452178de53d59c07a184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fc82c0d7f2a4af20a9639930384145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b172a08e08ad76310cbce816da91b906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45d7832d5db7395016aee2facfa3737.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1107fb5182a8602ba81ea316b90f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa88a8647b9c4d628d0250c25ddc4369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0c1305ff8e5112aa59b15a2c4d59710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f822f0c2ba00f7d4b7154e2e73c1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0a02ec6ab8ee798f21d022f7a1e7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74938aa377a754ceaac6ec827e820fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59b70f822340c157ecbdb9200f58fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a38e58bb79e0a2d8a7d25c88f85d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272698af3c7be34c252a4cdbc671de8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2155f898eb107dd1380b77ee6762c7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49fc3465caa9a5aec1fbe622c463f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d39f218fd51605dfad09b833d84a4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2cd03e75a22ec56072da6a81b095020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d01f5a941cb553b810a66794f04c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971411fc4ec9befcbad6dafd8f02cc4722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c491aeab75dfc5371e4063041f127b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ea783714304dee5671bcff349562224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7a9f369eb90ecf648fcafbfbf389925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b1c383fcef322ab0351b1b8df7ed526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b4651fded4b0d63c8538d95569a8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5533ad750038bbf59122dc28ef2d9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921ecbb7e099adeb92924c1201d0a6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3ceed2f218c02fd9047913d1e6c4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c757c796fda466e4b211a18b84c0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c88ef8ddaa61ccd2189816a3b2fbc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfb292fd70910ed9e8670d69a9314e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485559674a8debb58144b1908561e2d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a0b14d9cfded2baa844d889ffcde435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b99c711a98b04cc5f1d31567eeac436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa4a243adcc5cda80ed779529352fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff44a6ee4162f3d8966e5f827d0e8a538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63f489806b642d1a5d0894d90de95839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91abe685256d0551be313208a0c64640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b6f30378207b66b3e0a5cf7b4f3a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb1f3dd24405e59fc3ccd42fb51fa542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c5743b96897ce88ab74848e8c0ddd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ab0e55dc6daefe82b8f123427dc8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbca4b9e0bc82c2680b1bc7346b8b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755161eeae16aac451c3f0fbfc59e6c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0846f4f5ebfdb0fc8de47f6f4d15e0547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30688ca13894247f1471185bad9a556448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d214a3ef9e27f3a33a7c9382d332249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fba96b0ef67c6572d6148d571e329a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23414f1e35ef30128fad6429ffe9e4cd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e38777817e63995b95b391913dd5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567c75c4e66a9902649124a659e62ab53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d37407360581a61b5e036576fb09154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddefc5d72b21b7c64f391f5dd35f84c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbbb31a43d688c035db24a1891a19856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3a1c4fd0bca95bcc6f5a3852e9b5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e09d4ce0a092a8a7c1c0cdf53a502558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9deb22fba99cecb9e1d1a58d096738a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b079dc9345720b72f6e8dd0f9f55f9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b82927f7e089ea4ca159b0e85660a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8f1f45d026487bd95ec33cecd23d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ba80719ddb600cb257e7daa8cf4da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aee269bcabbfd4b35a1ae85bc5a5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f4241aa14dce51148005f6319e9db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24481a23465c81ce0b6133daa90fee6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e01b1331406ee0e30a9354c09806a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed483ef2f6df75ad31fc732a3bbda4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeae4b830e93d578f695dcd831773df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d03d450f9fe1e597302685b90535370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0faa1159e0999aef349725b6c9a3f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5607316674389827c9803eb6c2f9a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7006c575e291bfecc2a8bc85dd75e8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa354edaa2fbbefe99c21f04640f460774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e912e6a08f27f0896c4959941b2e6bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76013936a520267ab326006be4822e8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4582b28a2923aff18212180734d15d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b455609e6cd48247240ef4868ccc1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af352d71e19d188b5378e5a826b5cc0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32b32245bc01e496c12ce267ec7cbf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669060776e5d49d014d421862569b8e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce5e2b0df21d146b74d040319c09c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a722013565c8fc91b9c267373f0f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdda041565fa0f545e9d35d8f6ce84e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4519b62d972cc81aa340b0622f0b8a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56926cd7e0a453f338cafde23075112086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d14aff755674fbd56dca56eb0daa9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a180816c537a8a052e222aaa83e848e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5e9f5416886ce9bbfdf65cf99fe5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0f98053e10c4bbfc930ecf5a8558d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0505b104100e99f93da61a6757616191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d5696cdc5958deef6b5f905e38b6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473b611a894ad532be677cf74a2ccb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47c388206be84ccd5d8a3886805bc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83913d929d741f0c4fe8f8ca3813a9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09c919c7d06b8c401f36e60985fb9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33b49de6abe5d3ab95e53a9c16c23197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8d5716208f1090d395fd47321042e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d752ca340926e0a87ad8f4dad022899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe39278933805d81ecd53f02265cb25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef710e8c5927db226ecbd55fa559cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d2a6abba0580df9ffb23f960ec4c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc308c2d97688cdea91a6fe5d2b291103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27583b1ac1a36fbc571badd6a87bb2d4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c802984c7a218b58779f1193077c6ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d18a7327e6c4c97f8cf8d58ad2cb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77664c4225026589ab632edc4303a4a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37672a75ede3e7e003b6be83c5b6300108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a297ffd58a0e5b24b24f48719fc4529109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696b44ccd9c78803425204f6f9a9a40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501c6bf1b6346632d3a14ef38dd9aea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627b0d7693c421af5571fb373166418112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83fbdee107156d9fa919966b40d2d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75e78ecf6680d75e879081eb88222f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064d929536bba186b599de4a7975ae4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50eeadf7bd34ad3da1b2699e18c4d5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0dba1888b29c25ec1160d4b6bd56e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072a491fceeec2c6e5e36f5a343ffa3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020543e27bb608aaf83f6232d3305c73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54751b08183f85d19293fd0d0be0b52120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829e2dbc5702b9052cf14ac16ca12ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058428392eef5e4030711bfbf3532f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef659171539d908898fa1d2351a6406a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb151d53c2d0f16fcf53947f14133cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b849563efb1e83753e2a3dba9308cee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac633ddf65c61a1b8506c052e51a1c1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb6deaf42135284b3a10718b59f54a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1993e51c399a119a9d71561953bdfd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420f209c2c7856c77077664afbc7f28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b5d14efe1cfe57826a1d1f2d49834130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c098ec1ce2736a9ce6a03dd9bbebf8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910265a1c3e163285d54b4bdf049e955132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e24ac62b3ee015101242971ad0247133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee937d7cce5c1285a0efb0200860f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd31117b38c36af9b69f96a7a573948135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127ae874b6d6f4ac911641236fba54e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14336e093cb3f5daa247330638d8bf5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bd762e73218a28d304945d4faa234138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298c4dc236714287f86ac2a6222187e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3b2eace66cfa33d45acaa4ff0198f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c470569cf256d505cc4896440730a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40e13139237b6c8f87c50dec547372142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfde8118d2dc553943f6d8bf6351802143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931fea5087e1b0a1627a783dd0ac81d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3fd0941bcac4dff88225575d5c23a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7ad579f33ce009d0c52841774c7ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265522714642628f18713e48070feca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31c86b78fa77777081cfe7c135d932148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7f255d895f7d8e3fff7ad58c7e9b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5f4967304daeca42ab4cf5a43a80a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1624fe501348b2b0948102902e0cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3507b7d5dece09dd37e1b8d14ff7aa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4ef8e8b2bae9c8c7a550efa3003b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc543e46c283da633d82ac47d9ca409154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717a97950955322b6eabbbd1c9e49491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2797c1c5549bdb007297bf57e155d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947fee46628be725273d6762a84bc633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e3e832a7aa2317c447db88ea2d27d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13ff85a037d5c81300413a9c5424825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32216f632f258aadc87b445a3c62406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6351abb1c0e80741c52c0008cff34a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19920dd81d62a331de33d0c49d1b1f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8092e44d86ab81b5a1afdd8dfd5d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0af2817e09d0f37fee4932e9a57ae710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54521a2feb68fd23d1f725a0aae326b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543ef06c9add95ba4ee1a1bc682b64c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efa11157fc12f8be84c61b75eff59a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537fcfed43aeecd48d74fdd46e2b91414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fe04f2350778ceecda5528a598e7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac52e037d8c758057bfe147b216bf6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de81ca6890a5b37b1709166376a40617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb10ea38fb1b544edf5a5d46da4ac518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b42ca766617bf78417f62440edf98919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ba8cde61c37ca815afa6cebfb670720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc618764a8b64cfb9aaccc2f11df4e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4c8ba27cbe709bc8bab329464956b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffebc00dae7f0f7a279db5f93cfafa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06c4576663de745264e0c1a5d7972124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacba3e04890f2423a83a209fd739e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9398f4e20f7cfa3e774571224cef8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e802f254d55d8297125ba966381c7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99597f269dfa9765b9aa4b298e93ee1e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4303709dcc02e3349b7b73e2aa90129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67fe03f6514fa758fbf50af1221b9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b50f95293a15673067bc6c228151f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ecc61f223de400f67e632840ad6b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a931b5b6d71570fa3fad4aa2c5ce04033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128728fe4c96ca96a2f88389796ffae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270da2124d2274bac117b1501ef9bb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d918b7aa70ec013f796daa0412afeb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c66e84b00d7061ff27ac2183b25d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e49b2c16df82db0872b11fcd4b4db838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36595efdf0f667b9573387439f12e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729e0e0623ec9adee663d1e9504f24e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97998a9a80e1aca12731678ce6c192441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d96c525a62603b99be7117a8deefbd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13870d089bb86e53813d8daf3ee6d37f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1232eda473ee6c94280ca9225c470244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b97319ba2b449cc168977baa9f394345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd24ee99dd0e51498300914057e34446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c26f8975bf829d53454e2cef2894f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4b5f2cb6f6cd069f29a4ad238257f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a0b7cf8587b2b444023f6326bca0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b00bf4d636777a6359553d05a3bee950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1e2f3710c76d71eae9aade58d879251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526d5d0e1460e2be2aabe35509479f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9991026cd62a00766bd2d36d1f9ac8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49690c08fa7890b5855f2aff5989894954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c08ba29b375c5a1822e1941cfa2a1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d54da10bf7bb1dbfc768df10a693a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef266c090279d16920296fcd5b0f23a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba11ba12913c2692753a8d95f5c3f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf4f15a601774d8491e877c433ea9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909af85e6ab258382626ebfca86c129e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802237d086f0f7b2678c37a6a55759861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ece505a0466b229d168a5913e43da062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23544933da3d3671d3c5a6c100605963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996f7945de421b542621e0ab4eb459764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6856db2d75322823370eac087ba0b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82794340dc625d326734412d00a7f8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ff4c6e936f7c5e7844497f558798767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f9bd6b66c6264fe2c354584da59fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821c09346027195ca9521aed4ec986a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a72281358c1d0d711c359f80f760ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdfcd222d5b597fc97cb01cb4e6c5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf0729207aa53d13082489cbee6de272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0449242c18d22bf406e7bff873905ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e4d951b7a68ca149271a7a8fff90f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32db0f69bf4e0d0613ddb0845f527f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08564a76aee4d7a033a1288c84d22776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a18c163e54b3d2f0525aaa882f8a5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b7086311b01d4ff9f7b04642f0eb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5ed9395afc9d65510a692b591762c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b2606e799893be29e300df56c426a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633a55ce9a92238a8b550a3d00f1ffc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9fa908514ce237dc2ababb428964b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d74b5ba341dff3fb3c866b99ed6b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a755c06b636cee114af565b5568dd284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643ad8b7c148bbe35c36e8925fe8f5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199880931e7851a2995461e01f2a3f1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e1edbfca107b2b73ae3f4e6778ddb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e2b21585d3c7eddbaee04ed6cb34e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b93dce8026d8b552453e1ff91c906d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb953285dceb2f108ce90bc5b7bdce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f73336bed9ca4231f7da422c6aaaed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882231cea168a52bf49abd78443bf0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f2e0e99e57d60c3691ba14498f85593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48405c30193fb72d941c7265b9329dd194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36899d4e971d167904ab22adf22763bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c58e3ce55df5ae5a2eb62980f742e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b83e972771fbf67575a704ccfb3cf697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23e2b002f3e7a31e2afe4b68fa599a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce25e1351add513c7a26ea2d75321999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d2c9693bf7f36ca1c44ee5d1a1b31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11f2c0f5a1056acbc8fa86ea083e1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33884cfa02cfc3bead8d7af39b61c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348df22ee815d8960aa7da847dfe9898103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d264f560619031ee6c76ea31d8d2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5c5f843ede89eebc30c36cd7ecfdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01edd29286d27350c00a75bb96ab3e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26909672580608ec889f83c8fbd60c0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a64b13c43ed7285212d62ef0f6316108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da16ba3b77eb3d3c733b2e3fdc43150109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62511489a3978addada581566b77383110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e8ce218117c14c80a8677c6aa08a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123ee9aa5959e0acca1171fd0c0a490112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e23cd60d2326b6df4ec118b660a0be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5ceabdc7e65f17efa9f570bb55805114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53103a85eb9253992de0fdac3b484213115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69127dbae39cde27ac788d0dbd343c93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2765ddd555976d69416aa57c329c2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eb276b2c76ddc9125d9f49b77dcb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce52f1b5d5e910e2ed256c809145ad0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e000ec0b84304ae1417499c23f28c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb262b547e5b3f324d75b88ac973e7ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b9f99f2cb686877dcb9e8ed7287d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5fbefae1a3dd293c2a1d7bc1b5f69123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac427281c3f32b63c0c40442f1a13b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f15d37dd967acec9a3515aba3a959a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afdf0c6ea12d952eb7dc205f5e2eda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84b91f5dd65725793b833a5b9ed8e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a6897a9af17c2c430f0df0362542b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64f9685f819dfdbc3f80037ee61e8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc4a588ba762987403fe7811b69331130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082995763316e7ae9cce4a45475b48d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f90aeab24dbbc4829e2ed71e4395e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13892379f3699f76de15ba15781546fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebabec1bba56b29cf23cd6c0b7c73f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db63736605c5e3a70b8abdfbd82e3fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee078baca4c7fc37b0cee04949f081136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed5848bd754662d1a7c64c5d3756dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a642958429ab3e3d83028fe821e84d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221165aa8d8cc8b7521cbb5482995fd7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ef065aa0589f20104b826d0ffec69140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41d7ab4fb991ea8d380b5f73abe21d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76233153063992528843145b19193a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24e57eddb3ac047a9e959ff3bddce2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cef72791894dd703782adc593ad2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff0bb5231ce0685b881f037f6ed8e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75b40b2eeb20b06c8178bd70ef20ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49188a8c227d533585eea4fb00741d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4c11b2c6700b61db085d8e7330fb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1ae7362bcb3b42c9e64dfa32b57a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09170a1c21ca566f48e3de588bffa34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb17195d443ef6c7007b94ced5aa98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9896141aca03297ca0f46b3e6d717688152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00c5d2b4975cde19215e251970f2d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608687ddba86ad99b1ac248adffbb85154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>