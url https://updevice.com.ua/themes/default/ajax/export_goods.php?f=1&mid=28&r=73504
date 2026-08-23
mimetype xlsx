--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbeec1dff454e0246e94d62cc3f58d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f630047cfd5fa4b6ab17369f87871642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c04dc8125f71efac8882b8e571328d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a87dfad22f4099d2e6a1add53f468c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3b47d5e4678a63bcc3380cec0e5b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd265280e7ef573bfd7c2f2a454d696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184972ea41398596310cee9f6a5e5697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d39a653d5782ce626dd26d14493498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb480829e3ebfb7d511e32dfd98ecf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33816702f788fca385b3581437a9c68810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf75a08434db7b21d6974bb5c2341a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859941937d9412acf32a79f1272ce1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3df9ef23c1e7049d2ae2b11d39598913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2ba3d963796278f99f71ebc304c7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c101085eede0e13666dba36af990f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08476c40f0a26f9054e33a3f37bcc6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ef9cae2314ad4cf855e75f924d0f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f3ac24a4858317eec68a4157182eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458656f2afcbcf96f1d3a6dd4e52f9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e500c878098ac93f34f03985c212620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c441413c1f41e1dda48827effd729021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06021d24f4aa0c7047a918cd436178322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1097b5d6e6bd1763920194de2fec2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9456011353aa0003ac519bb580dc9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b6ec15159b7c7890614ea0cbcff2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50661522eb8c223beaa08a402239c30726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa4b97585bd955d714c1cf21814d3927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c495496347a10a5c90ece736a7f24128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8962e8ff4d9a4877442908e4d4ea8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aa45a14ffa4635144bb511195336830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b340b532334ce1b27033f20c406aed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fa2193557a3a439b1e6da3c0be1dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1a05b73116a9d09aaf39fa3cf9de433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664dcc2f80135dee24e2e73c168123434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61311fa753cb21015c28340b59569335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f000029f8c2b99d0d5ad1dde28e1336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78984c613d4669d03ed761972705f46637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad712a339962b6e075dce5682017e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6775da3657cbf0c45db7352fd38e0039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33625286b557f623ab575f2b7fa6665340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9aa9c3eafde26cb2534a7d77b9ed9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18090b9115742638295b9c2785d95eae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025f015ad3b475571f563ec946ae78343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79186c08c3369ad78f54a90dbf7708a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0714e306caa14a05614fb6122b64145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98898a1699aa207a3e360f502d997346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b536ddb2313ff401b1b57ebd259c0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d672a52d66b49f37c2eebd56d12f25f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e1b7494282e82e3e4e8da109de0b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ec06e8971e320230fa8c530672cf850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f95df463462afbb4ba78b3159871d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bb345e809f13235347caddc8d62c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56270c294cac3ebd95a0710f7f1cf24c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaf5f207662eb61b17915c4e73f96054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854955c42364b280590a187e2e5f9f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915bc1c1cfb7da29965cc9d890e433256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351386a01caf7b4cc2fe010464bc1c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f97c3a16b4b5028cce792d7ce044858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f039179d8b2dcf6e65dc02533f07859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239aff62db299667da3bab052ca45c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c6ed3dc6c963ddbf657d18b6723ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af289bb8239fbb1144fe675c44222a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476b07f05cf2cfe8b9cfcc58009902663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df452ce00b6b3712d7f5c18b0913a5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e871f0a3142eae6e2c2fd745ea320165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d896e665183df44ecc62e3dd8ee9e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aba250bd5417fc94585b38abf0384867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd63aede0ed63c9892b6369d4d8ff6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9ec76603c7dbaa4fb1e7935855fab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98973bb783791516f2a28efc1b7c6e8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb83e3c25fd37e2716566fd39c6f9a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2b1dd88e9d57a9b2f7e00f4402a5b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09143d552d9a4dafeed353ff7c4f7f0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92227fba3b7a0be4efa9297d8c2deda974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20be699b72dd54f36b618b59733c5b175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c627651dd5eb981adb9b1c6b58aca176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26274318d725f56f4691a86352e0ff2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64a9529c989f74ed29e3708b5cabe578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55344dfd55b21197140a09dd02d24d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb28d587b9588229898a7847a3777f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c885a0f51e953108505a3bd7edbd39381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09784936ab1f7a11519f8f9306d2b6f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6408ca0de964adb9362450950c49083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39726049b6c1b1e6c6e89f02d6bd89c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078ca39b7c5d0e8779ea26d543899d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee95e88de723d9d4fe9482873a5ba2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1110425a07e4fb4b4946f932126c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa085bc69535fb71e844e5fa48457388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bf5d1d143ab6f1f675631de1279ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050ca241745e03ee54f8ced9f7afab290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1ce9989cfc676ab3e5570f8ee4a2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160e49459e94b05a9eccfa7ff68183d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872440a08957dabf1882056e424eb3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5ed6eca55a86ecb1326ae4f486f1c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9567fc8c423f8910a2c084d0c956ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177c4d4785ab2efd63e4ef5222be8d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d3ce6880b37f341254900b00af2cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4039f728dfcf2e5297e9924504bc598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b5c1a5e95fe1ebbc128a88223059f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08bbebd4864b4449a87db2ec0caceb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8c2bea81deaf1f8470ed7fd77e44a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fabefb8be383bbfa55ef2e5d94197102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb117cf8e28fc7ecd7fd57e98f9af515103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcf0f9af5f9779ce85c1297718d77e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a074971bad4112f23ebaf0064ae953105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a600708d4a143ab668789dc9217f00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79504b12101293ffc5c9a003e87e2aa4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7905bf67328e5e692096045d13f3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a37d5cd47a99a7719442fd84757a21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06868abc0c018c934d35f98a9951f40110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3792928d1ba52b3f05e67d9f2e5d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42880f0a31c9a4aad0ef0f351ea51b4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24a934abe2ca71748687aac1144f51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0e5192a9d1ccf608dbf1cd978987f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f9507f8a3e7a2c7b3c2bdeb1e3b59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b56d86d32111501608da104ebcc924116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce08b3d2b9fe87f3a73887710e62828117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6501d45229394af8f09a84802cdb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f33c077be020a575573d4f178b322119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89e23c0d2bb8c9b7a639b906a92c05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233d22c1406ebc8cdf2e4f3e2ff939d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a22a967009bde85657e2880efc6e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210cf0c4e114aa171385cd00d89f5a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c3c0b77a9d7d4775ddbc4ba9fa2bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce17e7822ee9f78b95a15bf85c2585c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5f657dffef571ae320af00e65be64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed39bb184d0985e32ea409f3f9855d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5f123c7762110f950ed9d544c89f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcf5b2a00ac2a9e2bbda1daff95c23129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe99243a86c41f0448e4c7fbfba8d10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd5aba76c2622ee87313a8e6cfdd87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dc3e032c0ff841ab45a5da6d614d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595f58949ed0b4dd6165de017a90af4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca24adae9da2838dd47de1bbec89e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2bb63b3af5d996ce9785ced58da1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8d5b918a140f1c56d39b4bde56393136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c0fe5f0f8b1702bf5392712f66afc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442631d94bfadc4174465b8d88a4b91e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a2323888d7bdca7594b71b8895d95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30401d9283b3cedc696144b3dd8b9554140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740146a9ffbed57be694bc901af254a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825cc9dab40262de35ef7e612ca464c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0efdd42119e2fc6a1dfa4c2ec2cc97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adff997e26bdc6b12d0253db9702081144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0088319ee059cbf1cc7a5b8d0337ae8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b800d613087a8471769b25faa39853146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77f03af588f6cd8b6259d8e5494020147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25099c5aad6c0a3c1ae171a25e614139148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6e2bf7d789511a3924a067f285b9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b899520c82abc1d33ed26fd1b4c5833150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba5b7cdf73d41f141b793133989077151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2d2e2561735fdc9474018d6067097152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694b1e12df9e621e45ce9b5bdbdf5e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e371ca77beb3f8a0ba70cd9e25e874154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df7e376ff8a356004ebbefd54fd1481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743c1b65d029efbbcb63e0384a7bc212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c339be222e3db53416721dff1f7b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8f387ce539d110f40765a5c2be41d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964b6e4c5410ff11ccbe84163f994165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8599a71e08748933a70eb7013a22296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be792faadf0dd12a4461eecacbfe947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b36c2666bf376e9cd8d428efe644d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5fa29b8c6e759d9a5958d3d0aa5619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321953bb0a3f9af12adb400dfd3daa0d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18043a91ab2860db3979f44ee522db2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653dcfbbfb07548de21a7126a437415512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17863a4bea1ef2aca5fd9862dbad71613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318914d61ab9d75d7aafd5dda7e245214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5132d37a82d0088d787aa31c559a10a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be143c4557467c1f758698d957d9769e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b3f318e7858d7d407334157aa53f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d40c3a8b2c0bc931adba91eaa6be318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0b1e1c41be2fe13b16f327d42c35319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57661c6c9e96e67a7e8793cf6c65f99220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15670b4054cdf339ec55e9cb67e1c09421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7e8fa948158415d7df73a0697cb2122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a141edd95048436eadf935d77d94e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8401a522337f926e5fba057a29e5e9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297b2e41b60919157c05d2c8ac53da425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d93a8e9de06eb07959024a25b015b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c53be957b2002d2e2a4af5f9ef000e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bb4888a8b74a3d970e14611b3311f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52927afe22e7767ed689b50fe8be932929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0af6559ca5d47be3503e6d0dfffc230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c681b2860a8ddb1a4299acd843c6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74a0f2cbaba8aaa1b15293debbe10032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cd765391ed5eae476880eb3ec3e5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c908fc9a2ac090c7abc1b678271a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066244bd090bbbe1a5cffee0b0da58d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54d6bf5bbce7ccacad538554d0ce0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3de47398210b58c323eda4a447dab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd192a74659dc9206846a4e5cb58bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0156a504fc69aae01adc14123ecbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcddd4c8865cc35dd02b1b51b35dcf240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c792bdd45d045ecd8632e995ee606dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e364c5b1b46ebda5c9958515d26c6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053a92d300f6c1733f7813bfe0feeb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835218cabda5facfe0bfa43e1bcbbad744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41cbbab5dc213c4e8ceaa8798a481345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623403eb7114ec95f8bee11aed54ada46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655003463591c5d876e879077f7d4dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40698cfb39a4aa9575684d7b5faa72448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca82a11be6dbaff8f77c0806a2469c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67f60041481faa70c466ce0c88f72050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d857937f4ca3cbc75d73ec0447a0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7d28a8b7e82ee35600a061f8d846a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512772b8e932349347971a9978782d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b461fcb5585502e30a3179bdd6f1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14c3a6fbccf33d6e9d8f6c03da40b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77392934a9f56663bf0eb081c53d8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43aff89f1f37c1c907852ac013099d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7947e057590c898d345da4d2df6359258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1728a0705d312c3d5812a1d9f206f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342751571d6d638112168c51ef8e2d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0c5e3aa731468a1b4cbdcd506f70a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08de93252323530437028b6e70ea1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2de94fb3dafe9db5bae7ddbacc30b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a613120cfb81833e7da3f7754ee39c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623163bd4f9b7d13efe3a51dd0c8dbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b8a1dbfd05d67cdf83d82a022510366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beea0f6038f3473a5791139b30722167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f053a2c45bd879b5a65f1a62dedd3568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8293f4267024439dc81769ca51975b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453fa57cee61927b20b9bcfc72ea98170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d424cd2a9de0e669e6b27d0ca9fc7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e89f84e7a856c0581d77a96d3177672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7b70ebb43969d336caab50eabe50073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf105f2fe0401e57fa85534a4f7b7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af32c8448b14eb6e006d82b33c314a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b20d8c69bdefc9e9cd78aea5713d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78cac201db7926e2e0a40b2b45507c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c97c4c4fe0debd9ee82f2aac36fa5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae124c1c45111daa6bcd7b3d83a952aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5fc8bb8d08c9d28be45dcd1ccdc8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295458ffedf28b3d6f0fde696eb115b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cdb734f66269ca5ffd8406d8214e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f3514a6a37e0255787f7747a0b6c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1094930fca58628e7e41608c9755184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe410c8f860fc913f39918d3bfbb14785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642d61f1c41daeb0de6c70734ac440686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53126a29f0bf8e220a669bab0989d3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e14d7ed9a89e23e604e6f1c3f3d5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3139fc49ee66da82a9ba4fa4209d9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494b1e7f21f95581ad7d194149d82c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a53e4657eee5f734d9fc3fa15b5cea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0535081b023a2e448f5a7789a34b0f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce771a67fb1ec86e2ebf238e1ae190ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09080ed69a78a2f39f2d2f6e84789ece94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755848e5c558fc3af2d8bf2314a4677095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4499c50e528e4da5dbbe92a91fcd7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715594cc9e84de86dacf7f8f53dd1b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a45159059cf258df971dc79a4d624098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74589bea0fb4e11f3414af47a8a8a26e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4370019fd6aeb0e9791e3644cbb30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27885337845090c76d7a1db51cfbc06d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1897f74d880434c05469f674bb5dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9183162382fdc3bc2f9d274230c30ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476a170b9253ef3d0ff9ca2bdf1e46b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd33a1cca678263be0136ef4989059105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9478aa416fb0e60511e293acf871bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bd563e22a7798360457f982288511107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb222d54882f3da3b3e2d185f1686c99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111acd76497918e68b22d146e8057bf0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21e74a8a85460b4e507fa70d912a91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63ca1550e49ebfa898e8816197b57f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1245381a23cbaea79ed4fb33fd9aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93892e982d8d47052f23db578f50e7e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec7b1423f59e3a144c95a011af50e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3de41887ac649a7b7892d0905903f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a0289d05f860ca7594a041f0a20cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231c2d7d85c874b5ccfa8599b625322117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a65bacfbc171865c638a200593107118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be378bd0bff19d0cedb924c79f0644119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40228d38abe6153da138d5138f79f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464cf0d4eb5b9892a6fcac793f38aec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f3e9b95e2fa8751b434142a16ee88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fa3a35eeb83fba2ac1a5da6e6ed87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fc6d86be9f318a7c8b537d5ecfd7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e9331685020031bc24e64cb4a8ecb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e485c29ec0c790e1a56a3e15b81bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f86984c2e31a1c9ae1a6abbb31924b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5491765d588928c86be8ab893efe0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e916c3499fd10aaad0429fdb8a3db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6effae4c46fe08491ee742b895490130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1e7acac9bb0261b9d230066c59c4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e73dc0e9800a7a315f46d9a8ddf65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805833b1d98384d3124652d49afc6d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b346cf903459792d35c431f78213f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292a45539d04c5619d3b68b7299356b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b7f70fc1ece12569ec2ec0d5922dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d004834fbe18bd34eb192ba8c2e0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2bd27e8004b93730a3639438e8c73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300406cd25767ff0986b5a88aeb9b29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a8e0b5998defff3343b911ee18467140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df26df26df2c3828c2e49716c482ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0581b7aec5ff44f836ae484fa11aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f00d9ac5a635f146741cb8528798c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1774b6f16590fcb98bd9a4154a93f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2ea907a2c2ae36703fe1e5943b61c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88afacd1db2ef0d8ee34c8c9497797146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463fe7bd2be9f6801f225e256504b64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb114cf61efcfcb99f5d9dcfb322cfc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd55c3a7f8b132cf4cefe292f583cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21308d36796369bc123409eda79e9af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7300f84dc6b88c72fa986434fd020151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21401ac04bc041fc970f7baa21ccf617152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d564bf899e7a6f7d7cd6353ae591264153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f609ef7e7319c83b598af58525e7725154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>