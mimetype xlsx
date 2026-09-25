--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a591cc86138deeedd28f768f78cef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a6df2854f83359e91e69c6ce8d3e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b661528b08d626ba7f22fdc7da2703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877a0eeb7dba27ada9225bd037ff7664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969ff6f7165728d4ca7eb6bc523781c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141dcb49749defcff3f332429107c536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91ebdda1e6a8bf3eadd4577e6a85c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baee413503cb309df300c21d5ea13938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a879b9ba3810dcb112858ddca8e559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542808a55f64ea275bd629cda00ddd5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109d95d12124152613fa7ab70ef48b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef99fb1261177f7facdf4f645c182d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1193b90bff4ac432392503002287413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd5b755e43356f95cfb755de14ff6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffaa5e878781deb4f4d3cedccdb79115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9dc9168e2ab46011aafe318a45b6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbf986c169e081f99e51bc6a6b8f8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf06e498c8f1104604de52ea5aea4a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974ed04e6a5352d835435934be65e9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065bea38798bd27a3acfef60dc4a98720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc195c73e5ee6cce774aaf326cc5b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cfc8b081d8f67bee1574efd3a8ead22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06527f724725aa54926fba56c99fb44623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738c75032c78733339ef6fc4d2f7f0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d44a1cc8452abb15e8e5fb09d764ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c453576dbbf5406d4385094c70104b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6dcfef9ee419f7eae6cd357a2b5b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239b76a241aba7e65542abf28cbe1c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a144427f32a3b0d1d8d0e00aad03b3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c099be7cad6a8495a9910fdf7cbb18430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbcf05220585225e6bc6ddfa424c4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7dd6cf172e81c49771611ac54234c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0183d76b3f11cc36f2d6f58fa294333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce88dc547e04025a21fb56d8a1a6a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4a7d35b68880852d88d390c8e664235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6fbb3885b0286f5aa88d83371c26536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f989596ee181405610efa317a070837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2421508ccc89bfcf195949bccbab838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbf7cd01ee7ee0449def88459e6e7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e26018e27b1e0295068301be69aa6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bd56d666ad55d9cceed1f118bfe2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d241e4388857d7ebc087dfa4f1513a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee486be23643e55f5fca6d0ced7e1ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c5810c804647c97b829881af29d8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81cbcd733df9aaca1131492318c0a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794c3a18c34843fc0b6afdf1154238f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f927b38164a26dc70e6f6b8ae6606247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d825cafda1ba61fb8338c273031063348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff001a7545aef9a11f07970c0de94b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b71f3d06a4b7294d216e05febce0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694532b40ad485e725eae21c051e75b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fdf7045ba90fe9eaba3883ded4d3952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e300b56106c41a5b00c0799847707e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a6b3aed7f2988bb7d3022d075da6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bffa085dc3370ca72bc877f53d74155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4829ff995d774ea007caf6d7a648956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1ff55ec9dfcbcdf996e19a7061c6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f46c48559408f2ceb6dfde9ef40b3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526fa54f93e5e92aaac40a827acf11259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ea1dab36e561d713665e58d4e79df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194284de4f3be53507c27738d6f061561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babb145d8ec24f0d4d8659bbc4d2d7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcf91ac26f9f6bcad6c550f6fa15a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524304ca45c1dca68038dd750c9a73264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8793653f7ea782fd4eb6047a59857c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa08b1293c5a1d40873b07ae2a2ef666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9afa7d2919903208413f006165079667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d656d15aec6b96955dd3c0bc2f38668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dd054dc08fc63637449415a15a10069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514817696848d5966f15a6ba64640f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952b098e9804f5909e7f2d4ed149e8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47913b3f79fd49d310aee699e00a4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35250643e37461f76118111130fb282073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20654278ecfdd1486c7b494347b1c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc59fd67b3a212766febbd448e961775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf2fdf20d2cae2226242d14819c7ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54a860d47e0541be931c21a86dba1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed459c22d2b669847eb47b625eb7770c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e878507fa1ec4d851459c5847a6128279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0b3eea7cc79bc925d8ea3d668725c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcee5bd9b066088c7f7c2c545e084f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada4ac17ba5895bbab3271452b2dad882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f886650b516a1a371548077ede35083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b9a4d17da57a2ae0f159daa601a1284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc1b920ef60358b5e0042d62b7a8ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc3634f0dc1a144684c37eb49981c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a084abd19a5f2a4bd6d155c81c9cc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9da5d09f98368abb9dff82408903c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9d4aa1abd9299745d28db08156a4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247d298c3efd6e44ae7399d10235f3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28764a14df2f29709981246de3150a5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b13b8ad6dfd5a73f4f0d223baa7ca492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7b0b3986eb87d12d44b2e617fb67993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686dffe31641a93ae23fd8a2530426db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6988d3b43dfa345458c2548109a7295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fb76173312b93506bda202f4288f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07022307fa5d7e1b97cd8dbff76bd8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0617acfebaff0c04b15f36e0a0d452398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0a184c376ac764ca0c9a6362d0cd499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddb9226bc9ce86cee5c4b55f846f24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841c63f22fd26a89fb22c6475b33ab7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a94af7d0ce94ea6bacaefec05e8da6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c950f9daca33c1e9c71172bc662bf5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1675091b9c6b0f4697388e75917be1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5121850f68f859aad001f5b352f26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c9e69b9e5970aae40997c442c79da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c59c0877f22b2b31428b7dd9e5559d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9b12383b88e727c07582ede80bbc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01961b956781cfae0f06f83397477f81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec0b85b99df226a527aacd23c5fd9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6611b33006b5b2652c5754a80fbb377111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54116a48d2f2fd951d8d3121ed82e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287ffedb884af091f4b2d4f56e87ca0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab86c03a05f4723b2565491ac9649b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016a3197e95734c1192fee5bdaf5153115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7e48cca573ae06a5601fcde103f51116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e97e747ea58d738c2cf955ad6b2e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f478cb73d21d52be209bd3b8a492dc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf861c43a9b3df2d824b620dbf9f97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb3248e5bd407b8bb912f770df57d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592c3abf30a30587cfccf948b3e0d54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16fdf15d0d49442f5da7749a851036122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afea2954c73917fd931a43d8a8100d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c2cd1f001311f6f47b9fe736157e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b74141429e030554e3be917cde51c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c57995d03bfb631cd06cfca10ec515126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea935cd866316eec0656f4e0bd58a00f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b167aec6470b812ef377d205fa97d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914f018ffc37900eeff743b22e8f22a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a31f625011bffd2cbe464a7695473f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6db17a4fbca91e1eca25a77064f5e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2931ac9cbc39bff4a235168e4e4ea1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09364e6c224eac3b92160e3334cf7f3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed936860773d1fafb35804c9f8a532134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797dae3387e1e787fdc2fc19211b223135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b959cefef8f7b3751a704598d7edc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a524461aca5b18a0f94481afc3c0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3740bfa2f7481cd04e1d114cb0e087138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6db1749925fce1b028a04d3d6ff11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ecd5cd546a700efba912e1a2b858f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e52f8efb6435a53f1b361da228598141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf38219dbf4f2cc24e55332872a38c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bfe88d0660aec8ef0c82e3aff0651143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa268258fc67f9945220d606243935144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb110a12add5f1593686675e24a564d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e3f085fb0b55fa44ae950c1d22db7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf578769c789674e68e2d8d0ff9a0396147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c3d92ede52fa4f44e0d23b135cc10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fee73c49a4608d5c7e73db893965b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a3bf00cf5f67733ebb91952123c0c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7d2b15c5f79a881eececb947a1c1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84f93f1049becb7db44d5021183655152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001d9e2523ffebcd3f9d6a087a15ace153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206826c6ec921a8eabba887c5579ec9e154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c743da3e47bb3014018570ef9436f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482c3f8e253239421cfc631e97aa0982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62453629e22d3b43d6634287df229d7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d453d88ec830fa20115d0eea5dd844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c51662e5a91b2c9118d33a623aef5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7036dd767436c7ad30547a7ce3a12d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1e8ddeb53ad25575891ac6cbc5d717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e38e5e7e074f02f0bced6f0a711be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139cc1ad8791ae7b10a88dc69f7cb179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735a9707fdb2d5929348e4c68df701810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb781f40140f67f33bc0e8d0712b5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57726a7b1a8e92fac6346657a4fc55412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c79187babc427fcede0bff615a3fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d48ee7b806097883833011de1e4bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f164c2b23f97c98ce475b3a19315215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea566aacbaf9799cb47a3a63c5251eba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32064c209b6737aa3f640a2980a2f4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d904c57918eaefb9326ea659474cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eb950695e822a78863cda7592916c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa24500d82f21cd8b31a4f03607d5e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfa16fa1dbac307eb58e23533e7de421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de040d507732a6a85479cfdc501650f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc8e1c3d2993b3c10680e4488a562723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd665596b157295b50119e62004c5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98c0953bb9b5889a8280740f3a3fd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662b468117a441160fa096fde02683526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf609dcab439a9174d88262c3101530527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6936cd3f80ff596a9e9757de8c852728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e42eb7af36f583415bfe1a0912a39b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25866db05051e1fd1061ce73a0d00f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2d6249f6ba5052c1fcc07a985b40c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50292136ac01484879e8373b486affe632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20272cdfaf41c701727648e9f26ec74533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece715b9c92179a78a93a9992775f9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbcb82e869c18b463c3350007e56de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d33d18b6de361cbe6b0a9dc0797b5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d54a4ae24057f75adf3bfc98fd09c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaab30940d9080ee9c548b35ab6a16438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c76ee538fadd90060443e9debf45b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193fcf2f2c49e0bbffaca09f5bf739440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc212ab9348d9852da9a18134f33c9f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ffbd524bb6c97df902f22d71c350542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc12e4f609c2d4e41bc8684de0cfc7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c0a5ade97ae3f363573a19b6dfd4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e538c9242ea758950783939ca929c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449596d6dcbb6c5f4feb6e121edfef246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fc6f197cc362c9e344ce93648316647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87126c74e70e92d4969f91305f2fcce848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dc095d784b8036af9c2b89d1f039d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39895cf08ff0eec30b1649ec4e2390a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35027f79d044fde65eadc53eafe0467d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51615ab8d183f302a057dddf6daafc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44cbd8fdac5b867e7d503a276c394153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034040fd1759f45f2585f0022715185f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86f61abe3d7f318bf9ef10a478fabc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d9f4d497edf68aabb5a21e8db6f2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cc593c2b1a546b6db1b3d46f30a8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0326224a6f2157eef6231cbc5ae93558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878c25a87f3ec6cc9e39fcd886a08c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca195d0ed7e969c3e2fc02fa9b5e82660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fd4739ec0bfc5213110286bf1704761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee9e723f72f96f7e96e6d81211a64a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0da9e4b1ecb7d0398542178ed1e65f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6839fae4a5b7e4f0ec3f63e7066977f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fddd3ad7d0ba337f5f5b8d244b50d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ae05fb7eaf9c7c928efaa533e2b1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c770add51f68eff581e7afd54e73ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a045aca3ff0d5f8aebbaee66ab3e3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fa1ec8ec4e305406479834c06ea8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980325191960e49cca67ba773893c8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e8fb01fea35e2cfc395d71f63717771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038b0520aedcf55378b865391b71c3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37118c93cc7e14685508b1307c3a4b9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d883b403c94cc4250061980c3705c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eb890c6618eb27bce04a99fa7d6bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4237877ae1630c08f660c466ada2db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c77d46b92457bc910e84691db544c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c4f0cc4648c3ef8f8405ba83ddce678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0f424994727bf1105ceb54317b19579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf40eb4b2baa4e1ed76683310af434980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0952e5ca625b17e4b2bdb3af650be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987f799ac771dd6e06dcfd76891ecab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe909238ed3623092751fddd09335d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9118a22012d21f5e094051d760e69c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1372e838295327e1040878c8ed760785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35558635205a2f005fa4a83f9cf1286886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e486c6cb5e763782f62b91997af4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeff2601b166fcca3857a5e8ec2775f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd477e44e856c0f7d9b8d69a15da910289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155037a0dfd554740c3a51c494cecc1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baac9a8b39a12bcab7bc8eff1aeff591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aaa34f7e383e5ba327e999f1c175092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c4967572946844e275d9cac7a530293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28705666c26db8d96eac02ca914ca40194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecd54e59ec20bf8f171e180dbeafbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09859252e5e9b03ac9bc01469f4e0ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dc59ced9c431ff132406e6f929df597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be275969b59b65f8e8b0169d56eabee898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f272029ea4b1bd785b6989dcd259e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d280ac8f3090bc8a2b98f3de6b515100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbd3e1cf9f2eef7a723ffbe3513a62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133a86b67a58d1d34fb9ee4e3be4955102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829daa0516bf996e282d197500fee9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4cdc0a72c62d841ab81af528eccd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4331809c104e96924b4c43e650b4dc7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078ebe928665ae90fb3fe00f17f266a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd07aae235f2bc4c1447752d2b9a35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd74f15abcc92c34cf86d31e1a5f12e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4bd21e58115022b8d4e78ea28265b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebb7e298a7edb4756e72d18a2ca0f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6104810062a633e39bcdf5165dc8ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c326d4fc89812423fc637e12990b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd76d1d9f9c19e50c3b252a9bd527c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7724e0571ad4af07eb99ca02f9395114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c802f4c0dd2df46d1c4dee62fbfa4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50ef62e3a39b3ef62a74500f05b94f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e99ba98c1e5cf1ff958ec3fc2cd021117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e8facb8925f1562380a4c270db7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1fe32ee8374825985b606daab164f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f29ef00444d37e5fc1f0fb8555fa6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54953d15f3573e152e3af9266a1ea5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad6637c61f4892516095bceec84e9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c3e7f3ce46bb0e9eb803dab7020a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbb87234dcc7503496e77fdfa58a12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d99c053d46e38bc3ed64bb6d649516125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7e8403accbe5ced1af73c9c534877126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f979f793f63603d45274c0ca16b86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b1a126c78d7054c04937286f94ddb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae241aa059d5532716bbb2a454f96f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fea267b1a26b903f24261706cdc26d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5841046cb8d26226b4d6ee6da5cacca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dc31ca3d5b78e48f576fb3357001d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85e678b5fef1c15bca6bb4c34f5170133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47bedf5c24baef2d106c441ea7cfc4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce3e75c9fa31d81ab408a4aac27865135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fe8470b18bd8e3b27a65831afa0fe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745d1faf3e0ee9c2e1a90e6754fb587137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb214078aa1bf9c3a0f2c246c732e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c37738773f9ef61750de3a4febcce8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe53207a34931887512e3001df05228140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63572a11f6a37c15d0d45a3cf8361dbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af77e08ade91f285377e44566abadeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91094ebd11a5514aed66734e3103b86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02143058c710484a9dba6f58d284ce82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ddc77a8c1d3c76fc1aeb4c2733daa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28016be8bf615ed841c864ce1d98dd55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453ca0a751424ef53c3e31fc7bf9da9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26853736f5f4fcb1918225dc81df309d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add164bd3a3ca2c6b299c67fac5600d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fa33c54264b4d3ebe83906d2827fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a016c6447c512e64b0442f819ebdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b476110b8b809ac705a680fcdd51e94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8cb0b8fba923361e6a1f63d22c0c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f5a920d61d2a5cf6e25f46f62c3e3154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>