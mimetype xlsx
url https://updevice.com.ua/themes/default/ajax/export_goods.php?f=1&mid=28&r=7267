--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59b019301b75da915e8f7e2ad4c9751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01183d422d0a436860b372405e171b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe460a34f5e65479575a5c7782c3943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5c2881211c88e9111785dcb9be0744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079e44c82894e3554fee68cf73706665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54bd811f640eaae7674a964748bc966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd486d65fa9915642026942bee4a5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e293b10655340df9c0ea7870fb5688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e39351fe1c24854ad028fc830c49bb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe96d61a6fa165e4f47cf44493208910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6382c6003f22ff0ef4d2fc9c804d7f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4592bbfdc12a774a125d1da199cfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d71f6518ab36b51725c3597a60e6813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44283f5d8da258e831fb20d3363c60e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf196db13fd15493521fa4aaca3079e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b23fe0021e59d11add858c6c1c949216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce366b42d812356fdc1395e943d0a92017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0dcbba45352f15fe5c299dd85890818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df483482664e667492361134cd3e41b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535bb2c59698026904f84f99016418e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b68e7e258626be7e8622b8ef903ae121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649333e37752b5d8c08eff99429b41822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dba1c9189145afc9324b2f52ac677f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572184e972d9ea1fb56aeb578e6bbdf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e92d742d7b4b6557454daf348606b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cc47540d80251f1eb9e64b68961c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e48f5c9c344db88bb8399a0f115cd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e57c70bc07b508c8f652258fa68a728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f324259b1e8531ba92489ab4ecdf91129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc37122c38aa8c3373a4c6610d418cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182fcc632327da575b50f843f3895cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576b9d923fe770d9dad4607ed8c9f9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239508b239211499d9e47dba24a1f4bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5b85d9253e2b0dcc072e99a6cc6c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717f11d092201b29f719db34571bdc035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df95dae18fe8fc7c003ada61a95505336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4b30f71506f20ce904fcf1bcb98b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630967f2601a760acf98c946dfd4942838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8f440bed1f1ce554b6feb50ffa17739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d55d3e7c2ead7a278013837e28a9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a48b12f079fa52a18cc2e6129f208d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e88bb903dd1579b28a2a9b1e363bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6d223d5feb75a0014c7df00be488243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2801b33f54f3219e3c14437e3262b1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fd5a3fe43a7dbc616977aa23349d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3309652ff8b50e7a32ecfc383c1b2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b6e5041053b5be07d85196229a76647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b3fb8948e078df7a8615d8c51397d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94531386c023cc37666a0adde2c8cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23851f88cdad9c873c45c0d86bbce70450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4d9c1380ac16acb705be836e9a12351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd48889b218859f28edcb8d121fb55c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff0eff6734e31eda719c12c019e58b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533986d93ddc2c142562363da4e0206c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4510a19b94af468e28d8938e8291dbb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd5fc36fcd5e672a45dac28971c87f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953ee852cd1657fb23ace1f41fa934d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf46c9ba2880243317899da98332c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef811fdd99b9f200bf0327a895e6f5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf087b295c90da2e16e0e54f3fb69260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcfbe082f7a667ae49085267b2a09061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3c7c6ac10abdd3f59a9fafa73b75f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1eb145604444badfae2db3c1695dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79fbad31c4d82092ac6e5a910c009964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620acd816fa0897a553504e06e3efb7865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2117756152057bd81acf7a208f1871166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42a08e470a93acc91f367000bc685967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46163744a76f98fc4425a2034b745f9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957d0c53acf2675bb39a78c8e8219d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66545d7e0221b4201a6db1882cc60e4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60e7441ccc84c95faaa4fc943d8d4671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bcd891dfc21f67369632baf8ab72372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324298a925efc6acb1303c08abafef6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3264fb35f8a861d2162f2b8ec95e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c11774a53c5724399e643aa4f3e7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387f5612930594701735721fd31fdff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb36ea5be369d25178d1ebfcfdb87b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd3d33d88a5ace64572a5e76b33a8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471210110f8601c84490c2fb334218a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3f39fc4b7b78ddb63c06b17221da680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e9a0d925c5d7cf7a73df74111106b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf24de10a79d78d8ee9cd5d40ef864a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c70eb13f36be4ba96cab2e8f8c99d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1409325c52dbaa4ae417ee243e45c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ed098a69e43882d8c61c69f143e5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df1b8812ec4b995c6bbab3de614eb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9dead728f4e92786469a7efd4eadf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07216bd74e9ee27fd7a6b146e3261a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159bd6bb224036b43835e91eba5d5ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2d47615e264b913e8905cfb489acb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82259495ef70f21f7d3401181e1f8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7516848062c65d408368a8e6160a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9569e08b135155ad825fa7e77bd3f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f2e27894c370a26d62a4c34db7a9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0300fffc95eda2d35e6e155fa8ef695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aeb7d18bc9c7dcd40422fbd172888296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9e82fe43a88a222cb5f991f0b6d4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eacce80f2a66a727f0d3a93a89439e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6f78b9b6b60bac3c7ddef00b9cc1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac9fd9d2910d1523b5dfb090b19427100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c654ed62e2362483b71ab43a518f25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573234128bdfde16410a2a2055960e99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2c3911480cca0884125637998f0e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1a8956de259416993a7b00535872d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b3babf73c5259026c1eac00f44888105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cb455119f14caaa88eb0044f043f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843cfa3b98fc345e34ee447fe849088107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae8759c6543f3993b102b98510add0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce404970c2242f34897893c9a8de6bb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3829c25d0079c239ba39451c0975e72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a312cece2a524905659474c528027c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1fbd95b9a055dc9065e2c41f8cc78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c765aa93386d9d8279daae4e4f1be4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b589b0f54bc52c2e3609ad70587dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e923b58cd26395985db264849cd44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e3596f0955d4d0b7a12f599402b23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5af09c4e85affa3c54afcb6791739a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fc22474938a692f7189fa98719821118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a50f683415e1801119a8cc995c68f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e61c228fa7e6864a45b0ba99632e95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f13672bcfa978275acb13d36502872121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07489bb1a77e11dd97f754d7227ba32b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fef243460efb65489f856cd82b47e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f35fed6654120c97ece3c40b544220124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b04b5ed570c3ef8be904113d4a04d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca6d7d834cce9978fba50508b810e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02802123d4291d7b56e565b89fc7f2a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685ffd70e4285d7440e49cfd58736f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54db631a1c7c7f2f79b368d0877e865129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498432b8a7295d4eb91260727800199130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c92fb8ed5202030d8665267b20b59b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c52dde99953fd57e14eff26799d3c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34900a0558102f46f44242532b2bcf68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44139af282f664360664ec7671507f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51404ea11297d62e5a5ad63c13e784135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516cb41bb5d4c241b28ea2cd7dc1c93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58736ac5d6befb022dafecdeb0c6be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c123cecc86746d577d2a1866a930a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c5239c3d2c01ba68e7c899aa80343139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83222468cf390a9b4e3d7238102f71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f82acfcd23e5f473080791cfe1a6ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046393fbd50d494cca4a0e982e38d04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409bc8add9a854b8daf60e8c54cb141143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20592bda3f5175d0d6623cce83b7b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06787eb3df793536b487291129ae00b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274800882391c3fffaa29fc8c4dcde2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fc788cdb286aacf800764f8abf41e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02026c4fda1d2a56c0d11df5120b693148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e727c63152aea294599e57b32d9548149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02a214863f31ade87fa2d762f906b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d47f914806250888f35416bc43f43151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fa4f3561c6c619e9efe9d9666ca6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd1a9fec0407454fc47c236eb2b9b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339735b6dcb846a20ebb575e0f3cc27e154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf582a059c65efa641657e03e1800e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c1241995689ffdcb970f85d6b0ab42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599a71c40b022ccb8fb22369877e8c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a35e862ebb6caff8f74f0d3b1ed4284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e17e1d514917a42dab5a51741053d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79203edaa5507bb725d620ea53be75536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cc80e5c7641885dae1454349d4e557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e6535f10c3142d2d58c8d67329ed38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294bf68139d916993a0c48ecf42e8b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721aeda7148bdb414a197b8423dd1d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c13271c3940458d4b403541b2f10511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d1d2c4ba534120a20bb1d8ffac75012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed45634321bcbc31ba7aae2f20afba613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60521820ed1773f06949e70894713d8514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e541e186bd45e371e2b968da0c2c8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61b90ad46255bbf431165bd9a34bfe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d68063e2d0accd8fe0325687ba3ee717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e753c77c077122850bca06e78d2778c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd4e60db6eeca6fec20fdbcd0701d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240ec12baea4a5a8c2a638d5fc735b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8e7078ea25933bdc942f127bcefc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4472b732e6d1a57e40a1187da1f037022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5f9a9e587da92ffd5e9ff0121c22823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008569087fe86e98fc4d9668e40ed33d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc414e5a5885b4975fce946c7e5cf6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c18ab25594c4c5d87bf6e2aa3f0a4a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3ea84492822fc15b2b52d100bab3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0eaed1c5774e78cee8c886b2fd685a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2d72b9780ec97d52931dcacc80cf629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb50dfeb0c7193931f871f2c70ee4a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598f13bc2af727e9169f3d02359edd431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee294fc46abc7306c297b1546c4f02a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfe7ddbc31e3a28600b598f0a9dff933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8eb4621c5ccd1250bc1d853c75a6da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fcc078adaf093a188b1011096a47335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31da205b84d4dfc35d3f3f071fd0d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672eac8e4d918c6e6f00fc6a9994f0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834217623748296bd27e9a6e5bb9041238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0360a096bed600646b863138f38b8ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56cdaa219dd1fd83ef16674bc450f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab078e0b606f7c124e1eb16a2ed3c441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926b9bb9c9a004cf3d326c6fda34d8242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ead9a0b8e29a381983aed5d21291043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eaf69b88e60ec3084481cfe37bfcbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888ef1c2a3bd20469342f9b234555c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c927b0b56dce74c91a57329c4402846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb4512d93ecf9213d640675c006f4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2811430b02ca42132cd86741b2692e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaa33203c7670835f35ff2964ab52e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e8d2d9ec2f9118650fe3a5567350350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036daad77e54a37a516bf5b7c7042a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caaae338f10cb4ca95e62f721c325f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad62b0dbca5b07ea753e6c0fa6c995453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f0677a6dbb29dd45f040b0ddcd0e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b2c860edf8801cb945782de8999af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a9fa33b68a55fb9edb4905f01e28956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158081567e84a2413d2f3cb79ec48b2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57da8c289beb5abf740fe4a951122ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e70013aa1875eba47d48c14d8d89159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567eab84f2e19b1a25e98dac86ae03a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0ddcd5527f4c060c1871011a5bc4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c5616352bfc43b220b6142b0dbd5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7d10cfb6a77baec7126c6cb54ce9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625dcebc1fef221190c7e828743fca264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69279961bf1276acf86f8f0bce1c5765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0878ddc1b041c11e887c6193027075866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d328df002ca4446c2db43294f9ae11667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b03a6520b719aa2e99f1cb1aba987f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0f7aa5fa20065a46cd8499ac1efc869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51046c609d6c7e55b8e7b854785c29570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42628f6e2044e0f7be4b23998abf2ce271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e711b72c8dc7579478b747f54d3e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99cd2934fb257de511cc63004f8bbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e18f553269e6890a0168d2b00d669874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b7f082621bc7d85ea855e7c0791c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd871bc5d6b42d7ca620c1da3c7d3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa05a73b5256836038f90e9688371e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f32a1cfa0543f11245c5555fbc3e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af45e9b1743ece166a81beb59fd39c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bd8d4e6bdf78488895c58b31f46a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd07728d8081b1ba5790139f588e52d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428025ea0ca2ddcd5cdfa666708b24e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8341e094a5d599c7e88880d057a2ebb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28151e59ba30f069fc3235287a74d94584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e54d6e75c4b7b388a86cb8edcd17285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb41a70693eaf2aeeb04b198ade6da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105827745c5a8a86f2aee2311fe206987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11df9f667d6fdf90485c21cecb423888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f50fbae787addffc42387529ab69189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cedcac7c8e7b2a204b3e1760fa92690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c382d5f9219b1d8fbf25f63e34917991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956be81107f3cbb611e72207c8ff2cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead41f291e43f7904a0ba8e4c1d4694793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b263f020f6fca092bc91bb05840ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ec32f44a246bdd5b499f487f1025095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dc397c6304e7f8647622c3f5dd3e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742574db26c69288c5768625bbbc09897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007e6c5a8990d51f52ac06c61109bc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaae94362eb3480da177a7ae6e89d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff32513114345b1a2330b1d138f609100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128374c2727e878cb8146b92621db6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6aa5ac6c4b81a02914708b2f881b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2417efd9d54b8c10e9e05272169dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b26197ff47a5f097bf868834b44efa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965c5053c5417b9c6cea0c9db519006105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c0c521c8c5e348bb2ede836ccabab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ea3f4bcae764edc44b082084380e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022f4459925b1764b9d519baa1c19db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39433afa8243e91662544c02700b5b69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329876fac4f148e7b9271cc85aa1f00b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa3bbf02a627aa5ea9186b57d2c1c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ece7ce6295b3b3612a5f730cb858a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed78f529c9635ec54b4c26c329cbde1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef306a531c77e968c70151ab3a7db995114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c9ead69b35497f311aa464b1e802d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891f484eb692d80574fcf9009dfb7c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca4e684a52dd7c247869e55bd16c99117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223e36caac44c2513867b7c61afd006118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a4cf225ea35450902fa27857b8a29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84277576ea9c0483f3103e2bef8af7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b99d238e168279cb581513ae4d96fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894919f91b71077e9240bd09f3c9745122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e36ff7751b02391d06479afd750374123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cbab19711b178f36dca9b431c1a70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8da191bcd6dae57b6398c02a5931ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96353537215e752303b3949a1d03881126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f7fdca7721c34ff1013cd0ca733a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c69d40ce42f089dbb467e45acc20b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f093c0a4bc864fef774996755b45b52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d144c84092af6d519fda01ec21802cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e2da9229ab59ab9579bc74c1040e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925ce9d1199fb9ca2d5e758a098d388132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d7852a884a49d9fdbd2d696217491133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b40c8a1c75cad87e6d70d1f34d2829134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b1974a71292c8ce49151d8ac91bba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c7ee439be8b50af02fe11f620cf6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf48f7913eef572daba742f99a834f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95757e712f5a53ca9884304af1634da8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c434f1e67f08f8ea4a7b8965bee9f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceb6ec5905be0ac102954a290ef14a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6165c707bbc427f36120faec4b716141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdf37b07d818ca0361286a869b1295142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c001e8549830ba622ff1ef6296641143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ca8d91f024fd018b84196e0a21327144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54784e929d3931997c40df8da381a3b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7394fcd95ace670c119dcd88030d83146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6f74e02a0ebee7b294d6cf619e44d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376bb8bae6b10f63477a4b78ce730a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3bccf542d94ed3d2547feb7747162149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d9498f941a9c32dffb0b15a7db73ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b32a2b36286aa26dd9d5577c9e9934151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5530975321ac6f29e906cc2fe15c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06ec38f39b22786b034dd2c0762a84153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f818db52d5012c3b2cfdd36708c12154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>