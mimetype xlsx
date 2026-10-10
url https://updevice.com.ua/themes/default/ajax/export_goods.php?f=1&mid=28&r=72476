--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be29415a162d093cd182ccdbdb6f931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ae7aeca75688c8c8e28ce51271beb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71faaa0a16ccb1ca8e6c4bdbd3f4b3e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1957da669e66ef37b1a9ff64c19674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c25cd0fe2566f9248b060e2a7886a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf05a9eb8cdac0eb6bb5c1a29462126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a17e534b7506359014742eeb13a277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd25b9989c43da6d665ed021b90ae828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93aea4063a68de003e92bc201d004e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b959e08baa1b32c1f7027650b5a9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c6ca99b3cdd1b6cc4f5e9ee865e1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ca830760718fe321f221556ee49db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13665a9f60454774483027139d2fdc7c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf564318375b2b9e33add003ad3414814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d30930f7a333cad2a3a210c0fa8f7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacc2c2ea07119630588949e204307716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f731c03ec6e61cdf65106d6c73ea717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828392be4adc0963d3c122e8b4d66a5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9a4a7860c98c43cbad774e770bac219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e1ceb73fe82867d9a380ff75ebea820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbcfd8048acc20e8e96a1f8fba0d4821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc52f0b3e55b6ebf5e3a88f7dd406e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57e667c3361520cf4d646161c6f4fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02766bdb2dd365f31dde52000a447624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687184630986090b2786a7da61dd63625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5596de84372a04924d36652fdb831b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ee701d2fab8bbb5447d3b3ab6559b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b401e2cee04d20c8dcbae8726d0ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa05079fa99ff1bb377abbed8672fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b821f7027a921cbf630cb65f3b6ca730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ecf37aacf9ccc90efc50adb72de5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95332e65e5239bea00992cf13dc4c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ac80ffcc1c5191151d2af59d3d5bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7f81e4ead7798045f4402ba9d7a6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744fa8505c6f2562f80464f8b73dcef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a957893792f2793d911a989bddac65336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62d17b2901b906277478d729a5030e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b916904d8d8e05f8678c7ef492b1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9753c4325ffcd41b5468c7efba4c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f617341f3fe399eaaaea3dab9ed549c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c135f63072f8291950c86fd99aab241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d73a6249d458048a2b90030457053d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a424af3cc24ecfd42ddd740c7280b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d273149ce6c777a9ec19a41701594844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08503b452a65300795ca1a9cd0fa8d7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac758c349ab957941a8491668b829946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4276e64dfe88c4f79936e1677363f247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236d3f2f4caa891f3ef616586cedab348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef8ad304368dd5471f4fef15f413ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e761e9c6d436f9da4a788937a981350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e586c75636b357ca4d542caa14a8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea805a07d076c74699d68e3960ff78252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeceda792b054110d8b454717c5e10e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76eed0e734de376968994fb7b1e15e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd0509064a783d6c97cea23ca6f41855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce736be2512b1f12a095fa25df16098d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab060b6cd07825d520afdf6fbc8887c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56782cbde7a5d008fdcf086b189fb61158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396f1cc59b12c740c5851957c7b3c5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e973719b25944bdb00b91ae26031960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcaa82ad6b02826a113d7c727c76ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf832a46232e7783f5252fecc74b05ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88513f0035a63a090db0757df61f6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc7630ccd1c9ee7907d7bdffc25d6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c3ffa412e8a8ec7b4f4ff2c9f0c7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc90763f34359281c0c8d1ed368c89a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3328ede618d747f2c2881dc660de3f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15390c579314decd9e2d44f98458098f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eceeda861d8d5cce6cb40e9191a43b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ca08e7e078c4d98299f7b7b2fd72570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af421c9e10676112c330858839167871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5dd1c0e4bad1ea8e0a6b9860a7cbf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a776eca27455b35a6930c2dad1a5f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fc6dd2a6d083376a33a2a73ef30f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eb75222e337a323326cf5393f2ac775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3de966150e6e1c618062979f44025176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9d15af107a6229dfe69c326e4e67a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d134eb0f70219a001128c18fddf0f2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01a0d824fea23bde276a8f2e9e149a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e574c8a9831b3243eb8ee4ae922b4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffc2e798dda4371ec8bb64db6b116c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9e2060c0c5e941adc96c3e87f19e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08714c5a3d119ff9da72012af4d16a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fadca88de95ac17027f587b0d4c071084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2812995838be5fa29d880c78ed2a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44865dfec8404c8bfd91300f84cf6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964727cc034583f254843a50c3b8cb1987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccf133693569068f8f2e475106b65988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5916fba1418c22a0cf58ef1f1487889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815e63909b39d62a5290fbb59b94bef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16d155911e58de42b029d723bdc63191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc40b523bb46b3b88c77397dff3f4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cc51b4c0e92670ee48d37ab08d2bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21a406a0513009578d4ac8b8609f7a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e5dbe31827b4d8d16bb908f340d1795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d6d5c1f744d7a3592a5fafb84259b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ae957668aa829373cbde0863383f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8ef6eb034ea7390201fe8bfc897c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138f5ae9dc640430a0d26ea25f8b77e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79967561fc6a09e1d025250a396a43c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965cb366dfec515a0e30fc17048d62a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03d4d89ed2ce9424e50fc0f381d43b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2fc83bcd49bf0a6772326f5637080103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a309dc9e857a8f2d41127b38825d38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59436fc1ec1fe7da1aa513be71b4a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b2a1e4ec3d557dfb5397828da3c7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2edcdef26822ec03048a9b590c6e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a155e504d9b05ba779bce2abf7a35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3333ccc770715f48a7b4453faf77b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc5b3df6141c786f621ff6cbea265d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1dd7a47a30a9eedaf126fd4f504e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca037255e35afa3cfb6cdf423ef60d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e20146e5b03163c460c9a8e54de5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bfd2ab779569c5df256d18989789e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46821f9a72145258c3cbe3074fe2488b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b63d675a5a857a6ffc5bc080c18f7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e7b36a819a32ace222f7d82da2314117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df7b93470c43c37fc65dd2053b3433118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbb38fdbd71b0383e44813b1102a63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6d2fc5d2da4b4c80a58682e5e4821120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3be85c790ccc2bb0b06799b264644121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb67e6a352c3e2746832c86afed7fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c4f1985f372075ff3d228cf98c941123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67626041e0c908edf7d36ca3896cf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec38ce25ef34f22311f303372f489a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253698186739ae3221024b7d488d23a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70e1086910548a66a2582c7aa186a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121286c5fe335b6eb746202865b2a75d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d93fbf7cdcb9932e4c2cc47e106e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370d8fe12b5fdb26d2b1108b0a2e9af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1847721c41dc3bdc7c6f753f006fb73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee9c17c15c4dd8e47d6ef04eabecbd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06b920ed4624c76bcf3f24621fdc5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10539938b9a9a7a821f83d09ab70982e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c8d4aca69e9876a3ca95ed069ea4b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bae1c205016d6bae3233b9c75e014c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb62403996ceb02362259d2045b88f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614d7e2d1a7a721fbc9324a45ac8203138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af417e655a8346770364b02000fb1eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa1805c03234b54acecf1fdf2183f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f080fdb97f6f861b36efe9309a9a972141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf09d57284305748fd8ad382f58cb82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae50209d9ac12ea8c790454ccb9962143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f7306f7d7ba823996ce4cf5fd8521144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f153914f14c13d7347d69a4e3783b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b24f6acb48c799518d21b923653745146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ba3d2a6145790d7fea211667a3549147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2bf9c575f3f552f3df28c73db55fc1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a0603615393f44f2e8a90b2c102fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9bcce9329b5046c0300e90799db66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00b4e454ebf4ac2a42a221698f0010151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbfb9b404501002ce5af21f801e840152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed28fbb06fd67656a77b2784e6d13e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f50ec1e5726de3b55f59c6be1c21de154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fc06b4dcbd824e634ca9456ed234a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63fd04ab1dd2a4d47e961a279254842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48d2e858a78f6e75bf8a2ac28dacf13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462fc237582ff4f2d9fd13962f41b494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc850d734814115ff17beddc07360e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815637552857185e20e8494ffbd6df4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1678d3da5f28a463839c3de0c69e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415d24afeb619717845c2f2079a0e958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990434416749b8794626ba81f49e18c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade71064414073f71f14a78b71bb860410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df4151dc1c14d5cd9e425c7fdc507011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768e331770c15730b51439bd0ca207112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08c9c3fa96c6a7c6d60cf4e008e7f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118d5e657f68bea4a53892fb66c27e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06e3fe89cad3eb10348ade58e4f93815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045cb3b33ec13c2a128eb7a3e587de116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a229eb4b58981f333655385863c9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb5f09db94348dbf8382fd40b1aeec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031d366193a63400c4304976e0fabe019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99d59530837fb8050c562aa95b5ea020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5db63e4d15018ff858bb07a574cba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb6a4f96815d07bd492e731df8821322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079466ec4eefa7a7e23eb75878cb7b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3418c3a5120102abc52151a84c47724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc498874543f87f612c0ef2534cf445025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b0af8cc4a21d2f5c19c7085fc789026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f1846e9ccd254cfacea485539c25927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a0fbeeed8d2574e461a500bf7f8ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283680342471d47b201e0eb62b0466929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fead93ea06804073ded82a9a2f0e5c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a6cc8f775379a05593ceea307d23131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8251da7553cf157e1a2df47040b5bd432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c69d5812a4b3c929fae4ff3b12235833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29534f6b203e824b7335fc2c862fcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539de8e9da3e140c78474fcde259f1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae534f690b5a6569e4307b8a73a9db8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa1b35ac4470ad03b96c942d6b827737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a1ab72c96d054e97a1f42f9a9e66138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419a979cc82d06c75c660bd0d000e6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50850d49ff8b242aaa54c22504eb6340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fb2e580bf8179cdfd65c1269e327c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f08e6345382252f884b329655b8f2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b595ea96a5dd1e65a11928546c46aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8916e69551d8da1e456c079ae158d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c147f270f273092e30bcc0561473b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983744e58fa4e41decd01b717e89124346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb45283af2c7ee38dc2504d9b65dc447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140b6b1af21e938c40c49ff21ed141348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1b1b8e5b55023c4ffa72de739daf949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bd78622b897d1e99b58650f6d9fee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752dc16d5f4a329a5a30ae9177812c5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd898f2a2921258a5e38c7445663bae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b56db7a917dfeb7ebb2c186d6e433953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ad9364b2f08c315687cfb21bdb9a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb60d6b9965b23d05fac6edddb8488e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552a2aad7c37dde68ac358f409f529a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f89997074cc833bdd9f605c76f5a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9fe3a0d6f5d080f3be0733b471b7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d995780a4dad745700171a2dd786c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d462c2a45817e860ec16984bd5cca1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e02885085e0fad0304401dc51a4ee961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300a96ec952cd79f61a4affca87477362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec84e74a8475b2bee824a18b366985763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8ac286044b2c013fe80a06075349464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc26b4195e82196c2b30bb412e19eb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717dea1640126f7b2d54d107fa0b70366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef36a58415c68fdc07d27f9b6c3580b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427412549ca3048a0efd4d2d514d41068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99eb7a2d493e9d23fbf80c90e9d06b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8009affff59e6e89b5bce0166c548670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7eb3a94636817e2f18e2331b5fe44371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d79d5908015e9e1c8a6bd59b9df67072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a155622498d4aa3917577341492c5373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d6a837b687201fa0697d2405f6ab874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06b73b9beea7249c5cef9adff5cc6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7844c09b62146bcef05705bbdbfff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74e78463f7e34e58d0561073ada29b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9f21f524c73deaf25b2ca8bc531fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374f7913362f6210c675008b0e6df9d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acfebcbe1b854e2bae6c480e22624b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bed91f8978398adb71ed15695c504d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624e742877aefad0afe01841cae22b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c8e2232dd3438748ccbfa3703bd5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6c6f0280033587387300b0d5f721b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088c0926d3cb0e7d24eb9dc04b01fd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88ad6cacddea5d2d6caf0865b1f44886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4157768d19938221a7882e125d7588187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31ade9561156c1f00ec3ee25807a6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9ed680ead76c00808f98693b5643089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed39c6cf94b204498415a7d468f40290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74972ef1eac69cd9c4e3ccb0a118f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36af179ef3f6619a14a0f50b51986392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6938afe95ff2ecb54dcb3e3c8f92893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032eb00726516133f3ec74ee2212170894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0165eb025b05819504ecb82b15bb9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecee5103ea20dd026c0dafbc25e84c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb5218b1c7da9e020b198a67e0666e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cd9c7e1e887ef1bb751ce2e02c8ae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c39d1cd5c11c32d1f81683bd9f8ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974388c4cc3650d467214ec75440d9a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19204fe107f508408f4c0571abec4df6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f03946bdf2557be5a13cd6940de22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066254910ad45d9d4e5e167ba1dcc57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feb775d7853130b39bf300e7619ad5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303474b09c68784152d44eb006cfd895105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7b12f88db4150f6a0a199f9220c89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52165276d2170e33c66a6193f84a914b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4eb3d17bf27665ca9f1337e50740b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd0a3fdd7db8f4c1bd7ecc175dd671109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c846f38c9a602377d124c5b739e887110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97f06d3eafba7b5480e73f02cd20ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a57e552559669d499f93cd6d24536a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668530465b147c7cec5849bec78f7bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054204e1722e99f05b31acff51ff349114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fc5ce7ef63a7d2ce5096056541f4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2308d23c1e083cdfbb1c43c6625366a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0292a37bb7b630aebfb468623946da1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35ed513b64f25905cd06c99f7f8e79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71634047bf04e23cafa29deae99a09fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33112472063c266e24b6160d8d9e5d91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458edf5a6702ef3d1c8d82332f90aab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7ec1dac1a343ddbff467dc62857fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e370fa2c855fa6d5449a273a24afe39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea2091f534a8c8cb30ec63f0eb28e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482403b8f425601cb601e776d4fc2a05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07b322a3212487c14cc855a6df4f1c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a699ceff81a835fd6d3da187bb1fdc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79f40f3d79eb30cb5de8d8d0576d12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e96a82c4da3ba11f9dcf3083169ce0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39191cb3d0625b30d77d5bc2517943130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9df20444fce247558c0ee0c71af10f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba45e36dbb7056ea11a0f6db94c2de1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9eb2915df07b30a0f452746d5bc0c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a1460fca805a9dec8dd2c5896b84c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcee2c98da8be922199b1291a82fbef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdb21fbed14924dfbe2475d4c400a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07882d30b113d02dfc341b8a7d7d3c8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f54aa35d3bfd5ad2ad8f58baf4d3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3a0e8139a2c5979bc65420637597d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987341124aea1dd1dd0e326c21355b81140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ee634c28e977b29eca35163c54c60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a76d1990db57a7c0ce01a59a480b72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fb83e3923836c5b4f8c1fb9b881ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dda0d5c71ab7620f693f327781f6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd08f5bf47ce0462d245beda2058181145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95eb6f4eb647a546d91ec9ff3f732f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e8486ea782f07dadca04dd4d3bdfb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a489003fe09ac95a94c65c022cd4d41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d16639c7fc58b7db782f6b7c809e4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf2ac9ec34b73a974b70eb46648df0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd55f189bba085d2b75bd96873a007151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472ad38237261f383431aa54b5121c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba41a37ea77d8c1b101e1914e08bd6f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf457fd6e72e8c029d55a81ea1ef76a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>