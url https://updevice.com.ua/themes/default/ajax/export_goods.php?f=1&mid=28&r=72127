--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9d12f6e55769c64073e6b51bc04a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b166881bd4dcca82a8ebd0d8474a842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209ed8c15c63d122e95691afd18d1dd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531afefd4af92d174cf38366ac15f224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517dbf1f08c9fd49617f509ffafe0cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae0b3c85cfe3c718222bf779c69f4b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b14ab78db27ab4be4dea87edb0f37e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219960b7daa50e7c99f30ad58eb1497d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e9ff2b990cb89726b763d305eff109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea7a3a5c729bfd19a2f072bdafd9f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa9427e7aecd1eab59da143057fa3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bf03fc5c1e3a2e6812917a6a2f29212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a26b90d1a093f329a80e69599fe4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff81d981e070854ac8af001bfbe83214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8a4be0c5d2fbb4e3a4744e390c56c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c3b2c60272d2502a4d354d831bb9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6d55749081abc1c4e1d4beb8bb85117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ee8ef740fe77eaa2eff3056b54d9118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c9efc7205eddbf4f3accd17a3a97319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bcb5dd21656e4984c45ac895230ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43029da30cdbd457701ae568855530521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c189655237e4e0bde1ea40a6cff40f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641a5e7a7b09ea01c4f690c0216247123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ff9c39904636f6963f8f764751d1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9a6ef52aaa0b94549a84f0158a3b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a81a87d7c47ea6b062e7f13a29e9e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcaf887adf46d9aa084360dc1ce39327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2928869b01f3ca34ce05b672d7027228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edca52e85a1caf4b416f89950e6da729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3d45d149425c68098106a9a12d8df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ae54639dc95746b70d774cc86aa5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf843fe166fb06d3ea760d5d7e7c7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5916abbb641cd757de78e310b75a83f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05233076853df3f302db109f38792934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71380c9591bd93c54ff097a1815aa135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4771d843796faa358e1755a8ea457f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63376809d30bec6c3e1315de8950ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d76d30788dac806899141c6b4ba2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b88d9032256bebb3fb2554d1fe549539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d3c6289fe2f6c905dfdc28d2cdd2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74870359d3b8e61824830ce89011d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dfa889562a102d034c67c6ca1924642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42e76083196b031954016df5856cb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30bb0273d0c069d5eb5fe719232a1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03569d322df4330ee1d30b4e924eaaff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923012003a736cb575fc38b0555401f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e619a877d23a0e7f0a4777c853f9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f70c33e00c8be3a7e870208045eb9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dfbd0de4451df3141dcf5b6f746b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816348b144dedad91b4bf642cb56d7da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2edf6627f39561324cf0f917192d1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00fea2c845c7f3e3c4061857aff82f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64a4231945a5c9363837ae307c538753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a0e3b0f672b399b04fe5a2fbb1e4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add715bed1776315e63f94c71cf5d0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24055a9228b910c22811743a3b5f5a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62200fbfd08a539970132b980976e7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4466e117fa496d12ad27aa76018edca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca726fdfbfed406928f9202340ac5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adea705804cd08954cd92a2be7b7dfc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe366421ba77786e594b5035cb8bc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1a35882c2e3a65192ce959932d44862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9e4fb254c7aeb6a04d4f1ee45166c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51ea4b65f9d2ce7c001c4673c320c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e4ea7f73ef673a00d63b4d6c5607465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42e7e4c305cfaa9f20104f2fe6886366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e192254d48adaee9b59c799811bed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f17f0202c46f0c08d094c234d17c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f41ddf22e974604877cbe50b2186b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ebfd1e3fdcfef33a1b9e8065a6f2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7db769168937c952c1b335af390f2171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac541629e3cba14bef8bc08e74cd6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095e9f88078c89c35bd0d4e156dcfb873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceb425f60f47be4aff0f10ec5fb18374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5a75861d19dec3c939754dd7b2e7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af98c029e8b8c002b9ae12c4e9f4ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6860e1a170db29946b61fac2e58d12477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415af1a480952bdba4fef228d70ae9e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532668f788755afa4c3fd1d439f9de3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e494a1926d2dca59ca964a53f8c1580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3623ccd4ddbe79a9c2390475b3bcf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37b704de78d51fd107fa8e4a974ff582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb219313a3492c16e5215bcf9845572a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf1034ee9fa2b05cf197e96c859b4184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bd049c5b59e59ab5ede9ba1eb1e4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14510d90f5e5459feb6b1eeddf87f9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a307ac330de41b96a276a1f8a7d98d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2beb102a5676cc5a4c2dc37c0d62ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a22edaed557e8154bb89157c7a9a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1e4281821e65659b350e5bf89ad8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb87001b16e9a23df91b1b1281a9d9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea14cc5d9827252e6290707ef294c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581a86facc1d5dda04dc8f93cc6b4ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5c4d2e3684b2e1cc1437589854a5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ec1f70b7e5f71619d494f3747fb9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71410ef98049d04aab134370952d28c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2073b3282b729e7a1b8b14d6a159c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebd7bca9964d4f0e3f51e4d275d87a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665e5cd100eaa3efa02eb16e9ed51e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a19a6a46c0e85e165025dcdd81c62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1439f06bda113e7202b57505f58f99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d73244d82dbb970e9640fed31ebc5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be2dffc47170117089124550caaa14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0db144e53a62d0081f1e9193aa822f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ca26751d7ce51fbbd985a086e19ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e80038efed2dd7d6c2f45ad8503d1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab747de153c674d5b43d44b69efc4be9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb7fd474a5f0da894f38f2107f8d57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b1e68fa7e3fd3fa31e8724c5b1ebc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5f7b66b9818538a6001df85676c45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc6c7250fc3c904c45074c9de1c371111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f10959c3b8a85703654ad62263bbb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6bd0624b2dbbb041f9b2b67f6fe47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe248ba8ca685b2a96829be86c7e97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98727cb550e5a85b0f5a06c8db2ecf64115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4c47c19f43b8d879c6ffcc74791bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ebf91bfa3d74676fc695b62271c6e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dbe03c13673f312e1084ae070d6b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7cc178d0285b341dcd5c8ffec34d6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59beb7ceb096b129997aa310aac2cd09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d236dd854608e2370cd34fac40aac71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98a24be0d1dec348f61781883f94c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3665d808d1ad83ec749f4c8008404c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b308bbe54f9d196dc67e66fbe7635a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a333dd6e989d0589721e4c431a76b89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db343e0398ad86509f39292cfcf2d6b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ee6f58001537b1d2a1f16e2bca0e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0aba6b38e04555581960aea9ffa1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf02e1d673e406df4b5c5cf64eaf404129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9aaea6fa59ff04805b3ae02155413130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e7039089485ae51bf930ea7e632c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcef9479e55b9666f6adeca5e10b747132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db114ca041f58d9a8b69ec66d283cab8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9507718f945464ed020836c582e2896134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c219f4dba286fd5c0c7b4fe68fa7438135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9c528fb45804898a472271c482535136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0416844bafc4b5b62ac442d7e576137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd06361daa93c78edfdf82ef7d1280e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47644ed1395a755275d96013be6a0b9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c96f04786cf4f2a9373b997431872140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da88e1ed8e99719886c196849dfed06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc2c19a0083b32bee92c10bec1786c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eeb7963912ba58199f1568aa36904143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098e62dcdc97d41ed67826f06a62164144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa10f6c161b1f692c3ff1e07a65f4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af17db489898564b9fd72921e2fce04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b95283f28225cfe5b501297237036147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e30da5438af98e111436a8959a1540148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff41f84f16136f2ba93f17932c43ed2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aaadec249d5929af389f82e28a1a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998500fc9079ee60e11b6c6c95197c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38f8457858a5588221e620e25e0784152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1080d0beed53fea524601c4230b61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50f705521ba92d025930c3ed36a277154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e68ef56590ed1b3f20efe4cbac86f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88213ef626d49a746935567071b893342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00327952544d8b9f294705ed9acc2223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6781c49a5f3ff64979efa3fd50a07cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69b3293c6f907c845ea74e968ecd425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d68d6c70251c941309a9d3e14c8e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae56f1690607d80e4f384d001be0f9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48119e906ae6077f510abd28430da3688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02935e817aeec671d0c865441cf1fb979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e20f08cbe32e1781651dfeaa2d4dab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff7c80a9166deec667bd8be9620b7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4982e261d8c13978932beb097f2a1c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bdebbf738df2eacdda4fbed4ad9bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359da8b174f5ccab7e55c9aa12dac5514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88196a405556c76681550e7bbc862b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8f2660a685bebedd99965e59fa9b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2c6a2eb5fcbab9eb0f3ab9cba4ffd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087c79f3a95edd181f106943616dc6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76187c358a8ec119e7f94d6f4658761219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03b08e0ed3d0b35556e1552542c13c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ab06aada80c850712e2e68d64888321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4218e0b4a14f5230d096520e5b6ec522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab367e7bede3119ed0212a42efa1fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e54c3f69e3d78ec3533fb466df010624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25850ac269fbec6b0f75c1c5276e07f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8996b40f5a9c2a5e9e8207bafb59e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa1e280163dd99aa3a5b2e0b6a106a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c96f59ce71e6d47769159f5c809b3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696eadbe10f31f21193dcc712cec41ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d7afa5aa92a84f7cbb6e7bbb82ec830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291e133970b81c6f6af6e0d624f1b9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f026ee31c6b79bda6305581d4883d6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746771153a02157bfb14c2c7356bb9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63ed58845c6e3b3b4016497bd42a2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79423b78bda3538f3d34c39c0dfd87c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b04a23ec5504fe7814c14ccde20cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d89cfaecdba55c75d4737525269df037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4e8b80070cdf53321996f00149cea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f1b2019a291f1346ddc6de3167b8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96557d38b611c4f0ffaf64a6d3cd5e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89341f6cfb3b7c628859d1cf7444628041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373b0c2885c1057e701da44d55be38e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3665b98ccf8c6c1291c6826b1c7dac043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa288605523898e4f036f26da16edc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e23d7f0336932734bcf499c0e052245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9446b0cc0a99a99673c206d5b78eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ee2d407cf48f08553726e62dbec6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e03766d63abf17114c206cee3da2e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a03b435148a747ce12441cb2b8fd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b73bab6a56ac3fe5c077bfde7860b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cd33d01ca36c9225d363f72e832ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c18f0fb848bc4d83994b9b7d98b06452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8cd40907d1eefe8c5c76fac1bd0ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944b638d1f7990b5270ad8e3d72de2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078eaceb5ffb4bb82d4e2acf7c5fab555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145487b8ece0c89ccab5fec9ab07899656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25553bbb5c607644323f4e696439091e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f9a71974f899c4212f038b99747be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa7298a354a3b1e50e0da5929eeb6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212fc527d7ddfd580cce3b35c0f2b7f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96449bf90f8c7193325c61d80825566461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7cad4b71dbeb4d08d36928601004b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82977f8681a58891624f8b6bd1dfc50a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72694e62c8db4a8291376079eb2d5f8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96df038aa32cc4ea41960260277f06a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7beb93cb6292c18eef462f70fa2d6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3185276b62241b37bf046fe66b1a667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aede0f00674177e63aba273e26f54f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6acfa1070b8edc24090bab0ef8a8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd214931b3796bcb5b021b84ec2e523b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9ad65d4ef8daeb657ec2231773c7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a066d358eed2af599a5418e24fbfc9872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5761bca0a1444fb9eb786df8a0cbdac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebd2f9c472f9490d557895f41318cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1bc351737fba93fe8248eb885255675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83091d94eeb17bab1ffd5e627ea65c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9f4f2baf536612bda11ff2c5a607877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66ace91732cdf497f1bbc6b547fa8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f9cd307d1ae523efb3cc3a0e9b64479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd0210893ffb3e688fd4babbc2204680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbc57f17263517500eb941874101d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf38db3a556a84641a6ad23e3b7255b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd73d6cf3f7f617646010788ac2d0d783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aea8ea32e4bf76e606f07a3fd6924884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbccf28c123ffc254678e64efbaf2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4e651e0a8f36c982f8933440e4d8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1682fff077a2bb8cabbf3d440598f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3757cbda70004fe174adb4f0dd5d1a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff252931bb990ba73c3c448f45745e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bc1d0d704f28af12c020a4187223d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba79d418b3fcf579ed6b2092881936191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b780b371e6bb6722fd3a7f6f78577492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bea9d4f24324c45e831eb06daddb1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc340a51534b04ac2c1d16163d529a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf7217423a6413619ac220c635fc4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056256438e841399233e15db335ff43396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca8f4eec19be742aa4833a43d6864397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30e1b1f418dc5c485ddb81a246d71098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f86e21e41c15e1ccb165411cfc41b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031ae831b6e271305053f69c6b4d8f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aab6afe4419366cdafac3f229bbe6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd87fe3cc1fd68eef4dd853520ece3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e64d7b95e43b18d72dbeeed25890e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c610046c48c70656819fa06c1d1ac21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f000fa5ea603956dc1ea5c91648eaa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87689032091a2c20a68b946349e9458106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef8c793a610fbdfde09352e264fb7c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cae4e23f59411e50369f0ff40324c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6277352422adcf04056633d34fae4a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07079bb8dcf40dabd4d485e10e08fc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a16c12c249eb6282ec458f2cdcb0c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54abf9c328e5ef5a75be3f29cef160112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d268fa4fa38072dfd5da416a6189929113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb794218a1f3fa069f5cfedc778a88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f944a54eae9215d481180accde10a16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af141548c1e0cbc7f3d645e3c7ce0377116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0ef17e32421ce32801059126913d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806e0bb7889a99447319eff88f54288118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7506fe30c5c2006cc1b942ba1fdd561119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18674c64d3cddb34cb9a757a2fffe6f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11311c9cda93cd5faca28c7f31aa6c13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ce6815ec2a8cdc189300e9e79b53e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361563bae395a6abbcb5677cc62f20d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063049142196be19c2435ea8b9fc49db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809daf0880b28f0e8b6a1b728e31f620125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded54595e9589fd476ae55cb4db4a7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8a585c0a2fb8bbc64549c729e61a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe211145e344bba2b479fa027f51f47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf7fc92c911c7b9a6a019fd4a679c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1da071bafd01beedc9c49a1910ca7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb019593e1026c8dd0210c687312cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc360807004e6d2adf8d137d1afef6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209e180cc50883bac4e7352b47f023b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc97a100f4a50ceba47295c11f88ef2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8c6d8352d459669f0d366a0402cb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6a59ed0c05a4ab4b9c906d560fee4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae403632ef773945205c89a718b234cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b35426ba897b41be2c3d895b10beb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb25630822491d84421fb75afd4f43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d7797891e07545af160d4e73349bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99558558caf5ed45f418787ac214de1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a493686c1ebb1e89f94ec23ae0b75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50127eb69a932d34ac8cc8caaa64069f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e198cb391d8847de32c360828662d18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11613037552f05867af2a9dfc4c397d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28abcd60efa8665097880f8cd02ddf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b73751ddabe1a9c1ee97561b6e8319147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae0149f00758c340795040e71c95f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b0b4fe760ea1826bd6b7b5f8a4165149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bdd8213b7f90eb6f0d05a6b35b4bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994139597a33a7bfe800a05a094f7fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35da7c4a087d797e3f60259056dd879152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ebcfe8987fa6061fb4785b87124bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fda8420e45228206b1cc1d81ecfad8154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>