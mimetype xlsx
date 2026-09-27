--- v0 (2026-09-26)
+++ v1 (2026-09-27)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9f546692c21b1f668751e2c489de71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7138383188ef205a65212d09ca319a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1957260923f0f68e4fe13fc6af857b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695d53d0fb1a05c3ea4360dae15fe984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6326dd81f610b44875b200156d414f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863f9cc840d406620f96ba9e80ce26a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e19917540dd6fde8a70fdd20ab8a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34070a50a59f4c00b7b65fbdfac03248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33ade97dde33b190e538523ace2db29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f3474fb06a7f15ee370a32099d8ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62018d729658dcda72e4e1c53c96c9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dccebef154a46754a7837bf1df73db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4d380ca05a5be474dbbdec7c5a23513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8b66cdac19b361602081eca6e7e7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e8a15d20ae6ff342e114281c76cd815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bea8d9b9ad174a1fd99872720f72e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beee552cc51745bb5c84cec5a5f7a7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2559277d01db043327f5c228ba2f3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29238c84f405b090f09b1781825b011019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019135d3d506d84c262b42c53e93a56020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55101e21844565ea80dcbea43a8246021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08548898cabba1ed1ba8725fbfd382d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43cfca369b37faa56379d94e7d8a0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7d22f86ad8c1f6a8ab175aeef106c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c522761084c2483713a07f6d274fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb280642c688fb4c58dc99e1c84d0a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580942d8a5ebf0caf51f3f38f04d86427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd9a2b1a7c2511aae37a28b8dd6bde28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43daefb2f6653e577282fb7a1385a0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85c36371998380146129d05572130b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681a97d4e550b5dffc810e3f068499d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83a29a06cfbf641c3fefa59432bc4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2705cca5b230d3f9c3fb4709152f17d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cd63dd5f479796547638a84a0accd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27bfc1a0f446caa20616b846e2399035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727af62e6280a7f8b63058b9add5f1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e579626699495da590ce3964531f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e52262847ccad9c9afacee06bfcd6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f99b0a98cd6eec7178d8786547256739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c161e73be65cb4748e96a4ed9106740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8a68364ba2ede149c7d88ea83e6df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edda7ab68bad44e56009e6404bf4e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75dd803068ef83054e88346c59ae72e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b7390819dae50f09581b9fe3daad744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eba5485794517fb0c11eb7c5096e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef1b0e8a95efa1976b0a3415eb165646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e30284ee2399e9a70fd30ded796b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ec46a2657bb671229f26e4e26e96648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22ac7db9d45413146b7981caa5624649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af85d4a6a66588a053bbf4d4883df450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f6e2f67f86615f1be81ba2997a96751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bcfe756c49dd4c2fc8d44a57956e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92ce5622251daa3c87779ca6528b2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92947d4fbf28389acbe9b9d838a810954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bfd01ef1eda8630eec7b0f194e6e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5602e5dc426857d56e6c626792edb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68b7a1f41a5a014ad4776c362a268057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01468ccbfb03e8ccbfbe4fdf7880ee58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ced9ed284360cb3c59243c52a687959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef919dac376810aa7dbda79fbb629560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305adebb782994f8e540eb40720a42461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703328935e031895ac8eae6d1a3a650562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022360e7f600bc07fe08b93576c4e7ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530433a457deae1f6ebb695b5b0c3e3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30ca3bb21b7305f4a2efe7b78baff765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78c45ca0d897c76afd904a73d740ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557b4c5340dd326590e156e8785f18967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce613fd70ec5ca5308f53ac6b0285e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af1bb2713642a6e44ecbf36a88e85469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba883ea1971a80725462e1d0d5088970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215499d7507a0f436d44cbe1d88453f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d704c6cf79691a89266818efdaa4072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57e8df42f00a1b8b7a3395f345c9be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c05a2d09a3291b28ae90d7a06dc0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f391b524fd22a1bb5d48c8969c04d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1615547256aaf7ba422c66c52e2e60a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bb8081c16efb36ba938d61737ca3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e8d828a864603fc2a359155b56e8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d381a5defa2f934bdf8a4b2fc1e572979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0acf2406927bd8d5ff48cd534033380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf241c51b92f1f859cf27bcb77ba179381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8b3927067275945a2634eac5decbf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fc6a45d68e7d22dc59987eb40f90e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3094d08b8bff2a2c78422443f0e091884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875895f4f96e1788f57447dfb83259b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a186c56e9a4a3f9cd51487b8affa8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199c91f90dc81e31568c3252789bcef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206a6c251e8944a58f39b13a1edd2f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97b3fdd6f1e569e52df54725e90eab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cf95069b82b8af3c3f0aa8954fe9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbec9054da004b6b8ce3f95d989b3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dd7c35708eca4ca1529db5f8207ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca7b41002569627bc64d3684a15b9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922a31a67cbfbded19f7f14f861a27994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dda1d6d58397fc3e172236626efe5795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfadf19e13f5c29e315e947192c491096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ae7056fb5cedd0d23a193d4aa71cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2f671f8f02b19d0ea169a88da799b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd7b0c60c0536d834fe35a28397d1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67c8035085ba7774fa7749aacd8d54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc85979441eebcb0afbebcf15fa341101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9e55a8bd53ea16644a376b4db8d77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ecef9c41f8d00f235a20cdbcc9ede103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61f0e9be967838c3eb083241814ae5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974af1500732362ea66df8e76c0fe9c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911303e8472cbee08bf45a8feac050c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09150a6b7ce54ad0567ffb157ff7050d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f08075f0a632e9666e6c29c79e78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a7e8658cc9b25bfc229e08339798b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc10c11fa7c2dabeb2fe0d3a860fb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32c6b4107d434eecef8db8c29f0002111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4f575dc5dea67f532397c4547cd71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b8dad8798332461374aa22b1e54b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96231646ea6bb6971c835d64e35bb53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e97a51df7638bc041150f061a64e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d107c61b62c7974570bca5f7df5b71a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba7f13e0cdb92db09fc810b9f136b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d75cbeb26d0d61b0ec877416104c42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1593cda82bfd97e3d7d29e5246ab97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274e61d04153dc0c98b1d8fcb84f0a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cefd118f290be1b06b4d4371bfb14d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab77c15c7b0c9124384293ed1050869122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeb5e4d1f02c246862682a57eaae7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be872e4003d92a98dd928cf2a22351124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26841934c4768c29e89021244ac0c64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f460e34558316a6b19644b41fe0d8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2d381a5fc985b8013b24d2b8bfe3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97a2492e0bbcadbf39ede5d8e8304c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02351505faa7e578ee73c19ad09d78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e13b0c4a1393ba6a53b2eb82800c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b54cc13c77b0bd595a89b65494d85131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250c084c685bd3090a4d77c3611bdac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b37a2d8812bebc73e70c64090b1d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f660ffe772930be106ceb7761ee9ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8283b1a08b5afc7396367bf87d575a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732147d861fc849c1d439ed557bfd0b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9be587e0ee9667caa20e96a5886e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4b3f9c2afe476ffb2fa5c2aac523a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd52ce3cdc3534d3415deccd93fd91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac623cfac462ff727e27e8f1ba988b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e15d4ab6b98d4e0d22024d2f5920e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ced8318aecb94fe3e8863709873c4f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8b94cc4413624933541c7296b8ca6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438504c0ea7a3cb54a1b358deb6c813144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff6f556196e29099921fa220789097145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55c30c05e2d171d7ea081900d50e71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4811f9257682898de67eebc447c37c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537b8b1759ef6f6b9f37b18fbfaf9d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e325bdd7b164c96212ab45d7ccfcf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdff6dedf67313c1737004270df2f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135bcc9ce5128a060932df6df501a29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f5224fbfd9428e0f6389272029d3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db2a120026df1d486a2a0c7ebac718153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83547361d37b87962aca0bac9c8f42ab154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fb33dd2a9b7494529a73bc5aff0cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871cd96505b128efc403201c1ab25052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116164a612829217a698e3acb06c215c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbafc74086edcff8bd46b9f6dd60bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f168a1943e21e127f6cc67498f496515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceede2ccddd2febd819124999852f48c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867768bbdaf30c9444e831c1837112c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4711e8873754686d88020c940a455158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59baca8bcc7a2022ea443f0f825ec99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dbea034919ccbdbfc201a7638dfee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aaf702d085e80b9d9274a3ec20ef311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c7b2883c9760d4198669f3087dffe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaa91140d3abe33ba7b46d633b80fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c176c04f50f4fa8b268f5e690eec4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc19c3a5de3d4282df6f3f4fe22474715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcffd41cd479417bb412ed2bd0d67116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad74b9112a8bae66965147e052101517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657000464bc2c114e81f84633cba3dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d00c8b094c5eb0733ae3dbe4ecb65919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2db992259021dfc24194e6d6b19cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de830fa5ed76d543562ce4e7f8e5275a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1558ba6b425361c5886676586927bd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322837bc0c72e9da1370dadd7674847a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71fe8ed3000354383837b237756fc724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b0988e1fd8ea3fe0ab6244e15d2cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee29b8c9058ed6997419cfb37af95226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa96e7d640b370ae825c1356303f4a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021cc5ba0342e7bf60814ddc644f17a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51174ba4fb20672b2445879cacaf111529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8877a41887014a0e2e43ba36540171d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3592862c47034d1cd0999c6c2b1dc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cbfd8b1e54aa675cd447ef7c1b878132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320d5492eb03bb8d4cb3baca652d01533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edbdf45ac6162b1c588ab4af79232b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3cf8acd875845909faf712761fc2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd2ec387ec5ea835f5f9d126b07a7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019f7df95aded7a1c2ecf46ec914cd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b60a858b92833a6bd4556a6a7dccf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc537c9aa6b6d0b7a2a401253c1ec1a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2ca1d3a149dccce7f047ce1afc77940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa92975f06b9e9ec72e7feaaff3a4e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b83081b6aac3d001e987a0b672a9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24119f86c38b051d34c56f15198532e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32b1fcef13f40634938cb91f80008844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd64e37e4180a88c5d07f2ce08332345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855b3826a1185395abe0d6249b5b99e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7794e570fee8a1f4e4ce43ad10fc46b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900d9c444f948deda8c406bba36c98848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394bd9d3e4905244cfbb899a876255b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fa50db679e710e9ef0c17b5e27b5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a617600e35ece058459cf231fbc3c1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1624c32259b98e8fccd51acbcacd552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b7e7c9ad03f96ff4195ed525e0ad353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12cda4175428b1256026ad1f2ae66754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15359bd883ed3b22b3d9832ca4e31dd255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d1cd700ba2e205d3442553c3fc10156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25153845483011eb73cf3b46f85b0ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865d2a2f09180a41be76020b900561d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f1c1b3a922c2288554e723922a64d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a5b284c64ea8ded66791d704c208560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc304fb396672c4f3e70dd00a130be5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c962439925cd5373c0705e87c13cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b089279ed70429405e136fa58fe7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da28b6aba09a2ace2bf1e3bc950f1764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d543b3b75b8eca3ab0d81150c5c2d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0e5dee2c1e8f06bef5ba8e440464666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17f85689fcbb7aa6ee33399e9fac8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fcbd8b0174780a224dc43992bf2f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72775273fa5fe4b342f619d27c3b8569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e325386a235bc99762c84ac8886a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2a494a231294e9566829e0e10a92b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ed2141b14c89ff6b6e8b37350b6f472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bfb82c01f27350e8cb7e9012f956673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e35c1dca50f0224ba0337406e3504374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1bf48341468e800c9b55bdca3b28575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a95a8ecdcb3bfda0d780fb2754ab576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423a15fd3d074bc09c90495f736b32977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cde890a0f37036c67383b8dc9bbf8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e2856db17346fea3fc23cb0c3204c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8df93b788496f7b211d03b81678d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09e35ed9ef24f2cd8e8a9fabae999681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7e8cb59752b26a3492b3d5b4487da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42868da843d901b5481cce7821bb29cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb53a1dde1d53cd3ee2fe17abf6843984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba41a7553bf939b5e6fba7e8e202a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f241fa1249118b1a8b4b749cd37dd2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbced1a30b9d027af0023fda94d5986087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fe444f5d07b71cd7c2f50495d43f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d2a615a1273a37de797d00ba2e90189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7eb6ba640d7fda404a192b94efe7790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ff56e44a69a9e75912bccd2746ef891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e518a18635b3cc7b5eccc6cbc292592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50603caf493db59827b2449a75fa3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abdd233efb09640e72ea7047ae57d694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c010c1923c91f7508056921aa5f2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2ec918ae5cd167a6e9ea39d0cf34596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22922829c9028b9af25ee33ac7aeeae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc48fc4a51844a7da030befcb97fbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2936d2755455942ed7a733cd13c1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b7d0f54e4b421b977253997c9aa6c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca382d76579749df00303856cdf455d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dc2f2420eec576ef07d2530de7c23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad756652b0e516cdaf5db5527e9ba33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55667de2ac2314e4f00d6923ecf9fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1624bb2108fc685080001a9d32aa55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96174d3f30d4e5b198d3388af71b1832106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5200ee75b3acb53e14d94958a727f0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50009aeea0ae77dbd60a137861bb6d95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c00355d5540330654cd1c080648334109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5af576623990dda72c2ab749f2b81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26beb4f6fc3e7e935a7f79aba55e6a33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6822180e570e2c9532b37a6ac349c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e7d0358a3cdb08de23ab3dfcfe46e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817512a9677a5f138818e4bba8e514c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b57c010d1aa1026060286ca5c2718115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea32e6745cfaf8e6b5f17970a61aee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45988d28a63a7716757b286aa5e6ea0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b37a1339d70b5208735c4caa871b57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ec95fc0f78505dba1be113359de53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a00d17e7760d25b613f1dd47d2401120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1467221fdd010abf78187f231673f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46e3f0625fe6960680e3df2fcae691122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5edbc17e67d5e0a853b351a1af1bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bece713e80646e39fa6c8842d078a68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c49f295350fe91fb99af75e3790d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3eef510e97508db91503d19fe1aaa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677543a5747acbffa3474ddeadf590d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d910638131254dce21fee0ac6b2708128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238deec0a323701310ad1863280081b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c57b8ad3e509ffb872fc454f3d7814130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b419ba66ca4676b1f513c421e3d981131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550aebf43deead36929e897a0abfebc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528d2d5583a83a6c53daecc835722df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595e5a91984b902ee4e0de1cc64c42f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97315512fe674696721d38950e1a9131135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ca5925f65475229aee18af89e45c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2886a993eccf35b44012193129853137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21db3692c6c66d0d68b1acb5d022d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1715a65889b8cf269afdea7eea49f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f163e82a1f28adb8d16de3ad0f1a22e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d18ad7ef5e73e52864cf35b4d8014141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b95f9f9942e4bd46e8ab280ce942b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc98a623147840057f36312ae5d3861143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a7d34f15595c85eccb4136e703621144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77876b5390aca51955c743003ec6e5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac5dfd308ba855d5d3f28c8d703213146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618d9ef972c51193b7dce152b625328147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611f41188adb013ce5c3043edceb2f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef3d80c9dd4a3ac64ef16c6efdb51e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43583a8d281b43ffb5f7fcbccb486b5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb6acb55e0a4dd330d4a7f4e7ef7d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8626373115726361fa734ebf9d468152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214056ce5569b071107464319028eb0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395da3e4530a6ae083bd427072dbbe1154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>