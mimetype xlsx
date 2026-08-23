--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae107de45ecacb52db60c4260753cbb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3814164514a69b6b484c9a78567f3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c4e284104acae47ece4428e58a0933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b141ac0da7ea999eed4d48c31fa8c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce1f4504aa5fb129517128d51650c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5c95787bc61d77cb97cd572ed9dae6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca406f956374afdfe72d1d2a7bd724e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c49753cfd30649310ed27758823ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28584b9a215a993e671700ddd7a92e759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dab05b943352758a85bf1459b1982310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42f2cc687d85238c32f0edc439458a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad171936e2b4d5347eb38c9949446812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ae91ee1e82418abfa0371a029752f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337612fa2a04c19f6c50939b977568d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd13c4204deb3a690e5377cba850a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30fff56f48dcd30492259e53f218b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fe8dffec6b32690339f8ec2042b4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8713ab11e250b0f17a31ba0d9ceb0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3a5f4d718f6a61d080bdca49a37c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb90d8dd1fc9de5f8f4fb04049b500e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e1bdd97d2c0d63115b76c144be34321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033bc3bbf3209ae72ab1a1c5a9c096422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee2968e0792f5912630feb9643bd4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9672942ec1075980fef6154c4a64624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ee4272f9c55cadd63615996b8823625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a73434d9467d8ef561944fcee7d7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586cf5fca36f60578321cc7577198d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cb01af83b99421ba46ca70820dbe328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3e87e91a480ff7586ae13b725805629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37b88d792524a44bdcb1add748d12230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd4e191ca6190e5b94e4377ea7669ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb047318c02c26d757857ecad270bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2068df201020f817fafd3ccd46da5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38606099ff408266423ecd1a81eb431334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748927bfba1305d970cf1a95263dc06435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbe17fe9d4a1ab228f8b8e4e355c2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17773c200d2641bb0a7140477b2550e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2df83e9db0e580637cb310224c43038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928aca034bbd9e2c68e522c094451d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94694e0987ac06c6d23de1f526f67940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369ab20723a159bc47a5ad7aa09910541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dba0c30429e7fff2a05c1ec25ba2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8e7c9d2638aa4dceecae492a368a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d742151ef17504d3eb785579a295e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896968571adce85eda97ff5ce07cf4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d330052ca1897c8c6cc6a1f789e9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a163c6ba42aa525509622ca685b3f3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1583fc4779fd23596d83a6213c9b13648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0365e5cfb8b7b3ae3e7c1d779ad3bbd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9608d222ae1e04d61edb4c395dd16650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f514153e9cdbd27d2d00d6f746b87c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f71352f9c2a22957c3494515eeb9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2c8b7f5128538ea905451f55d91dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787237275ecfa9653f146b595d9b7f9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94b8b62c85514f893ffbac36f241a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd374ed9f9a21196a13403fd5e3353d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ddc5f690f6c9e76a615b4f535ff4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66921cdaa7dbfd42ce74e315d7d2be9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75fe4954f87a8128ef8ade6ef323cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118aea77267efe6e2d0e9a1083f99ad960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dd5f3ca5f94151b77d57c1661881361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a038b65ed65686f5f5350beea67c8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e89259412a59b7a0989bbecad8a44b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa26f2e6d4ee088a8788db51dede1d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b59a85f88f9259676598ab2c6abc8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b9bf640fe91e0c3984fc2d6d4bc7266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3236332199bc54a15311bf1d70fec967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a08c8ebe507291814b4f5952383ba368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff651b1e2558b5e5b1d27d122e0320969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74be6347e477760c5bb5d70c1a54ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f2f51b4e7a8ae3e34343916e04cc571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739165b9562765365867b8d1398644172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd22612466ed244d0e64d23256d1c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183a06e8ca32d8231dacb063e60ab7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8c42d4b737a943dd0bcdbab31d3d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a041ee5fd002d83a4aa1d0cbc80f8fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9d0cfaa94ea9717707ae16eafaa4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b977c78961ab9259335d6dda321dee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfc44a55dd717172f98062d392a04279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8de7ff9d36077a42eee4315f8e324b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66099f6a29ad3d5dcfe30111515ef63381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55364bc855851dfb7a2ca385f8359b5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a89ca33b13fd46be0a0ca2313c86da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b874ad0bf4a617e6c7048e8e47dadb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e9a384e05bcd45316a5342592cec185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11d59cbcc3f6b224b3bbe82627558d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c44eefe5602c5db0bd9ad03f970e0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b729aedf00652a5d5bb7bef717d91188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe9f244b925a4cc8b787067ce6bd6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef817089535bb761ae553fe9ef2104c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc175dd47fe043fb8b83ae1d96d6ec491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b4068ac24f02142dc2b18ce40d6ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff470ec7e8996fdbc5265165af1e1e0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11638ca4243b76f8ff3359162e3a5c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee9f569dde27550d0a35e44216146c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d25f9fda661b4e8e26fdae41dedb5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a5f0fc59950ff9cda328c1ade6f2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b8228358f998db9d5764fcacb827b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae7aab5e456fe7d5372b25a5e7da4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d8b6543e96747e2295e1289f75d9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28401fcaa59a1b54e18e4669d238416101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286565ea074892df09a777b19a5b876102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb69dd5a44e738f5b58096685c92962103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd45e946892b489e8224d908ad28fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450bace253a15cd7b0acb8683e24985105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f19c33748dc051d8401f33887f8edd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd989c4e68970205e936d33d9fa01a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b50ceb589be024b03735065df56f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbb5faeb3ae2f0fd22106c5781853a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c72afe6165f42850ac7afea7a3cb9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c729a0fd596a983bf4c814e5ad134111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ffd9e2eb7c762900099054a38436b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4668a4d1b6f4f0320b372f9984040c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a48df951d3bfd365e5f5f3806283b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8e25c1e808c415af79dce0265b758115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61fea2da5fc1cbef837b7b2576e4ff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ea5dc7ed8b49897d20bded86284a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0542d9d644eeafc7c34b36ece24b1b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce9a531afa06c5ea70f7bf93feb3a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a8f5d5e8f83aaebf0811a45072b06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca7b5b4ea7c16a8e1b788d5e706756121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b68891b662819186db62199983f1d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493faf7561e8d1dafb2336f211240f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ecc370ee7249f155c7e9f0c17e32f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa64bf6cbc749ba451860d25be9c07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879fe887e042dcfba2e832f03ae1ee0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14d580b46c1807e2b90f8e7482b9ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3500a6d340f47cba3978fc97fc7fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54f2fcd3f6448d17d309fff398fd4e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365d7775eb576c99f97fb2a9be77f89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1557ad56bb882aa24f22541aef4fef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f16670152a72dbbb2d3373091a7f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d7e5040f7e18eeeaad5ff9ca5819e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94077ce7dad6513b2446ca45ec5de718134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5e85dd9a091a0335356d8b863a047135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67e9cb00786e504ad1145fa596c15a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebad6daf72cca1e09412099249c3a37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3919c92dec589e3cfe0af6446c3a5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20630c253bfc9cff63c232c624d81d91139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db103ca857f11490e4a7ec5819d67674140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aada046db5572552926cfecb0726947141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecec54ccbb3fb3e5f918f0643f649c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0d7e7f0ed84de310e1e5e31d19f47143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d2652361a09cd1b02fd43e0d82eac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06786f2a7f3a0fee9ecf75a418db0be4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3722e9eed9c80d36e35795f7faebdb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503a2ab948dbd5a461c257f04be2b79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ad99348b5e08d154af556d3bd166b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe273e6871264824cb00f85585b4d33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe83dab95fae04e7ddfbdf3a494ec0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09e640641b6c44192f39137990b583151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b609b33fa56a3afbc0b7dffeb9114152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9687d27644756edc6daa629d7a2e0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3858812e31e46e248fc71f3991cdb154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85d1f7992e44859c4f1a77fd82ac4e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2524128f3de36ac939ac7b956d8402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bf86229b0c0f538de29008e1a74153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69cf06114f6a4dfd850be50d8ed4064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ddb16ad5cdc08b91ae74c4529b3a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36f7c9140afc44bec49eb6293986e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1060c6aa350b6f421c97a1821740fe17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ec2f08d6d22d310206ea87424a7628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d675cdc5aeb79e2861b1cf8727bd189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121adaa21a160ddaeb3cda4b61bd71f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c786895345c846b1bc1021f3d2ed4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f74597c756289367bfd3a7cfd4856712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244c665e82c81ab19f5a56d89b0d4e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394aee83c46c836d3f16e9a09a83adc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f57a2bad65c98aa17ea20e3de60be715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac103546e866e088014e0fef060b8e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5189dcfb2a7f94c7ca7a360c8525f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4687e5a7800e2974be36087d4c81dcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb41b00c3e2c1e0fd53a314eea94d7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a8cde21f03089f90e3593759e659620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292224634b79cfdf77e5428daf0b67921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303a6175d4091d04b7a98bcf9f35ee522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe576142b1f9c0420ac6bdea1765a0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c796aa5cfc67a080253d0cb63c35fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb3130d7ce7367a26ff8e98c61995a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dad540bb4f97f0776c63e03040f8eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ce2b6852af26fca428b641194ae3127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e600adc55d19f216501bd7ff4b7e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009606abd5eb181d9b19fa0a7393e54d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330112d11111ddbb68f7f6f20b276c7930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861fbff86d218367aeb6adf2367a49931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c84c411d093f086a79d63479f9112d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9669a6b39756c58efedced91c9d9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164ed8af0331798fc3a5fef3e403b3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab630571cc94813ffcb29befe7c0d45235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d820c5f98feae3e830458748ae859b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91639afec203d602f1517aacbd8f5f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a925b7ada60e535f2ec2a61adca7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb91ebff6a6bb899f15cd826d9b5ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704947b92ab189405f6e0011f1602c4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68662ae2027555c35c4557844834f86441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c70b3faccf899b4ec80c894482b5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6507ce2c0ec290a78787a4209688443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92686c0d6a7493d1af9c032802beac0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb03864fc06d81fa5342a347b160cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04cee64e23ad2c193cfe31d4cf7ca146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05322f793c8a68e88bb39fe6c19773947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3adc05cf903fc29fc799956a1685448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f698340108d2c585e430f396befc0df49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de512187f07ef6d60532360a63be5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1eb34c24f159c56988e3219c1ca6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40184e46a0f3385222fab6a6352299d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0480ac2166c3755900f4252b0ec37953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcbb02c63d91884e52eb84fe9126b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a0bb3c028d993a466a48e3db0507455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020bd8893fb9e777b5cb37fe0df68f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceceec2ad91ca1c6a3f3829c8a717a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00bb1cee4534a8adf59c3933f0b33a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78ae0f86055a71bae131f7bbad0d4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed011044af25be095fe075e1cdfbe6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd91d3b3b71a46ce05c375f61cc3d6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51931e96f7f41dd479eb4ef696f9a2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5099b67959db50894b6901305af8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d211daa4f5187c642e6e2320ea3647e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbbd18a81a0254424df1071fc8e21165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9b08ba944f3270d4e0dbbf39ce0e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f3d0d21fe8f7dcf53101713e93aaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf4d242cf6f3996096c5ec47bb885968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194658b100ccfe4eff83466025e4a7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b92370e81de652437ab8eb6b2aad1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a229501ee791bc82b8f09d34fff9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3adc56c38fc33ed856fb6b295133a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0639a166d031a81bb8f3ff0adc55a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27cecc34e73bb2934d66ccfd64e01574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c84b86e1bc35ff9d790b208da7193775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa09fcb34b2745c78f6574a74084e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862e0c1fa957dc507b46ac42b03defc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aff42b73c61b44f36dfc915de3eae778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446303919d179a5e6e5299fd679f8a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117fe157412518908197fb1098eac7d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454c2c1f43acbf2284f2d990cb2c3f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbefb703c8163796a7a8fe8b40c0dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69692cc0f140b1cba91e5a169ef6bc5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53777b7422f8f53400de42ef574a94d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183b199e49f9e8d31eab1613836fbe085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4764a2c8e0bd233ef120a9d07fb024a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d13714e00e2e7df1bdd998ddf762487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef77c0945e038d48b73dbd78eea53e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccf1196d78414763540c1fb016b14289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3458c0e138b15b24d9b6495ba39ab390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ddc456cef17b90b926f21fe14c69491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1001b667cbb5d9b7c51eeeca45e94192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b011bdb19ca39cefde60d764a782c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da68e64a52299862464ced0e168a5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bd4e150183c7c2ef974ac75bf5b1295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5560160b16733033404eed8085d1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1092e85ca51e70c166265b54735fe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa302e74ae1ba69a80877bdfde2699598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b3253f772ccfd568664665e7b3f7699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae6156cb8e824a2d50a64eb67e12f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5e8caa6e620672c2207735cd6448f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965b468ff7d89b685552133627da037102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113c4ea845aa03d3e53692686c40d4e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6ccc42139449bd11fbe3e1768b321104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4cbf86d64f3f75eefc4fbcdfa6e9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34ced4f0aaa93a3627018716761ac0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e15f00ee93d33ec4946f2d17b7c98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5546c51391128030a5bad78288bd7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a617769bb61bbbd8b76c14a7305be26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa388c6bda3796cb08d757bb76e1865110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a54c9001d547fc7eeba45e159bd4c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701132002b9f6d1430ca6bf966ef1749112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a8967ad9265dfe3f92118e3a4f720113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38680a5c62d4918911135f6122f6b882114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023ca6b87b50b781cbc6bd60a64e899115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4211d9185f551f78088d60c0762c92f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834de954400433ebaf04b7ff5aca5f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa43ef6398dca1c06263b50c2e079ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bf56424cbd2df7f14e5c46540ad36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e538c90e5432d2aa03c77d9b13a0951120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0384c9b34891abe7b712a8b46c2c50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd07b04aebdfac6e8946b85c8770ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dff9cd4a2d455aa90af6b2419878c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49253f220d4f4e9f7e39f86c7fa80aba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6e066ec99439255719ee0d4204e5f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2aeef7e5415cbba5ad05b6da396dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e927386347d718bb5c56ffc6fd2eae8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a9256d2c537769993b1caacfa1db4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c41c12a33120c398852a56c736f02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dc20e3b4d0de6322a930d1d91fa10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6eff7ec6c3d2eb588f02389f5900e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12197b295e2ddef234ff8a24167e9ca8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894bfd6566f8f3e9aa479568b37cf83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66beb235aa1078f3d47a7cc56d70db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dab2cada5c5a6aa611783125d53822135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04fcf790afa10c9847838bcd7b9c80136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f89c5c47f789d546fe22d6f320e44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d5836b2b2cbe9bf35384cdfbe7fcf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f525c144d8cd07db1ebb595675203e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628b707e5cc504e6e5c43001b873e2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e503e786e2d88c92b0dbe0bdf49f40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1a8be58d7b6238ed0b8865b6dac43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea0d8e3c032f78410e6ff7df722f9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804a5da0a5515711698d36efa4eff64144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715811c4c4d3979e1beb035446631dea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8538edc4a78165440a3d04da3c83a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009c794806ac4830f7059bb063fe018147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d8cad60b9585fc79b330b8d74ec60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d558b8441e45d17d0bad51efa3b5ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba321351792ff47206bbf2ccb8b774e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca037421e775c2c74bfdc3ec2c09d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa88e76b15ab9ce81a5dd6650601418152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdee2b45fbd5a034fddd1604b0278d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d09928220d19e1bd2f4ac6115791cf154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>