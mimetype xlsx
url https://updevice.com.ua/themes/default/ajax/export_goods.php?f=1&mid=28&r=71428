--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd29059c83dfc00a07a246ba1c9ac1a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8387656526299ebb572fd4359e1bd382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830fe73637425cfd3747d4e4645a2273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47bcafc61bb1f77524056b6f8ebed64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e89bee5c379712bbb99beebd5844265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec4417270baed59f796ce9420802736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2981a3f72e0dd75ff27e403490aea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635316fded55368b7a53d8169295f0b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12a5a9bdfec5e89da5d9163ba18fdb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d123d1055dcfcb511094f2b2c0f1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e78b98ea5be7588120429fc7e42e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bf8189f29356434d122b0c837170112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2002e83c70b1b6a427ddc4b274b686713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994efe5c475322ddaa67f40a36f758114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214590f239feade2fc8e0a8fc46a2c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47653093402970fc4ef4abcf6c5d7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14509f3371832c17ff7456efaf8cc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec34ed66001c8880b92e11d086296e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fdf75815e3223fee67c40a254551b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5d8e44bc6671c7ad107e46539f15e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3a8491b492f1b3ab1380a8f0e6ed921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517389dc5b863e11effe521a3f5931022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf71d6698dc5b8f936a2552cf2f352323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bea02a4b2f971d06333ae1a636e8a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012649031bbd24cc8e2ebf5ca49ff30325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f924ec96e42a5c781165796792196f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ee33768997555973fa6a86416a95e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692916d58b372fddd39fbbe0b317ae6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e33b33e3ee1f24f79c671009ccfc729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b8edf56b3a572768043acf951068330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b039908f68d06127cc9a285f9bcbcb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a03ad908336fcc48f72227cbdd80ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1ac7402fa4f0cbff429588daf50c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ccb8fa6f77fece9a3d825771a3c1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca61845cd031c0d798dd614bf97be2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfcfa122d7616402f157c709d4449c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4e004f16b6cc43cde50c42f0baed737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da706535c2ed2a8476862429e7914438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80a4d81d288fb881000e88aa56801c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2f7d14298840013590a8ec3ec157940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448816a7d2854b5d3bee832e9b4a99541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc88ac390972be1bdd385073c78d86b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c416c42750cafddd5d13fb05d21a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834c92335c8d7d4e78e6407cd683d3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7846c2dcab58c97d3d70f09d383ab745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b50253cfd382f479085903cfbc444546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa797e0108d4cdea146d3b82b94e3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdaf37ee4b96a24c13dfc15efd5d5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335008d1ed438c6d10773b7a846f982c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e38ccae0b966021719e5bfc5677a8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334acaffa6e2ff35733eb1ee38c071651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e31e290d1bb08b8171d5a96f37c9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c973f91589c89bac2c6a4e372fff0ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a191e0848cd353ae1314e1876c3a2554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2c6f05b5e62cbbc562257b9b6428555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94381a3b292617f2c3ae70366dc6420356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e288db86476884b0737bbe903813057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2661c19e1dfc31728ff378041d7a12e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c8ae95ddfb2a2e6cda83b6dd0c03e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8bcbfbf1e98f6b2b312c25f89863060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbe57c7aea897569ec0663e80f3ba861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4c6f3a61d2eb3800deb5632b9656e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f60555db06ee2009fa50d148ab6c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d496de762e8d859a9e6ea099265c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a594a3fc1002472aef832f9f3901e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3341d2b9827097ad4e8f0e4f2e140b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985422760ed723e4bc614be38a1b79767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a20cf34aaf336481c19d0555f6a1868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e42a8368c58b39f43707052d2a1f0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362102def77a765481420cf25a4a6e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0f06d32c4263858df93fdc65680a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250531d06a4100b6a2e01dd80a8150272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf5482cd83d7e2494a7f2e6d449c4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672069c3b80172773b8ecbec44f54a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383d86b7a4f6c782c7ca6cfb873d09675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9f4c8e4c1b8a092cb1c884bebe19976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512e840416032961fde3c4a2b949d3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a7fa57aab5067a6fd50c074b5986a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc155e332392557a4a707c9c2054ebf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c5b61ebd1c607ed0b718c205a0ee880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adb6fb888685af60584f4ca0d1902c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df5dd7437880c6560c08e3fa2ef61982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94b818c3404c344d5b0f07d0329ed383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7d264e4c1f0a92c062b90c5ba99b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0010e439b2e8be450e9c9c0edc24785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c0fb816579d1bb77d5f540c6191d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9eadda24b91cc4ce270d61cedc68987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7f994938212f91e2e8c4e076bd0ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d694f4b4fb4ff08189224bef526000d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784413e1181b910e3c506e1394ccdc490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba488245ec7738861282632fcb9d0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cceab5d313c79dba7b8f5c1e0734492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59f377e27a102ada2f84ed723f904293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8edb901566ad48b720382a47b2b9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc4c199a951b00a3471b04eb57ec7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535967f15bd80fef6416670202f8aac396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361616af4d606ecf74e59f30465093c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbce1cc0c37b4731357a614ac2c753098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb55d7b6a025187c3b9dca5949e72f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813798ed08873d1aa0aa3c7bfa5051e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe07d8bb9576416085672bf4aa5d8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cae6b4e63b1fed7117b9ae37a4f336102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fc29c7c2099d958c3d29c8936e4e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e54d6f6ed96828ed0ae448b9752925104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d42acd3bed2b7a4c32277aedc6d542105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb45795e9b35bdb66f63aea5a631f6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f2615cc2a6b54c7101f16298c5b4f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bdf6ac26b3854154ddbb90a50f417108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d5efee5fdb7acb975f3d0a95b1db3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758bdca90dd0bdde39135d4112ec1c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828059559bef969ca9067b4a740ebe9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9636f99a3e969201cb5f902d2a8cc76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3b503fba056f87ac70bba53b244f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd788b4d378509622cefd22b3d9b759c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4642b2fc46bc86913904a89ea29ef1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce331c747f93725141e0c5a06f719217116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a49b4c3c41f63b98455a3179044e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f789b0fe3f8c156340ce9d93a907f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfcf2b4292534a5159fcd4bb60684d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd20adeadba63471f7c53f210cd5f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249b4b117c9b95d09b94da1bba02832121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff00edc629d1baaca8af1a693579c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074ddeb543066d587c25ebb425ae838123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd001230d5ab5c74ee8fc67032a25296124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2ddc3e506492230226fe38bdad6b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5004078370dbd81e2f080f87b7f3cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af4aa0c8f3d50697986a73d88b9c7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdb19ccedc8423ce1c373c25d543b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6bb5de4f077951f0567e92d826d4fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3cdb9ad3c4f1bfa60bbdbc9d7461d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ef957218c4db91dc5937cacdc94b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2855c1e15c71fffa5b6e4bd01d24061132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24657a34f1b417138252384d8a7ef218133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044525ee77ebcc8544c09d06b6fbb00c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a8e1d1f8774a79a7dd47aeadc423b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402afe07ee3200f3d0bd77e4371c2cf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670fb5fa068f0c3b36e31a348061853137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bb829e44d82ea05735b9c09d467f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6d62c830f7e4fc6d6f36037b8fb5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888fa5ab43ea0e8a0473ddfdda132de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64577d3e4cc29458f8c7af1aa347450141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d97efb1bfb297ca637f9397b71550142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728949df1a92d5c28a62d991cab5feb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbc30d5f692be62e614b6fe8488dd4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28f29e86bc8d8dd5e2a19fa8c7a656145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8696ceb5e0825de921af4c94af3b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b9c0c7945ee83e0bb4fc43cfbebdd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945971c73ab73d98c0979a606bfd8a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c2b6a622617c0fe8e3001a47a97aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473df2177f5af34bdf565d0ad0d39540150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875cec82582d1a68f35185d435d8199151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ea5ec7e513453ff5275086df64bf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3ab43ebabdc4a7634dbc0dfe554d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcad34b7eccdd133930e6e32fcbc6b154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b66b2de41779f873b5706748fdf231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad47c849a0799a62f6691aefde8211b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d89a03dca0ea7c5d49987b8a1a6133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e2a0da4a95c2359f7a8631d7748e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a17933a77cc3b61537120a5f21ab4e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d8763668b91c15044b8fab79987766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925654342b9e2dc2ba7dc753dc15fb197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687e4bf56b29f7dec911c5a07ec3c078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54b8286934080c6ca5d2a3a015072f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be566c7241c78d8d5f4159c986a633810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3b131869455c11a54aebd4769473611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd152c803a93c45efe610210f928a8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e53c46036e991dc0c990f51eb142813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c6c529d9a95259e77a47408d4febf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbfb362689c3a3508cddf4e4107b4215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1aa6bdcb6278b3dd176e180f2a6c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f1b916482cdedefaec36a6bfe265317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a68d01e7309cfc409b5d03834209c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a00dce7477ee2bc28eb3c671f03ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4390ca971857a1b061006f71b399be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727b50e46c910aaf82b4c43f7edda3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63076942261d394eb92eade288a83b7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd0c7b5d99e4e485cbf99fc3c20b3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbde6833ed79edd161b2d56528b3c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b157164f7edad28a425179b00a07d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16865c4758baea2501dbdc16b9d2a06126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d9b03549505ab9beda7d41e69edd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4f3dc09ce0566e33c83c325b9a01728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7219eedd70fa3c83d14d32e81130d4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ff0cc6cb83e9fc81ac520103567d830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e143881b84969ae844e55af35db8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999b18c95b187a7ea16516cd4bd39af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db015e5db74ff90ab4edd8cc8175079a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6a8efeb9821e5afc0177d4707e47834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ccfe8f06aad6e28b96eb45f2cec7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a981080ffef0090e4dd95ef6fcf350436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbe59a65379844b5383ac8227de01337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941665b6d0e8de8bc31dba80a80de5af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfed942cb312293c491eb8cc244f85c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660bdcaed6f4eef52481b57753e5e2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c621f95951e4ad542563ff272506e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695a0660f1f5395b036f8e9813f09fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d778549012e28abbc5eff7df34f3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddb8f6d42e10055084920714cc52ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fac8f2f77cacce8fca895a1db1a3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb51edb911a6d7bf3a5c7e393a1e00c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aee9742bc97c9ce7c7b272bffddc5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4eb78ac0f7887367720f7729341ee148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c6af5668b21147d3ca956cd73dc6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60ff8d4bb7321f763731770caab3de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4a4d4cd8ffa42c5c16279abf4a90851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5984014dcee54ad988d76706fe9f6c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab824aa12b5b018a4149a45fbb4cf8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f36eaf213891afcfd556eb2567bef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65defe89e0767bbda4a6993c8253cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1e158414936ae6121708d23b5f36f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0e27fd4301f277c4d6a6b5b28619357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc85d22dc6ae6c1ca709f172f208a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed8ecaaf6aebf1a2d4ac57e11c806b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686bd5a4d5729ab3d3424cb220af36e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368726a530b1794b1abbe941bd5308261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecf9fedb03880c2910ce48e7ae288d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44320bbf9b98fe7f8c771536927aa07763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242b3bf6248147d9e7a573ee7db754f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b724dcf29847a7f74758e13b833265b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac130e10844ab5bc353456471146e4c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50b4ff20fbd78c89e4d3afb6b3791567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f09e2d4e306eeaa6d54f133845db868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09a3a20f82bb90a735732b4b3d020c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd886849e4fa20352f10fb248ffdf0ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49d715386ed1df7e9d6d1d8ca53e6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48780d7060cfd50286f6d5dd65be6672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4170fb352f07c66ea5c6a43ebc61b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c95f2101f94ffd2ec4a08f14d6f5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b49bb8d2763c15460351bc17d8b17b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4392ff6fcb8886233f0f666ad100376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842dc3ffbb7303f2e891826cd9859af877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278803aa3d2aedf396cb5a3695c54ab078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f37a5062d1481d066cecaebeea02f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac66699154a438405545c092009cec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4336b1f722f458494592b26a4336b3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916aef1f1fe4bac20f090a45803655d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b014b2c7e9e1bb2e817c68c76fe5be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb12560a9a96e3ad31c53ee57b872c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3950907c601bc511fa3338b99fb522385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4304c302fdeb4caf541f4261705b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df02f13ff53d410ba8706749eb167587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f554602c8b52ed1d0c0d578faaf08b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3bb05adfd2f53d5fdbd278710eefc989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd547f3bb2fa20be9845c303d664933990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c342d6dea2fb2bc20f02a2b9d4617191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1caef9454c40af5388eaffdcf0e0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab07a2a71e60bc820d7e6e1706899893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3285f66103adecabdc4c24ce12a9fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec7e04ef0057fbbf7b2b446683eaba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e5fa2a4c0cebcaa2cc358de5bb9dd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a4efe1afc24357d62c79284babf8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc243f9042ce4f30b4ed7812dc5e951c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9f2648f58341ca9188d1e82c3cb6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f6c8198ce9e218ce9569c69885607100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935db51e44d4384782023147ddca6cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c16259e624c6731ec7fdf89267453102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218e5e1a5e96b0945964a4f274223f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22f588e2607cac45172ce010934241104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe55cbd32a7f4a72ff522eac95489b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566226d6de3b0e30fab6fc590448a68a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989eb65c69a293ced94d898ef9221b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb966ad100436e80ae00dcdffc22be3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a595fd2f7945be6d1576e8951b485109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ed79e0c1e537da705f6df569d7d6d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bc392c304701f36dcf95fc0df2d49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a4e1202ff7f595c5da9029fc1168f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04002c2ef06d80ca7275f170786c7f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11640172159fbeb650a1ab7823143c34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f2f6c67d5f0860047ea44b8bc0ef9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155206b365325882c8c11d745a7e46a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b9a33e1a8fe495b7fd0eb75524fb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbdf70abc819eb72d73806fd1c5697118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2369144a0dabf5c462cdb828e822a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156bf0cdc5ea717720785e532525f5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b588d96ae843ab3183a1756b057d29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7cb247ab4858d106f4681b195f15f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26bc6ed8d2537fd5766d15c9c29dec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043636790cb79645be2424bf233810d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afad9fc6487c1def048a56bd6328e40125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc9dc9f23238656d78c657622260c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea184b21342a0426a460343459705ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1ab3d44a02559967a4194a84aea18128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd819c01f5eb95822372b75d479f5a18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997a988c913b43d6ab606513783ff53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f9b6d9e32a781dc7e5f77beea7591131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7030f8c778a543eb081af53c3ddcfc8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6481e016a4effc319747d18abc39f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e201541d4c4e4491a0d1380c61d99e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6750755d19312e83cd8f0ee4cf2862135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ad592349a2231191ad7a68d42e800136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fa377e30a083f3209ef7f30ef2c38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db6f31629c924c54bfbedaf3cba099138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33329269440c699dd47bf91bfc861683139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8662d421181884669f4386078ae31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c36f18db60df7a838b479513340dec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5e719f5afbe12f0ee8adce2ce4c8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09369e8a20b86346ded4cf80808254143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ce0b57a4e40159aa4c53f42805761144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87854efee5c80fb5ad58376d57f52fe7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde42083800f60a148720a399e8ea28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c7333574840afd0e96e2819b59f4c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fc4410b2b76d66a6caef54372c642148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2e96a0606deeb3e6bf80fce221ce1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d368a8cb1305c50becac08727f3f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ddb6ba6d70f586f451f658095bd2b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68a64d2a47bcd381cf301a27319884152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93866a0da71454556393395b55c06176153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b1cde15681abf4274bb8a1555562f154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>