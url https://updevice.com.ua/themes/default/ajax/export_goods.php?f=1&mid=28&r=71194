--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae619f88717f18d58c7a6b454e47a421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c9b70f5cf5d5f080eae9af46b7f2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340e943dfb110713664b1e4f610810d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d354e01dd68efe467314441e8d9d494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85d21230f7dfedb0fd7ba077dee7e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e340796d356c7581679dc3b9a72cc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38946c193590d8f48ecac7a32bde39997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1165046c72bbd6892ff41ee486c3c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa6ca344861c06d23a49b07d2ff32a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a34208dcd29bc7d434587340cda0c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e9cc5d0dc57a85f2dcb0f8d3400b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefca3bdb1a93538c71ea31bc67143712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe327fd703bdd47d5b494cfe58b05e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c539ca26e433999b304b5966de818f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532746858119c1aaef14712b34755f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6260218d7aaff15d31dc0229ee6bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcb41797b428870c325f26a157d4a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8be2bf74e0454c78dec6d5d78a395e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a6430f780da5282186d5e10efe81a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a422564d4c1f3f1e3fe032f310a5a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061820bdc5ed8ddb84b6fbf1e86666e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abee4d1f3be4ac1481073fdd00999922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bee7a9aac1dbc4b46a78490f12c9323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d614c2126acc172bce73ddf7411575a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d11b852336637f466cd5a03e5fcb725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ce4ea7a145e6514d3ef7fcf793dcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622a1f0dd2ddbab82f4144607ffe4fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd15dfdf7259fc99b165df38dbc589f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0349a323385488553ee119bcb5fa7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446fbe0bfa9a9a3b52fe3e1791a530030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1ab4f937e27943b270827a02ddb2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac54f3215f6dbaf1556346d84ef66432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4382bf45d68f078c21ac22b2ea5df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010d208edcca27f5a36cc33fb00d46034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca9621d6cc4bd2ea1eaae027d7464835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9858f0293dcf85619284c8a03357c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03d881e41bd6566fa7b19976c0dc9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280086985eb3c3f1ad217080ef32787f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22b42b8122e57ca7efb6f7d849cb6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18ef0914028e508065dc258b4b922640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea82eaefbf59c566f5de050e4ff6fd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef18b3c7581e241e2b66c74b23542942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52837ba497aa198c79787c12c49a5df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20999b470c8bec84828abac7c5ae21eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e846ce7a709c1dd82c0e5e94040dbf445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc8aa2a7f3e57eb7f4e1c65a16e5d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdb39b9c9b8cebacca8ea7fc1a9be147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f21a2792a7e7b14b429074ee256d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1c94d76873094b837dea6f91ac5de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed79d9c41beb76a87cfdebfae59d02e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4743a78e23c2dacb8d699c71b1032651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e64825bb08c15cb9a96b372fdb21e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc1cd09a9d9027d40929441485ca6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748482439131eeb33aa9cf1e61d0ce554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861c82b9a1e90276ba457e1acfa102455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c84c2c2d376cbb4104afb1fdd493256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5fb8011ff046cdeafea0877092e7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf151c19f7bc99b2987ebfa4770c1b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dd18ac0a9b66e477ce88defbe191e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7920958daa8b6c3ba30c523cf28637260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a68bc92bd883ebd1f8e55d50674b2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438447821d4ccaae783ba13a883beb0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b017f73f6400ca072664c0ea6885763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a599d9208cd30020295ec40feafc5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab684f4ca824c8819e5aac3a7d68a4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a389c54dcdaf072262ab502d84cbc8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b756e078a915cbe608481d12ba80c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98394fe7fa9898780430843313eedb6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d70c192dc425ae18798c44ddad3df769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e655bc13e9976a9035bcd26464879cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932d9ee5dacc3851d20eef97f76456771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ffaab0c35a5ac8f49f4403aab2c8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688c54c6362409aa1e7b1e7ec55d98c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b98b8986e87ee9da547ae2a71505774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01909c52cb4a00c5f9840bb5e90c33c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd69e28bca303d20009a9407d871f7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a8c3099f9f2e43ac64797f45d359a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af57ae6f8d283aa2383f805eea175b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b288022380f331eb1de6f6b37f52179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baa73a8b18d34fbce022262c8c831580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160138475d2ca91c9de46bbc753f8ab481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184165164fb2a645ff94030252ec9c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200034e94d9a57d75989c65eb36fd95483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb2f67854641997e8f573a9f52310184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a36c507901011a27b190ecaab11d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308edc8b2336ab6838780f4f1a1a75e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6d9aecd1627241e4ccaf3ceab4a7f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9773a055f956e2ca0416f8fd28c1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e80035c1b17e98f488dcb0b414c1be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647e76f40f481ff83a1c29e326f45ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abe4e98effffba88998d86f38a577191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6b17628b8c5e19f48c8d779c0078692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d1ad01693fdd166fc73cda40f0ab593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028d849c0111040b0a91fee17ab236694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc957c3be33f3f133793feab0e55b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86a61414c8a7a34a4d966cd73290cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e30195cff3e93f98f3a444ded5f6f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f89425f66ab784d63a2db27faf67f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ec3d9677e651b7ec6b05a44a0fcfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32889b1f107fd1e69341ffb5ef9680100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccbcde40c28d39a8c59cb05450f524101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f80685efd4120744e5585374f7f5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bf2fd110378c6bdf00c03d01344b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a681cc05ebef1cb9d2c3011340ef9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de65122d310dc6ddb1f675a677946d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c45a8f720b46b423b6a5c364c385c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd5738525b10ed455671dc447f1fab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11533d12a19b363e1b10820ba130691108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f154e621bf6566ebfeb4a498c17337109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a5abb9843c8eda2a69f47f76892b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ea2f8da18007736655059e47bc1cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeb5d5e03cf24463e08d1a157f8bd6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72603396e30440e1cc12d6a36728fba5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea98bdff1fde81810dcac628146bca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10324b82575f64d12064fee4b6ff52eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b747e4513c7d536f0368c45cb351aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c2345db2a6ff3ad70ed48289315bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe8e283504bbcc2e9d36f2a4d3f8b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162e9a969d0998d051c15b81b316e38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a17509d9b4ab11d6e51904a1f908fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bd66d524429e8dffb37dcf8533ecc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984a9ce88c997382b9227ce4504b064122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7a2d84f7b09d05b5be49d88368a0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe322178e501505ed49e0da9f133e9c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ae87320460c4f91f5d21d9f087830125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9407a3589906c8886330f3429bd90a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f2927a6fa8c8cfc69a2b03578458e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf85b40458b70900638076b5c84877c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59754b9401c1680fff9d4f613247b1b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd962e4d8c8e340c5f5665dd75e3b8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddc90c67751054a1e34c44d9da5ee2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048ec826c4245d8c16a16691f691b51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd16c4c2736d8317f7127367688556d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef997b0df00b6edb1f39bda498b8562134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713bb5236d666e2c102615f6be0f48f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc75dfa5226477b39d378acd951d79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f47805c5bebd007975e342e3e0cb42137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec926e1e6fd67562880dca67a023cd1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff55a593c98b3e9420ebe0f0c78cf6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ee120bd72b66624f60f9de39a462f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83812c106129d55612bf8419d11a9087141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347475526b31e0d5c0e78395300e35b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea386d56e66398e37b303be4f7f230143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dff50688897bb7686b86483e4ef5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7081f995876e57812b6353452696f44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06391a4826bd5a1c178f333140d126d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b216e588c92f83fb93c02f0ec84bbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ee864695890dbfe6b5ae92bbf1fb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0f063ec98bf57da994273241e0c31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32848c2b72a41fcd4cd40c6bab9fe3ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03582977184995544faa0d182682fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e37817ab2d1ad7744b8771ab83b74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f8d1236c70af66d84115260923ec8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f000ab7a99c51533cb986d616fe28f1154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb460e03048559ef009aba97da665c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c23ea2890da6f9b7e247c2c75217b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087bcb4452ac7aac214b1cf478c0e8e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d81d81d22662fea9e0e4dbf7eab6d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717d24fb1f972de52c97c6fc5070ec05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7563ad5357bc2252a4312b62c60ea136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e683ca9f7ebfe19d260afc4744f75b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260744067a22d8968683d3485d9c3918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5f0ddb83b6e202a850d44da8ebbe39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f22b4f3cb08d56d4b9b745ab70165510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb666831d570e326538a1a76c9142b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a491a336e18488a6e4ad806a5b33df812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35840664b0a66abc6821990d7f87680213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc68fea1239852238af0f4449531b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c74df9c66ed755b51119714db939b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e488fff2660c47a981445684fdd8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deaf081efc91efd0f88e2271d2eae617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fdba7e603ba14360e2176192d3a0018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5943d2f04cf84420538ad51eba94b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061756739e77ca35c7844d59b03a0a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670742377e1d3ad8f5f6bf19dcb69fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fce0ea387a304c03ee3770bc02b86422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21474de2bd3bb8a6d11785c7d8f36d6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e944b7a6a578c6960c491266e5c68b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d730b7808053f8222812b9db9098e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47aaa972eb6d2a743e00ebd20f924326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78072ae58fb878d92a4708e84628e04b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e12a74d21aae589db9d87f4e617ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae055c5d72d22e3b945a78d058509c2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb95d06180a4c00e52fbf9ffb3c4ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3206db0d9c09296ddee58cb707caf7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d71018d977a0e604914e245da8ccc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005d1d4ae23e1633c645f4eb196dc7633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6775cdcfbff567f5d02f6b40d97954a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4965143461c6b115b9b111c5895885f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900044cb0660bb75190b95cec63917e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f97eaa69e7bb3d686b0ee138b08c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2ce506d237bb306b475513ced98f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee3bcdb6ab43c8d178b3f70946a4ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef69c58ca3b18efb0aca8e2d774c0440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f4fada52f0916f9e3e27256a6751141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac752a815ed5df7446d2d9bf2c3e7042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f760ee548fbe5cef6f0979b8d4535043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8b5daba87b814c0bbc0cfee4908d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264673f3bd6bd4af67dfb34e8b3f6d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705e3a1bc81d0ce654c9afb55f3762146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3de189d9bb9013c785d8f53671d67147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b64b9dbff9048c8e9d79472ab77fd148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba6873162a559e0758815ed16ba5ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea7d8a6412390b33b0d81eaff454db50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f76728b5308c1a7ec5948c5cdd83c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60717d065d79ebf7d2ee7254c525ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f3f53293190e33f49e221c88a6d8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546c0728dc48d0fb12add8341f40e0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be66ed76841e1f7dc31c0af39d2b5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1876aa1620c097b6c3945293432074156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97baf838840b3558ba28ad189baa5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe891e1a6b738d4beadfb2370d037058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e83ccccce37ff1efac9576ae126c0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb14eb2c8d694e820569a841af740ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197299996fc8569be9d93a98a844cbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e67276a8b982605391eed2d72325a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7a0b6f493596e86b83e544561da3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7c896953185a71f7e5f258c1d820d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f28e523f8323f53beaf74ac9a87e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2140854c26e82b4e43684d82b2baeb966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c0c741db1b11e5179f0d07ecfdc6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6def646e71dec52ce03933ca0e3b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801eaae230d4ed9087e1d6e3737936269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f35da3e9c42804ce0a9731015363170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c34f02b52d1fa344900f3db36a71b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c15c42e4054a6502d37d7024c3b46172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e146b08828f7cb963772297eab7ba973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048c6092d4dac7fbbbd62abad26bc1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc7d4daa0ae870e8d7939f4de59aee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60764e39336906da12760ab1dd378eaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38260bc53d9a9bff0a1b57760c0bf6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df47f94262c73696509290bbe8feb5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652eab0afffce2bbe440b69ef4e442479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65962e46aa9b92cb3111ddcf8d5509a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634148cf16e3d130a572ffeff426e7fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717856dc88b25f23991673e38c04f2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edd00d9258f10143a9c04c347ece7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3e771cff2f2989815596ad843e22684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495813d1770e275dc3e42120e9bef1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d18f02b9c20965e2d6b4adeffc4e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d435484790d0fe713824486311203ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3560184e8989b66117b550368e67e5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54233200f78d0aa66aba05b69501885f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a293bbe7c5a66d180766864d1c819a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542b51c335b796088db4d340b59b98791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8473f0bd435d8c0dcdf4dde558d1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc794401bcfb3bb9a4556d98d25d9cff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc257ff51f69f32ac28cd4a29b3fc13494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c919bbe6e7904df9405f3cf00bedc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cdd62b479bc1de221a71fb80d7f9b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38f299a54f3213c14a0ba39bed361997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee21d2d21a26dd2d633cb87c494391098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a194eb33c32268118d3916ab4aaded699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a21718fb180e19f6e331c8515655f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58926cafe5dd79aa0791150c2a19817101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbca09f015bdddbf85064279d29efe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6151923101dae49cb26479513795c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46007fcdb6fa124502003acbff365a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6454fff452399a562f7e201d4df6b40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6edf5fe0448a891646e4cc85a6067106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800983726371b319354bc4b3b8ff75b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778147447e1e043951ae4990bcba0064108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a917a366458d5f1c33aec501bbed6a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77df4f130e640595596d54b22bf6a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3522f72603233668b5c31fe7321bd4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95e6da7c3dc41d1932504acbfe70bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96eb1b5959f12adb6689f20c96b3fe4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819404da4de271f03f1ab9dcb784a091114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd317ce170ecbe57526dee9e62196f7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433162e6f0daf2110fec099b8f511e02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba9c5ed14f4611b4ce91457e604b72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8ce7fee1d978bb20828b8683caf99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09459f5677e15553a600ae21b5732ace119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c5a8c31ecb32888861aa36aa2204e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec229a4fac204eea53b73462099b5d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c177877faf9919b9d9d1a36af5c79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1419a3ed8b967eabfde635716897f72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d379131eda6a791a8640ca1fc72b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036849f94f25a51e9fa0b78aeb4a9b4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06be8a5c4d0ebe695d682ef92dc095126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f587740f6df4bf7f1c91e90c396bb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafe8deb6d4a0939a6988023dc00ca2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a9fe7761f287e6c4d5162b2cf025b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90484ed1c209fbb3452989d1b62a6f99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80aa6d26c834771e3528efd646e3f93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301f98055ce44dbc7ef79ac97950002132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582ca918b8ca5b95dc3f4aaf21491c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950ea4ad8d6d4bf65fa6552d261d7e5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109810ce6b1b6f52a9fb98ea7ace5ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d855e86292572ccd298e2d87a956e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0c708172ad6b4e902b7aedb0bc0ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88f2d9c02bd62bfca810a0f6ec8530138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9151322cf1a623b3d584a6ac7f3fc8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3916ed96a11779d3b2fba155c072ac3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac3de53b8450e273f13358e62e630e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c5b53331d8a60bd3de24ea57e6538142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8bfd509d1af893cf1a72fee0e150b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beca1c1754dfaa41d602980b8a6fd1f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008865cfdc0898053af00b067455517c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2b350e0860dacc646fdcd75062693146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973a1a69dd5a27fddb80a89d762954e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcaaf0e1c9ecb987aea3ec8950f165148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311eaff5c8e834cec25aefede27b74f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8e9356e0a40e9e772ab3b8a07885e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98006e78751c664345650b00955f0ef4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8e04e68b8c93e3a58393baa429d44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442cff83400222c8deba79dc503580c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ad9cb53e75e0afa975e9a0b6bdbea154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>