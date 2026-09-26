--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45c148fbd9e051e8f6da6b607237cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae058e743a6b042098338bda26ccfff12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49874d06a1e85370773ae0c96bd62913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d84af7c9547b2a07d6bcc9983097744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cf11162d8819a95fc80ec66652b9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71038bc2192b05c241c7165bd3f6b59c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3588bf455e18db88016dfb76b737b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca588937154ff46a12a3de9b1d20c578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe19f70884a1ea560c40c35dea41f689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7600a6c7eac052a45d456a3e061e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9403ec2c5a999d0f7db2d5a01f4dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed7b74c0d54815d858763b5bdfc7e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4287403bcfc8b25f638d359fb2a5ac813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8962132f2b6861ec6a96aa72495f6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ac95299d6249b94e48735dbc6832615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bbe88920d24ddeb5d812cac6c841c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1262d21c67f73bfa5537fd07d25cc017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07484285fee7e58b8bd7f9fd18c1f7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e1abb5d05d7b0eb2d992341a899fb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724639053ab7ad3e1330185829aef7f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bd612fb75c215a746eeeaf8fe5b3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf74eabdc32ac2fc47957995908d6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f939e11a5f45d8e23755ed699cc59d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec36ecad4169411a5d8b65d3d624fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a8bbc9b098e0221ceeb7e7d241ba425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afcc5acb735a02aeb094344ac9b59626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c29cab32589b0ee84f830bc3c4e21c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e4776b464ae6fbea47d0aac63babf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21056451a08eb389fad2547c91f43129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279b1566c8ffe728f527ae6f21840b230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda01d184e32800cc429627d4245503b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b28edbf23c048af2b9e3e2679107132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da04c313b870a6dd79afd46c1e1feb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b155a2d0694981709e0ea9ced83a3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370d62de420b64c0c5f3c63f963f87235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda53d2d67c90f5a7035c0a27e2b76be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9b781a689052d90e58a3d5fc94dfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03477dee5d420b12b75a1e1a59de8c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e24d426cde327865682f7968298f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d8c3ca72dc2bf76c8dc3c252f628340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40233c963056b08c3d3603ed1eda998941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f3b3d7b71aaaa184c1e60a64c1b0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f923b4742870c5a48000e6941b7bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ddb0b5cf74e71f7c803c6b3fd172744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162a533fa7feef06565bb056cee8cda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61d6b19519159ea9da1568c5a4298b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5c1e55d9fb50a2b69fdb8ff7a57b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a3a9ac89f443ffbf66010112da6c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173e2cbb93032a031fc1644d2fe736e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f50bcf732495d67f4ee905a22b6aa950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743da9b7db32386e3ed78779b259f8551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b14c8fa32ed43c0adc21b4a592e0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb659f92e3f4cd09693262ca02cbbeb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75995849311081f5cf9101ffb339ee5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dd7ab9d15d18fa09c707cbb2948ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171595318014f4c4b8cc56442245f0556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52217e02a1fa67b5a92f466582addc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e77415e889fd2c47dae208687756358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8f05f17e47b191b42ed3469a5577259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9d924b24438d2aed958a912399f7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d84b0e1dc9352cd68ccebc40a149d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55a1803c6dbf4f7d750654fff3dd0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc25460ae222cc8ebbbc714084b097663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e38e77b3497debe529b8903abd40964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabcfcad9465d4bf4322e18f373ca8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa7f6344f3ae659bb617555029c1b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadb9fd32fb0d6cffa808819fac941a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815ff1c33bb080b6c9675309414598568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e694ad67d07e259dfaa41aaf2ce7d9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51b4b7d8b433001939684b4aa0f7dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af28c6c080ea45b510116d54468db5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2294aef9d8a8abc702e6f24bf4408d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05217626f9d62108055b055afc7f1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b18fe145ae0aaceadad9c1caba5b2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d491d42853bf2476df22e4572bc9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56072d7face590389891a70ecb26e31376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1b964b2680ec2ee9f16101ca6851077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45045b23e05793f3385bc8aa02b7197178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a1d7cdeac1b222c23d326acbefbd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b2cb50ac0d0f1df47d42f02ce1ed980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c28097c2cf0337e7ca2e7f1f7a1a1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaa1f061be4df9a78bc367790ddae182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df082ab62f2d6139f2936cf529b48d7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9362b96fc7d733dd27f163f211d42c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc03aade0b46170c0f678a5dfd001d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db87ec2d71a03823021a6eeeb28e9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c51207bbd226d553face13339d76d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4c2201998d80138a1a0758f65c82988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289b8ac0326b4b4cdf3e14ffd5ccc1889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793d06ca11a60b102d15a0dedec92e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880b6c773c5e000c90aad23ac91f5e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9d8e888865d8ec09bc051c7c8f8a992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c45efc5a8f15ec469a60a8302ac1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37581b07fbaf15aa7551f885f7f4b1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16bd74f07cb312859c588e0927515295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21a6f982ca847327cd1f45b9dbc64b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bedb13d272e0125ebd5f8e5315900797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08812917738cae858b691362ea5ad3898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842382fe346e28a7999b8e968531c4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cea61108aa719af372396742c9ddac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2396e5dcbcc74f7f93bd461e7e8b6ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87adb269f963a92d009e6c46f6374f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02e94da29fa6b5268be77c5977a9b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc860e80e8731f1eb5510c0513f08786104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23de18839fff02b8e9e6a30a6e8dd3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87481ce3365fb892502a41f3a898da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e8b6cced7a0150a412ab600a6c33a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbe34b89d4625d1ccdeac8d55ea450108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe81b797c806d5b547b31ae4bf748c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2612f321ac0bff2b910263378c26e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b585cae2a0fc56baeeeae7562215f77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2b03ef0a8de0db5728da808a37a3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc97a56d730abc02106578e9105a8fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287e271863274c5a0bdc9eaa9f9394e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f269fe1ed4d360edb84f0573b6bf3c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c1b22e1189159b8ef75454ac36e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e95c6c4958590d46c9d73432a0131117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a60fcc725629286a97cac27970c3d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9853059295762991a78265a25571427119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287413d3af4052c954fe6a17bf66b8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2c945848ace7363b97dd037da97a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4677a840ee638fe1b3f3a0e9c2bdd24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac59e8f4da3543d80de0c77703e9f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f4228340e5e995b343d89fa17110f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6168187a77b895f27a36ee5edd9e74e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dce52ce7c4880dd300a6d8350d1a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685e9bedba3aed8ce14332235b57a3a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb5d97d249d439d908d72e79e866cd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd377a1edde780030f5688ba8c1141b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb6ba68a028a65495e2f958b804f03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c638a4da0909b98ee40584b4c13033b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760909ae10eafd9d1999b63d50040f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288e25cd79ab203ca37f793d57c7ebe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fd2d463cb8362fd51c7165cdcf821134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd85e552493442345df3057c5798e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79b7384ccbd031b7c374ff47eef8d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6528636df28fd23de0abc22a02efc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84f0f5e8d075164ab36fdb24e3ca89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b97d084710824d736c4ad9aedc539139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9c8b781d8ad462c20c42c54545552140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ae9c8a59419e1f800a0e16f66ae37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116956c065988006a0673ed34a19578142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f171e45aa168235f0a14e5df8686b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2f78a8b395d95b6f3a2d37718d4b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783851cc46eec7ad02429e0c2c9c599145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff4f2bb6cfb128792003d7f1901c7a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90904746abf0bace55681490d6251d7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a873457343c5fc3a28e67106251c5f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279bbae98e3303625b3c269160e119d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261377bd498146c436094d8ccdda74d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d3f8cf751a81b58531a7da7c8aff2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e440e021e50c9a300ba4a87707534e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039c96a746d75d0885acbb88251cbd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6ac638b8b89ab5e2db3ab396f6c41154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91121653227b6287fa61ba8f1e9831b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747965ad11edfb538a848bfc701f0812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50919bedb9744fe9ecfcb939f21986703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f205c77b64d797e5832e93ba646574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36429b0bd564a42d532032983394f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac619c0c9cd0f01e3a2ca8439133a836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db7ae13d0f8240e93bd85d606622ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334923a6f4400d2258c78c99d4519858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0ba84697038f1c848b985a978e8239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7687888a128ad9bfcc3104627453e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7984234cf9447afa822a901ab7ed3a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92940157cfeb0e050f12ee9a0749ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ac074a8dfb0d7d94b1164179d4f2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b642aea95dc5b7e746ede8dee2ccf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe01b9c14ff4ce62a12d60f3fb1a6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84896d31c6490f919f9bfad3358a3fea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c874cfaad620f89c577795b655f79017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3360b7cc400bb097a232cda91ffd3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41be83c6b1c9e147f5a547fd7605d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d5abc25dae0ce42a02e615f5cdc5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26dfc708d6991c2738c02a834ce73721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a755c06911607a778ffe3cdbe1c97b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3daeb0e7ffe51983acd5aa2d16fff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46159acb1c2a59adefe09c409de163d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587df6cb365eab9174cfc7aae82646725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0300ac6b44dee20d3c53a4fca13c7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88b7d259236bf99f9c845145cd866927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce41296a70584e30f4a2b2d33679b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270345b41cdb8fa2e27c9a91ae6dcfbb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61253ddaa86bd645bad95f6891db4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bd3f09412a31afb4025903288328731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f580bfc7c6fe0d9d20b3056f27cbd2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d695d1ce04a11afd84f1440ae42cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581c112a45b663b0ce4e2d6390d37d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94083cd9fda833c4988b2801fb7da7b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9bea45ea86ed3fabcfcd127eea8e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849555b327743e438be1bc47b2d8de937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55493afa594b301b52c4bccd5bcebdf338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3041158590a68482704093151d8de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12450671f904f39fdb297a08098b6e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92034df7553f83a0f2e0a4d1c7f6e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d19859abf1b4aba52f3eca8bdca1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00520d8c44f058bb250a6d10d77cbf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c9ebcda49148fc3f44f4a81266da644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e401e7c81ad6d7b67cd947b8501bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596309e34cced8511c57fd6d64f855b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fb1c608b8869cdf18b840af4a287447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155e52e1d466300149d01f4860fed9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723d40a9a78f3538f98242b48f387dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e793ee93470086b84b93a463a1fdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd66c8daa9c48f78595b314716d2f7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10063721c35c0cd8bdd2b135096dda2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efc5aacdefd5ca3bbf764e88d1df4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f92f99a7d7273873e2f121065536f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710285c4ec4d0a8201a85f4866121b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68179fdf2eb229aa79accb138837277d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05749e0f2971686d86873a61b46acf7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c404398bd98105f8f64583483c165ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32c7ef24d50145e9a9657ee61e643359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84ccea8cff4564c5b730f7ec22a5cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7b8d829fabde9f07731163a8932e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b2373e3e8ef303fbf18e607b88fd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae868b8a8c120296c41c3b19cd3a8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c139c34f3e87d04e4ab287142273aa964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c8ad9be91a51d1802225bc6cf642765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da1ea31a479b2a909872ad8252f2a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbf2951f29d55c4a6dfc03da02870f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208eab51adeffc824eda3d532bb244968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdd1a73e7a4692a17a43d0d86680db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212258389fd87ae2ff53c72c2e6e34f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c29bc62c0b4378124acbb16b13b8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895188acbdf1841793970f12013cbbe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb2c4120bead45ee560c6aa15c61fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62615b4441d6985d54413787cfe3c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216c2109397d928537434cc2ef753ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fb0df413f11977e041a690e939a8a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80aecc46969127b46df94a8d7717e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bbc3a944a74c3dcd2fd7edce8b09f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42087be3f63e03bc576ae471e5bd12cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd320862a99777fb2565eaba294c8af680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e88d835243cc097aa7f17ff52ba36b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923db16ea9f3fb19d02ce63399eef1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356ada2052164c7f2e472d52c4f8c7a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c6d8a5216f032dceb2960a0723e1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc58aebdd9d5677475b334c2c16a64f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c16b70bae54569e41d9da0433925e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a54b0ec34d165e2013170f3c7898987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013a707b8d39b41050c6e8cce38a9bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64191efe31611abe0c13e6353b390689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b81431c2fd6cbd72e1d9fc203764ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703483dab38267f3a0f3175d7a2b6a1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0fc0e4f05a48611710722c910eb4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6455ecb1ca9feed6f02a18e34763a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9cf7a71cf7aa443ae1796178765eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76d128544385ae75c65b772fc4881595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d0b47cb85c350f6a57b2263a44c8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6d204db80477a414d36e4f931457697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d6c33b118b300a587170aec60b11998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39709f5f2782936941400c563f8fa799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc509b0cf20213a748e7092902614789100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220d0f520615b001533d03cceaf445e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8068ef21d08d3275382f734da24b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6059c57802ca56b6c550b7d8cf33df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6022e00305f39ae691cea58d4cbbce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83815efd283ec923c211d793f6a9436105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62c84acb6462213c099029abd11028106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff027ab665f5e6df466ccef1e68f168e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657401db229d3d95e37c88fbfb2707bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70220388feaa7b4f64fff6d54b8d8d58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c7bdc19713c20602134dacc682b0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a179a09c95e77a5c00abedcbb4349f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094528b7d6fced6c9bd7a4e68d53fd52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39b31365c29c33ab34d1ad845b8203113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a144c39c1cce1f6e439b6a8f6f8c05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4437c357741f0cee375b326278ae1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f013e929e9a296e9ebece4c04ce832116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebbef3012acc7cb5a64c8c512bd4a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd5f39b5014f6161caa7ebbe5a3ecd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb61a280e0ea2a00f814447c81acc88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e2a64e0d5663570ad0bb12b9e31d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef04163789e52363ed6d6e13be28b1f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95af388b3a52184ec4eb4c28cfa4ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90717d8ca14b0dc96e3943d327de66b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab879a59750a72841b5d961c91290057124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26d3f524242323bd3ff68c63fa2e66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf2a203efd2c1d9ce64b3742bc6d7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2be7eaaec50506e716ebf3595f821e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a512589d0603bb490ac1eae02e0247128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272bdd29560511105cae109559f82d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eb7346f68bb43faaf1e161317b44f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc590cbf4745f54dd5b227a30031f56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761bac0b09692cb9725ecdf60be7b7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8f16c427357800da8db552fce27e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a591551f6f79bd72e32dd18cdf2a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331e151be7dce2985398114957261e0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139f5add86e434446df7a9e800b64a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ab38760645accb2ab764d488c269d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61de0d6dba94c90a4dde26d321c4fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6f630bbe2efb0ef331a42f9619820139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98b6edc5deba3686cd9e8db56d3980140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f5bbf3282b4f1620e7742b08cbfe6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efc07936332d89fe159558f275b739142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07325130bad5383f7b17f10e59eb4792143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e075638460467d8506e2446b55779b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f5cc41a56f6649dc3c7a89744448f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ef068e3a8b0ef2b071de8f6336c03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90db0e017316a5e4d079a85b43da56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af482e91d7c48e779cbca4de9b19e5d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862b37fb563f29eda4f3aa79d777c5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb4d97e549b11245966c392008d528150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae5868fecc37ea5e5c239411d0c169151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753608ee9dbbd25eac3aadda8ef5f793152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a3c663ac497ccfe19e402d5bc8224153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600119323130486a4fd702d0c7c5f5a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>