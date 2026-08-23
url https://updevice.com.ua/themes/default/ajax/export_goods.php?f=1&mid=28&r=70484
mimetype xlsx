--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def63764adcbcc946992cea43c7288a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b2ef72a482c55d2a3828743066fe62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd72897d2c692f40c2432599ee6530e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b391eb491c1ef24534d44a81d0b6bd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05672b923800c527b5f7ef21d445c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeab9b052b03bc8da9049a56fc0ab586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327e7f04326003154f483de5253f14f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6a642b65934f07cbfaa9bbb349df28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e6cc26ef5c262121fd9c008d745509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c33ad8822a28423a332fe1843831510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2f5f81eb7c89dd15bdf2cd953ec1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a3e47342d0d4c0ea8e03ebe08faca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d43b635f3a20f904a177bf2b7752113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408517cff07d54d415dc9f777b2d7ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54c4aaf294d4c7bdb710a66a4770c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5de184f48055ca3cec66eb710d098a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1d95a86ee3496b342b907892a54bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b40d51d472c2baea6fcda2a85620818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b31d3f8ade29c4937410d14e5ff7a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549c6cf3b04e4c8008ee142150408bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bd40c0e2ca118f29dbb1f69f05dc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e801120d4b47a14258a9086e14b2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f811df53a43c268acfec4805cb87c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c863b92acd4c11a3ce4246803bff21824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba22a824f7b2696f90fe381f264066925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e34f907c796ebaaf0dc2a2bc42a7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fa1ec93cf27812614c824ac069aa327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9fbd534a9a1e105fd36d69436f65028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c54ef542c54dd16ef6130a496daeb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f813ca63542ae2f90a77ca25b51c00a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9c6e49238fd02f36b7c34c23e8f3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27c67a799718ce63380f546b790d5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe524c339230f5214202c68e2cc9ba3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e1b3a26137f9d9574b7db88ff352934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ca42fb1eb9178dcf05f806c1f3b2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966ff04b2e7007cc88b85136b4a9ed636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8d1532ef19b928bb3a4186b0c5eb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4e3902b65edf49a35aff14857adde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb3c74ac24a087807e72034402bab839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a6dbf7b725f6ee931f5f5205d5ab840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df45f792b2cbcc76ad0e99cc523d8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f034c90bbbdf9c7d6010167cd899242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0c7972ca7d7594be2e430e3836cd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d1fec69d62423b4ba5bb59b1181aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800244f05d08f8d6e721aadc8c2fabc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c5c2d53c9dfb20fec9c25089069cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d0fb93a7b1432e0311255eb20c51547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c841310675cacd20775b7f7b351eba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f2ed08ccbe2de8403a292a6d9aa3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4948fbfd58667e5d58194099e21b1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8805a2360bdefcc161db95e359c0ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f1d0f1e085e1c69c8a486ccf7706b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712baf55c00adcb608bb619222f117553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c992083356991c783b29f957e454c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04e8696114f0ed87094c103f60722255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b946f67578d25e426a43e5e82c1bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6b83d2fb87ac3fa0405330ecdc7dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab821d335b40fb42c57b425fb1c823158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16204f2674fecb92f2223c60ed049f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22b6568d9f3872597882148119dac960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3629bef85bff5d8cb1c11fc05601961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00076f3ed2ad9d014ebcb1474e93487262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a8f02379b960f6c0d01374a21dfa363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527015356513bfc782607562d54c59564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fef03def0aee8d2bb6f0bcf37601b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620c7faa074002c85262c7cda1baf4866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e647cafd483a8e03c4433af5c32e3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66115192acc8cb439ccff75df7d5b4ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea53c0e16061448244d89b67ca9ef969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6860fc81c83e532ad0648ab66ff030470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0880bf837155652a89b2e841e1033ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a9b5908a28a367eabfaca2d58d30172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbb5700a349b566d8754e73ea2454573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fcff4bcce8c2c853c8859b4563f2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd9e3d8ece2cbbf7df6e724a5314c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666d37e3fc2d6a305098bc319d2e6c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dd57c4a11ecc1f93b772890d41f2477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03ddaa2bf9afdcd1db0b4ebb4ffa8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27e7fe822125e315feb89225d5b13679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f12996227cce4ba35dae637e986eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4347f9ef636acde6ec7abaadd0d03881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6385e26737e28f6e41b6ae55470dd1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebffe7f1f7f9d23e662497fa262c7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8b387dfd022ce6527a28f966196dc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92195e63aff230bc690e1bd28dbc512185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d564515eebaa6cc7f45b593e619d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd3439f87ceac2d14140de7ea45c6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1130fa1616d101180992d6a0181b3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59151bdda032b8ac3b16aacbc2bfdc5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd50509196d90fda6c15c784426da890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bd8c1c0b195d1f35aa7c238208e7a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c55b0b464babdb4a55d156ee06e7f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921205c1147cfb4daa5ce928ca82fd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3127ecf9426597f7a5a8c2d6c0c0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc9b0b2e7cc507811fdb881dba5e5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0181e6e6b7219a1a9451743e5a67dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d0b9a6a0f1fa309fd676c276d0d9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fca40091897e579f25fbcbb756b1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03924bd7760ab27e304e5542ad3bd65699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf6977dd8923824710410818e0cc8a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38d0ca6464d15bb91653a7a73c46fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70531aa4874579f15953f649c5f04d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924794f7eaca05e23dc7232371309576103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ffcf4b4dc35121af9ddf9798c206d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf28ed5b738ea048fab55c917f629f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bde3fc6e565567a26ed5b6c9c6a55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382daf08752a02610965eeaf2ad7a912107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdadf892db16258ed2fba0b2a1f3c63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce471924addad773f1dfc9f6a3a19eb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f21d1b5b9a92c26daa7e4556d3af2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bca77692300981caa4087b5c05623111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3527c020c7dc263eec1a4fa22b9706112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce831656bae8eac7e85d89ae3a6d1f3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf051af2f4310a20a14f9246fa257b87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c31e33c35329f16d0e68dcf315123115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ce88e069cb928dcb5bb2aab920b8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93df05ab023beeff568263047ab09cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ca0f7c32785ea7f43cd1cf16ad9d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9ac06f36ef94020266da817d49e23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc02d98d3a91e4afdadca16c203a8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7d6b39d7334e971ec9a896ecd54b3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9432e2928171898e37f6dad962fe27c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7267bf66d8e319df3c1d0cb119d0b8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd145ce8f852bbf9f97d9e380879ecf3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2d0aed4ccbc440a4e365e6abb5110125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6c65039fd66b210c92214ddf9e11c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb585a54f259e19d316875d939af41127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61badd83b02ae32527350f75b6460e04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd80e8252658c5263f06921839b25d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe6c6b4cd2cc5d287486f9e5504d17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac298f8bb010c12745ada3dd1596de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdc9973cc60eeb4617b4529076fd03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da168215b626aea8745ca5fead1f824d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2f76202cfe9fc7fa2386344dab469134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e47280d50bb9242abe01c300a934fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d068a4f433f174367bfab9eca334df6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b74d9424a895efa5420d3a65d29e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955b059c3e75a582420d1cc086f7d36138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387061dc846e0433149eb4ddb594b01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3479adc06055fcfafe38ea42caddc13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829464444fd93fd6ef2951f39671ae12141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19ae4d4e32d3b3d5757385e16bfb71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b003edcfb8576d1e987a0e2702846be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d8b2d456aeb77bf3edf32a0487a36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3ed162d87d18254b40be71abb9ed6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2af22425bc0bb80f83283ccab4a17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f3db9497c18815712788030aa3ea0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2cb5aa65d095f061df47ac6fe4ad6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeae070d81f1db8ce1481f21b160a9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14717fdf9a800011b8897414a9730f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bd157c3cb22e97a4591173ce68c35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e60406480094eddad21c0b95463a01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304aff255ba254c1bac71f2b0c607a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfe383a2b463c226530369a796b5e9154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d4d8ab5b019084dd5722c260175fc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f781e294054201fc1a2b6c0a9f0892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd56680cd057e0b3ac0544f90510db23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30ad1618f1b7065340b619fed2797b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483296bd485f613292fc88874395bb585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b54e55c404bf29d60ec1ba278d72426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac11a6da62d27eb976b774d9a39ef77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1ef429ec6182c02891e6fd6412ee38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289fdc2d38b5a725419a6d62b0bb15b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c08d96db05093b3277880ad7ca22010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1736056feaf12e6065b3409665e2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01693a17117c3588b4bf52d0ed53153512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f617ee7a1d56ad3e00e842992acc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b000a14f37c596fdab6df56034dfdc914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989f4c9b1a3da82826816009fe7940515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b018ed31203be4df92468010dff9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686957460312d5cea2dd35645a79f1c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673b49c9188bb635d4490901fe358c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5cd81270de39629605cb0bb82240019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb16dc21c7de4f60754cf479c3208ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e94437f9f497e26d3deb2d3b71548f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319bc62e02a8cc609e3834de9e5f08322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd821419955d1c4b4c39ce5f4881a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acacd19e450b3a34691d32d2b65842124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637df18d0b071539b8932941dfbafd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a81973b3b12552b2bd80230896d5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5d2914b590aaf0380498207cbb8e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3ef2e727a928851ce45407985768c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d56aa1c6b8d3d1e9490a3c4bf6d52129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99cc2e86f139f1627cdb815a2d7c6e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0e20f22e0c4819ac935da03982f2a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c637d19f47a1e13746e9edfe4a329832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6ab5a95b30219d58602cf68a3f7da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977bee4bb644a18cda560e044d5c15834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ddb0611f5e7ed05d56f8f0397e15d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2aa928396b5a397986138e359e8ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae92cb4d75d67eaa1555d59154a75637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc589994f09452fe97e6c66e7f3a5c9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ba4ac92c05bfc75cb3a11a7189f9b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f02e407f674112cec85bb4db9b31a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc52df53651c07096337968b107f66841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07decffe073d06d677cc1b2ea9dab58842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3ef5ed3b5e64467eefe30726846a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fda2b3079afd497b6ad4a54a7d9b2d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fb191ac416a57398a2b36f6d8c61145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74276837f0fbccffe688ebb7b4bfb57f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af624aba3a5b9da4004b087bfcb4dc1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec42bc48c22c7c259827845e2f00f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffc13fa2d05256d0b79759ddfc965c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5d5d5e2a02330a426d88b0738779750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d44374644aacddb4a52880aeca4d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4316382658aca26fd066a8df3c8a66e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a2ad711488770ba0260041f39b34453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afe9c278dcc9007d0cea329d4c018b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff13f66dbd6336ccaa543610f297b4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e2f586ce48fedfba0918fdb3642c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc399866114fc596ae5899cb57e952857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a410908ce7fbcb58e9d9c9fdb8a21b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb111398b1972a1fd089aa6cff177159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c45dc1ed3456dde77f120b39e94dde60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346383aca8775a31f5c768347bff28d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a477561c96ba5843d47ed5846c5de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8e28957cf4c5eff70e6f8f034c9a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95b6c3f54a27f66f3cd729c458d2eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2342ccb9d850d230687c815c136bce265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635fde77a18a1e83ec6d0b93baaeaf166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bb7167b3f03f45d607376cfa6944767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ec2994d7279aeb405a9f5a31ab17768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7960b9668b1225803e748abb5de1fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38dfe7cd7398906a9f39791ae2b4cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56b62343af7f4ec449ea3f118ff6d471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179249039c78848dd4f6df9c8cbaad172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3195d738e3ba69e7802e98bc024dc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f468e11ae2fbbbe011cee438427c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cb5a18be59940c6350f004654e76375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fb36f89ffae7c8a4d1fb20a108b6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048276df5121b7597f1a735a9effd0ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177382a2cd849b3135bb3af0bf3a0be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf2d577a5e5cb1afba5b2c0232d13b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04626f399e11e32dc9097466947b87280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f5d0b51848bd960c866b2842fbb9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cec1870c1f882b66d5adcc0625ea682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ce1b9208e0f2ace55be2497dc067583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fbb9e81b4c149095c351111186dd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7485521df893122b8695ff00fe105385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0362fe454581c440c026c051d240f0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4169a910a7de65aeaeb1fe556ffdcc887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5db8e296f3796c556f31fed1102e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb9b6483dec1a8529f6e6f65c4854d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2496a99857c913dc773fb56fd66c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ccf47f30ee2c27276210a4af519ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d590f4751478bd2a0d074197f256d0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bb5c35695e28324a75379bf56c17693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3234b0becaa28d793407c41e27625d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3843f974cfe10739ef080faaef95295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7091712231e56284ebe21b4b8ae026796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db73cfb2021d335b1e2010ea4edcd597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504646a6ba680b330d20e52ed42c7df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ab2add45077a9784cb7e48d47bff599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9082ba4cade19e82a5a1e540b6c2f65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c830c86329f4e7ce7d25b9a33dd6224101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a03a5650909e40a050e7dc5e242ec6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7abc8ab0159925c4d161ffa5ba4cf0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfaebf57c391a7b20799cdfd1910b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7669258af9af78840d2fb3d749d06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e1a06d4e4870063cc4ac328f06e2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691333a230e553be2f81380e84a07702107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b34f9150d96b2e463fecaf054c257108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd54116991da1d04bd5ab3b223103d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84436bef6ff28f8059c77257ca16e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1ea8da5c0a1500c88fcaa17735cf3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9fb386d991c285b1a668c21ca5631112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaf58cfc35911aed8a506f710455fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c38c0095f757a2f330e8b95ccc563114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b38081918ac0d573956d4d1d017217115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18206c6df1ed8440699500ef78ee8a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3820e2b1f56f60fb5abc5a067868e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3261bc950a7b8807b40b6981d76d174118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf72bb06ce0c3e65f00b9481abe4c1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc05833e4a763c2d4a0091c05a337bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90800e589e478eaf898b56172f5a480a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93cc1d4f367849d4bf16245c6273b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b0af6cf6eeeade82a3be893cd25a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c30cb635b5f49a88166236fda1943a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5607d2e0c7a21c8e27c946990945baa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc0399d21d536bba389f1213a15e62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed576e2591459d1f843731c6f8b5573127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541275aa553bc1ec8a590d0d9e61602128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad94b52d093d8362a150ccb9acd405129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36144bb5705b1377c07d8d226805bd01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbcaa8400734c125227574f20b3d10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d32b4e3630e04854a5101eee9e13e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c9ae2b56f68b89267548157e62e8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f228185e74909b5d00cdd55476845f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe1b4137cf4c6b34c9331a4ea53ad6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9234cdc9e40ce4daa2a672ecd24d35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33233bc6e84753acaae59f49f2789bdf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b53a0644c81fb6e657ffc0b753a58138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19b0cf5765e874c3951477eef68c09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d6a1885ea7764dc001a3d6e845349140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3cbfa3998da1499da5f66f14e98e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfce299024c6ea0a14af890de171341142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01470e12f1737576faf592fb28987541143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdee77dc45741e5eebac1bb3f360924144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760c273dbd4d099c0fcb72881729653145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c88e1e8bbd451809c8b5ce4c6ac283146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c9a9d5919649d95fc38fa29cb8947147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077aa4f90049e1d10269dadf06d6895148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bed0f518e3a8e0cde5d90fe4737a4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb598653b3c25d74e82ebe2684838b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ec8c539115e87b9857a419a1b64c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be6e583267ff2878720b21861cffce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba86838aefee09c565ec8a2b7f7dcd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7920ccd400fa780c295c3e4cb2d4a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>