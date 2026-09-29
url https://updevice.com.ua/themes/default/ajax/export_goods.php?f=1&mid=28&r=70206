--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3483b98714d2aec9b4bc92549aa631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a085f4a5ccc685fb5347d3d48c1082e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9f3dd347a54486bdad621dbe832093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fd342035e56f08995004af38e3f994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed4945af90df3f3c1e6b7c3d8c3a055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855815559e7a6bf94648debfd5bda466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fd5a8269cb27d9ed69b05bd8c0eba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e7257817e33f901b02cebc7f575f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2f36b1772ed91b89448db82d9cca09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5759986d81de3f1db1e4bd2639a25a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ed2302d81fa576519c50052d9149911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad69682365daa0af4c6cbfade32d5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfbb55fa9410e606abe8ab063e5ec513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f835b37eb9aebad0c30d644eab80514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5adc43bdd1b1966ce05881d78eb9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8993179fb4ad43812010b285e3f994d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30322d9c9f77d41fd16e4928099827417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba796f904ff19622393fe4e119044a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6539c62207d3edc1cec118977624c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381ad9cf314b26c72e1eb03d562ec4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc51c6e3cf3dd5a05164d1e8c9b9e0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eaa0ced2ae4cae6d2816d6c7cd159222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bf98bc9d1b68043230fbb22d6ed1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbda9168fac2836d0581e6629bb0f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f61d03ead9b27f6fa646e59bad6db125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2903c66d033338eca4c53b1e3315e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dda9baa39d74151c599c2d3ccd59c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea92aa8a293e7fd0bbd9ac5e6eb614928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e554bdf7ea49912acd86e7be3840b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be62ca8e205887fe3023d433379ebf630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880dd25554e08a013050353a685118b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23be9eed70dc3d06b3f5181ed3e57232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfedd53ad116243722734d823cd55933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27e7ef7999c0933ffa656ad682fab034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce90635e779154edc5d0b8d01eb82d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46262509b6759d58a46c1b55b68f0e6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31bd14be3e2db8961d551a2a1043eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f400f893c7224ba55308338d66bfe038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa53f6db388d7d1da03046756e1288739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0eae5549bf4a92f4342880c31795940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de9acbc50de50f2992e0132b78c6d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a7600cab5cc00e54657d833eb7df842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398697d70d8fff1c6b1b5b5b0e90b0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075c80db01550f54aed419f9bd426ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d74e22abc52bcabcca5cb95b33a0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339e53d8f9c4ce0a09db8c01804399d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c467d5d3b5633bf838c7b664d03ec247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546627136dd2bec93c2be5e17ab6fc4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11838c4f81a085cc2b2494803619a7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188041431923cf4bd4fcf533c8a504250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d4ba70b8312a5fc5a42a22e2185c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97c5402ac94f8b920cc123190a11b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4295ca3cb482a74508a4228dd99a9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc975a4a33b0ff998f61f5750e826854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c65500ea3fc0af05743aedd3018c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85139ebb1e8a7a64c0256d730595b19a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadc6c53aeb26bb69a468801e58c0d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dd4980b3d4af3535150ed487bfa1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ea56a83b91167b7516b81eb9e443f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8c8d8725bda72099a0519646a4b9a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689dcb0b21b39558ada051ac18d332361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35899672d3a562fe63668372ab124f3562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1f30a18cb2ee0171e60d3bde5001863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1354871b49b93d4b83d1cd5955b6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f86928b944605dee044f721f1bfdc365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98d55a55dd2f0e7f9fff0bb58db2c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed719afec5e357cf354cabb6e147da067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01917f92eb0d24b27575a789ea08ef5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7c9430bef976fc3443bcd6ac2a57a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a12157db575025d84329feda284a3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ad563d6837ef45262bd1d50059e5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25603e96b8a88a899710b2cbed8e108172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f9ffbf438240fef7f9f7c500452db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718b60fc85ced42f5eb894fe1b1011874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c54ea3db451ede26a9c78d7ae0f10f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fb84e05b5429cc8e17c8339cbba2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ac803115b68f50349bc8737abdb0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bcbb67ef4d7eb2077a90dfdff946078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da91305264033532857594727ff9e8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c768e4fb51f1c8f8a6483ce4f06d8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca0a5bdcb64075e2258d9c5d5075ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95a91a0ff7deec8832efbf4125c4f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c513f1a2b47b76e9220dc560e6393783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993f0e18745569f594b0a4de173dc5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c4d9ac1c8b673f9c923c04179e3fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6439c623f78637d5f142fbb045c7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3729e8ef99ed1bf90a095d24c325a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aa81d7e31d8a175e8d21789e88ec888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4949449ed29ca5ab8e949b18980ae189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f190cc232bd1d95924ad8b517412b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018face3da35c236a5233da637338d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb6064f2620815fdfaedcaeab08268692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79583ad5a4b7924a8f9b14b76b6cb30993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be20cdfd72116ff4b092d6b8027ad7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f06f9380cf8b7b4d197dd99ca028b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd8ee1ca0f2ecfd89c63b04202f24596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f5affb40193a6bbda2a9cb41040ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467d8619be83fc3d50e1b5ea17fbdbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcaacc3321742aa096ceeb5c3f2e5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d4f3fb517ebb146a9011a3b65f13d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e69194ab9195c555dc64a87c613cc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33a750b6981ccaa787070578171667102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b640b0cba3e59f8de62a0e511619dbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aabdd2e3c396a38fc71c1ce8ba87f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d13488ee5be7f133751e06d532c11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96f402d59777d7d327b7821ec010f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc994e81bcb325cd5cd6a8fa11a9b271107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fff1874b931e7d08d8fbb47ccd7be4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70789a5bce303ad47df18604f4cc2ef7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e729de6b0ad419a8c3efa61bade93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cf41e68a19ce7608b5a9e7117813a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a58a2d6867beb38728fd3b1b87359112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be57c6d6bba027ce463f2013574828e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0504ba2e805be6ae00c528f0d11b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926494d95c368e702b8f50726768d2ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8debc4348e2762f7bfcfd332404fe9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af731830d6bcac7f352fb3d5d9dc728c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1479d41eaa6bcf614da0ce3e44c8cb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f732c387430813dbdf2c4ded5bd741119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb328e82efbbfbc9c19a010328a8fa78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c4283cf8cc0fe83f647f4816de568121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c404ae1382f99897669db01357461122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ff0a46faf560ae58a1e8fae7d5368123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22f282222a5dbbe0bc07954853b382124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af6bcdfccbe18543df948945762be4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675d3006584a53c931537fe87562758126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd444f2f41f61b5ae89ba0693183b37d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb914ae3e40eeba50c648fef81790b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53c26a0d458cb4e2cfdff2023b05ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c51e16a0c3407f46ec01b519468356130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bc102059cb84ff03cbc5bd2900faa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014502ea66b2ac90b608ea432c50fcd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea66e300ca383240031a92ce482ed6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9786e5f833a8856ad3727de78e9f38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f71be2556a943f14d06ef3fe10c999135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa7226198aa2afec92d05d829657b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1cb608c00ca2c3ff4a8662cc29868137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e8e88caf82791a08f26597b4ba15e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a348ddba69be5912fef97be8431089139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1871bde0c0131882301154d676904140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbda3c266fc970310c215f91902da35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3600652697552b684dc52b7f0ddf03e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4c736faef3f3b108dd0871b262fdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd42df2dc90607fd709186b23035055144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf28568ef470648617a608266bff94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637deb23d312674a3a612ec07a3c79a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021805493879e6798b786edc0ab1e3b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85910477efafa9f49341aea7914a201e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfe0008e96d941943241591c3539e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0514b840bd17c8f7005cc056a5e83ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c170ebfd902999596a33bc9b4008032151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f91d4c3afe1d28352e16118626044152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecd72ce3d6bfc1ee9af00b2c944eff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab44f412956b1efda8fe143299e1274154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e185ebf65b69f70250b702f0608cf631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14ef4a4a78fd8b3738982b8caa55552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc840d96da07cce63ad3893a27bc9e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bfb9a8144fb708ed771b57c562d8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16470905173f239cd2408d7a2a511275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80884404dcac45c08fc95af4fc8d8c326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8423bf7acc9c275096c92c97b13e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6980d477c0cd11f9df851ad245d358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2216e920b6570e530072e778184bac89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b57fce6bf4954c7e53d1d187e6d19310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130416d22049ad67585650ac62f402511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442bbce00d298224f8f022e5a1efe5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d790068ae120a4a237784bb1808005c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9d66df9247ee4f01dc4c423c3e56114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449a3a3f027a6170ef1e8313f57053a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963531de176ad51de0da4d37ce24cb8016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab340e2bbb12d7470c9403ca2c1acabc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002eed49e30650f335567a474b0a927e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea205f870d438a6f060078ed5b68fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da7610c49965731fc1b5c4a424e5e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d0da546d29909e728bf72b2a6e9d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e535fde53a55915a5c9d7886a357c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90630b15ee01bbba6386918690e30e9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf4e0412ab3320da6c4ed4d36eeea824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d56d77bdf57ea577766efdd10d78c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac64a33cc8577f193585c709b7eb2e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088e5dcdd3b52ff59a8e5b6abf130d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cb6d96875e4db216efcc7924b2a2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444d31852c7bd7e30d6e9a68e5385f529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339de1a6b524f79c670b736cf9f9fc630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57834b860621ac605d9e00a3a88979531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32400d2df3e54359b95d27ba0e791ee732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a656ca4182dc95cf6ce7f482148af433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4029e4bd090264150cca2f25f330d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621d7151f1483832c8abefc309c20bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18713c85e3b47afc1494de869186b52236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e76e094a49994bf8f1f7c56efcaed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310ea18dd78ca6c1cce12eaeb0f1ef438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4435b2fd88e78ee9e26bcd81dd7600c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194794a3c343a1f41a578c97c9a5a2a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b035d9210390fe318a5cf2231b2e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f0d3159ee18151110cc2eae2090fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d0212c80e57c83df1bcfa63b42d9043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da52edc22f1aead1c9168f1467afc7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98312594b7da30e0481d5e8e8f58811445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27783fb661bfb416f0b34f96b7756e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7da9a0fdfa9d06b654d7a866c47bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbe78416500114d24220e01e58806a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eb9293787ffe106dbe6413c666b2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283bdcd53a752578f47484ca76222c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6004375900d76b128d397667e3895251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8610f86c0b75f62cd2f6f855ba9b17a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d73e59decf5006840da3a000c1d4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79521e488285818edcf274afe7369f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfa64a4b39c6f5916710af7cd1406a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bf26a548bedd0ead09ea6cbf9c15e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cb29612b1e82cc88fa8676b773f2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be7cc0f594cc752a63beef45b37afd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf677d94ce013723e016fc12f40892f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332bc34e6bb8681fdb3fb80fdf4c4e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ff487ddc2bc37265f553b1f80451c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7401818976d14da808d43edc5b0236362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0250924f8f8292e7cf765d47dbea5b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4738c51635a1b8de3e0de452231193564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775671faa3967bd812c2b7235ce5dddf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc99c136c4c913b744a1bda9cb77dc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f99b94c929507e76ab877adcba6a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04adb7f903a3715336d057f15c45d4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed62c6acec9521634db29c39e7e813169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a484e5600dc4f14d26ac0ff454f2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151edf0c21d1735e2f303a3513a5a02071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7d900f16b37da4aae16fdc109da0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea631f6a285b8b6db445faa28d9ec55273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8e8915da9af28e362c3a09cc1b3b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e43ef7d48972c49a7295722ebb672275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17792188a3ecc2a0a555d0fe6f74eba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c2b0b19fddde6c984af21cfec9c3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bedfd2f45eb9d0df99b2ebf3de57d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9d12dbb05c51202715ac39472f96a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85401a100410b76eac8f956c986ce7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169e5b473074c0f54fa15f06f50d04e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f488328aa5fcb002396d271ad8327982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfad9cba764bc2216e49d928cc71e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd73f63027a2613e1ddbcc71c2d98584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3098dbe52a34f524d88bac6ade29d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e927be2632f2afd7eb73949dba95e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0571fc0beae17d105226dff600beffb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766075418c44686c16be02985e8469588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcec32b4765366758151df0e16a308d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12d075a94fc9078f6d124e6ba53c8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b8182ab8f692fcb3d0a894931e97591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d31054080cfc13c7a2c1816a760a1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e55a8c71b0623d6db474023b5622693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a4b57e959e18cdf6df746cd8d183c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51119fb5ec6cd94199e2f0450d1e8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cc74b2045547d9c00e14118c4b89096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de915b4ecfb7833132f2efb83d4f17a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029728aa533cb6c5c1776811ccc02a9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917011a530f954be019f5007321267899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653c5cde02eb56dd7e994b9c8fa7dc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75623d55c5014d5cd32d55ec9ef15bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66355f7f21ef6c884c6a21019e4da7c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bc3647ce9d8106450423a9c62e832103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a0b3541b307c13d04e2de29d6d13b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514368a32d6a3bb2eacf7f62c896018105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2bc64f6154165f776a8c5eb3dff49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61346aac9b4c95225484845e49479fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac6bcc5ceaae5e0ca1c850cc9f5cec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3a057588dd03f801aab7f6057095b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4e81341a0efc7a0c670c9612d2c86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5d4f81c74c75fbfec19175458eb80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43c60cf2603b6f3c3bf066758121be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d5cd1aa220074b3c27fff2bf4db8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef946fb20787245c8916cbae9924b3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2ab64b0d8dc89aba6429557ad0d69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c9484ac4b4afb89a16af653f52a27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f8b03fb11e0d58af263cc9af60da3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62dc0924fc31ff1c148488eafdabde118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf6f36ffe262f2814195d62fe5eb10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9905f3dfc2230eadf456f8d3641aec6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b848f41d445e889cc6808a59bb68219121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbed46d5be10323a2ea0f14d557c3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8c455873dec2a1f0ef2edab1f1701123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe3671f9f86b3c0af57f2eba23f729124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f1172366ede9f1e4b2324bc2aa22b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658059da489bdc6e31d9755e27ef570d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca444a6c786e84a16a1fdfbbc1e14f4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09190175a3873d291d7b7c0406ea55ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490819978156259844c8bb7ac2708a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc827e053576e483314fa438f2b1408130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df985fcc57d228e2fee8b9b22b9223f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f9d6c5b2402f72b6c845c25402183132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae615c0015a3e5ede6d6c2917fc843133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa834912312960d6d1987b477c7790134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d48812ef5858b395ee3caa7dc5da3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e3a3aef2063334221c9f617806d6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0bb4a336e37fbf6452c06afd1d97f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd196310af344f4a4dd31e3b3e4fb70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728938d009796b8b39b7f8156adbd27139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fa137d4ce1602085fc6faaa68ab17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd603839fa2a2d213f867c9b19f3d06141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0259529b994cd063999da45645ce6b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf730a6de77016301666c90f28b6bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3ccb1017f4175f9dabb1a8411dcbd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf83f2300b669b164158db6f499e44145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0d748da7097609515a9b900a92ddd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103444672d0865ed7e9230e0fe01efcf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9c55612e7b4bcca431a4b39e64a65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f90471d75f6a83bb72834b3c925915149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10616f109ddc20dda141be78638885150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7101abafd7ce2aef89922ddf72c37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b23e26edb82272ecdd2be6f35d862152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f77c02f7610055173cc37792a29d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af5ae91c0c985e5775514d7ff1bf60154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>