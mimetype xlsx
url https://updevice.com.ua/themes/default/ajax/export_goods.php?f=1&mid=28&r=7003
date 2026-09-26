--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1a297b1cbe13461ed841b8cf2d60a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87736db892c0ca8035dfa4717f2fe42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef800690aca2885365684bd1d2d73c6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78b740d3a631c16201c50bd84a32874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c13a2619c19c76bfa3131f270cdb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20137884db2bc2bd297c7cd0f4d8be2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8420c647e88a65c5873f6687776ee57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4411866157e6ca26afdbe057369d3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e10ef902c475dd00b42e3799f0fedf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635976e550171baf28edaf25ce1349710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd6f0802ff0442a32bb0a1c5c25bae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808615680ba6a821fc2a123a49e2cf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd5b6cc5db3685ce2083d77a47366413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc02a51f37ef5840f273fef1e604b9b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ac6c3252fc97289ea8acf49ce635215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492628754f9c75e44095969a18d674d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918b128f4896601b4f47921ebbfc76617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8a9820e793d703ca1dd7e42484ee518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcad80e5b53640aa7cf0a9dcbe57b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda5d38ea373648086de627434c643120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3c39dad7054c751762539ca92ade021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375ad83dc9b05be9fd4e53118808e8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faaec30af87f8e68881b557d081a4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50808564ed09c9b3da896d838393f0c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75625b010af7e496b88e24183eccccd825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efd354a2a94b1a139838b6bcb7617d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be91d5bec4add2d1e678913d64f30527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595c4fb222d09a33d417e7536201fc328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb2b894ce27bb7901b137cd86d775529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66124d75e50cecb6aa8557c5e336f5f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3162904ced4743dc4d3f82e9d677c9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74364602024df998a1a171c7890de29232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d35813cabca7615310aeb313a61e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5d1a465364c79296e0e7030a0d71034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd868cc89f1b0755686676c4a7a38ffa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969d6d37e0c7a403a0d7611b3dadef936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca808922f02e874583903178525593ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e88d22d610597c1b043dc917b38fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e4f5749a93e65fdf616a37b2e5dbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e2f53658f73e2e6e1d11ad170cffd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e61043b4720a6a86a6718328c288641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7cbcf75e12f43326daf7ad9e9189b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53671af8e91c7ad574698307521d071a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562139d735684c7281855abb50fd5d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bde22b3e814441e24fc357c6fbe1b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd33503c6d823ecc904d2c615f4a4ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c291b25b250ea8321f2996815661447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca419abfd0a8589d126aad55021b8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39c59c255bf28dd823fada82fc589549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e9ec8f23dd87040bfeb92280df7ae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3ec6b69d935c153f8f6815a05c6be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f1d5911aebbc34b52c5355a41a5f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4a098ac7359fe249c5495d53d501453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34e355e9009d9bdfe4710b6cc01a7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b59418d6f59c779e165464b62e83c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3639d2b2c57f3d07bfba6e43788f7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a2a3b1e68c3114febcf7a196f260057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3e3c4172c08f416440a233768807258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0f872e1e2e417e9edc0e880d0ef5559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eca567743e8245495105c64c29a1260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33c4386f31f280d9d53eff9319442961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b6e615bcc3132dd31157d17b526d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393ef0c037e510b4ff29ed81d16d97363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b492245008c0aba02c515e611b7d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f52d0d3dc977f834df375d54e4dbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc52940278a7c4487785d9e29cb63d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691fd6adb2b192a95722300a41b435867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3436014e151f42eaa250307f565c41b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be811632c03fd23e1510160448b1808d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0abea954b2c773827d4e107a97f4170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193938eb60588bf9adc5056701bf031b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f0f7093f254b498bcab4e0ca22ee572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b9d90f9bb137c9d5d015fca7ef97673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76e6c893012195390ca04fda2f027074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e0e67dfe685d581b43838fd88ee8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fc097c421f4b9f1851e23bc90b4b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d99d275fa897b555a964647ce72ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3dd559ebaeb650ddb9d9d6de5470f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4980c52cecb57178f6922b57e6a7c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2a45509ca6890775543d8e58d32a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18689d78b18027ae8e6ee37ff39fb78581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f4f52ecaed176eac6cf15e45fa6c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ba159a34a6517d594358c343db43283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8c98459872785d966a01178e859cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a983a26869c056265799c0402c51a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e35eb31c533738741fca485b9e89886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46887d0e2caeb5ca441da21aaaf2f62787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68c8e9c134c39275099236cf85e8a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e021a53bba6f6553c5207ad5885efe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dfdc688a5bfdfd9f5ebc9c5cce64890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e69dd5e4e611137bc4b7d70dde246091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321d8010bf3c573334ae54103475d6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345c5724a34acf0f8fda77d59f780e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77c179adeb573e971347b7c437b26594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353f79efa872196e28163966a5cb74695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cb575949e4d59d9677c0b154266b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7d39848c1d0b76dc0b211dbdae89a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2753dc8d54d41b51667e87aa6497a9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b951d6bd76d28cbf29e26815e8cd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1ae2173be296c24ea15ac714f0e2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d13a98d550237bf1eb6e7d20379e2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b567d480399c7715812b3f0304839f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af451b552d2694ae3b9fb6f9206e3885103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da13ecaf84b7bf818a44582adeef41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28500d44c84149f5d16ea24519b94363105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4d58dee687b8d51fab507e5f8a890106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc7d0164e998f7a20490768568c6cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771c1e7026c3ca4fb162cf2724e5aae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae0b4acb377701b61ac210993145c9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673596b1918df500f537540cae6bfbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72af0c2631913d9e1a4e797ac3e39ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad264c2d00e8e1424a31d66f60c58f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d8a6b5f4dc0a4ba994a4eee80b0bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e71e5e8adeca604b3afcc43f9ad22a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bafc284680a52cdce14f5438948b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6585c98ba96cfb69c9c0abfe0a2860116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddb3715ce801d57afe3b3a1d2490d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445009da85095bed8ff8f4147343699118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d17267ef79d1fc47a595586631e2c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f00d55a74fc85db4cc9d2e14ccc04120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b02ff6f9796469dfaeac17b79fb95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46286a2beb9aae34b91e59186b5b116b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283f8ca2c6fa4f490bef600d1e01d0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3066879c5ce8b8dab4ac80d122e8ede124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bcb5542114897095f31f6b8496b49125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f6fbdd0264bc9db1b5cd8671df41e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309da5535e41ecd76aaae60063160d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7be310c565a629a3abfaaad93cec66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee59f4d90194f2b236dc07ee2f76b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe83df47515c28ced528166fac77664130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509ff35b84cedfd6db1572c72049bec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431d42d2cb06be0f8ff88939a16442f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab6fe6c3e0462f10caff891573347f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872681ecea2fc81ee0762c11b5959b09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217323674b9a0279c55b1d99ec669b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6f0aca3c83a74e8ec8745635bfb00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c83fd77a4795ae00cf7fb4d96f264137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1842e95cc4c95d2423add3dd60f82f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e745c0ac57be9a949851d0e03543d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c12541b6eade44113627360bab3fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b1ce53223e73f7322090a88241edc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c352e3dede2fc12b408ba8a4f0ecbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d3eea202459997dc18579fc6660a8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc0b319d95ea546f2b5777884f4794144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f29d2af0f0dc41368bf24ffdef178145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b023f71c050989461cdf8ad8da609d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6b5df7398627e12ba5277f5b477f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee231226abc2a4e3a09e52485c376b8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb15002234c1406be30705945a33c14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae672e8ba724b6182d2cf4009e225d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8421a0faab75b891dbfe154b2d4d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a12e6a5473ee8e576cda58b86683e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13829b2fcfdf1cb9d72345fe537acd9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809f8e5babcdeb32c0da2f9fd461df7154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22202d407d72963fd69d14274fd94f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4284653fb2fe7a631066d368771792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ef22a8ad92845c09653a01d32aee63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeb4b56f8fd2742a39675c3577afa84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e282fe0ffb19842b717abfc8e9571ef5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836877bab6cf2edcd877dbda49f622b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36ef7ede7a355f9dba58aa536a36867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450036e296d1fcf9f5789f57bb580a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfa366d6b20a7743fd48f9cfc427c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d816f13bb9926295296f7f49fc958b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a0588b0bbff9aec5783c733dbc8dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996c93aa9466566f2a59c79351b63c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe5a457aa87b086d0bbf2879d0152713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f6caa1f0f9751e82111e79b58240914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3567be28debf735157278664c67ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc6d5d833cd047a152f1172f94e2f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55248695ac9b99eb9308e2c019cd4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16135d31ad120c794bcfafce8705b3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff195947499d77c64e70e377a1381f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72bf86000709631e89ec3025d5538520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0942805282c35275b3790ca47a572121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcfac75baa3ee10bdcffbc979fe4f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401ad486a94a1778cae0eb7c465a93323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551a40e1745446d416ea3cdb9893e2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e8cd8d95f7e777d7068d467adb2a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f67025a6c564f1b57d59023a6837826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7213730155c62fbd8530a980bce5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6f63bd47688e466ee161e660f4d1328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60f729618314defa8f05d6377e23f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c06f09ede5cb1d567e6636822e47e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9542d1ae9a3d6249c2c3b0fc507c81f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72706a417b450a2c80d64bf4744f8f0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ae728d632f981c6f7ec2edb39d09733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b46f6f7d5be48b4e4d0d864351baf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8cc865680a77fb3dcae4048b08b1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fb49cc7f2e17ab5dfa40d639f857736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4b8117b3da67171dc7afa8bbfbe4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd10c80ba8f88a4f622b4a94334ccb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece4ab46f8deca58ccb3cb4749ad48139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95662229aa767d84321cabfe46af6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa127ab047478f065451b7d0816201de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640290ac7930057d06bf54453e45b7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab811598960246d9f7c16f6ccbe82a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8887f316ebbbc1c9fe7dbcc51cd39d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0c1ae22dcd4329d9f77f48847dcb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64b65b59ea9c505621c9f08d49588446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4a5cdf51b066ece2b4efbd110697e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e1331ae0983914194a771b8e86bcf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2e0d84ae169bd6af0f12907a71c9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8675405b002129b9ad8da11d6304650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee378097b48e0003593cd7a6fcbc7e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4973acac078e00eec038f5dc545a51652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21e89bce76d6a3bc33a68fe6e9119953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae944fd3015b2a9ed2c6fd416dc1a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5a85fcd6e24b20c212f02ca24dc9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a7e2ccf545bba7ac36ae684c917c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7bbceeced8dc904752f232a1d32b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf71be055008cdd9e335d3450b198b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89265ff4abba638c14cff1c9be687c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689a3c9e9a22d9f64f96aa1b6e78a7960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac5ab60c9b61df8d65cf448362bd4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447e1ffa76b9e685cf627d1e4aeaf4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f43c462d45e521ef57e42fd49f191163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e93daa3ab20f0bc859444ab9734de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239c11e3933614bd8e405e00726253865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba2a0b6b36f7b9828a13cb7cdfe40e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef7fddd8cad7bff34d0e3dd7e71ea167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9ba45d7800aae68c7f1390192b84868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1f4030e8741ee604d0d762e3a46eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0232c03b6e7c1a68389723123ece270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2f320a5826fd3696d838163c0fccc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b74a00e8607172ec5e36625190b0a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617147e6e551ded3762a99e5868074373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78696be8fcf446a059344865ae84c76274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfbfefcb0b7c944aef528204fc36d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410afcb85ec742a595f704207959edc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff5967da462efdf2336981e9f9d6ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1db477fc485d9eb16c53e2710977a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2974b3772702604caac25785355f6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21813ed2a084e6b129ed4bafea20ad180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef520a7ee8a87737da73828b38ef40481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5eff9520a263772711cd25795a50982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b0c86c5eab8516c5f619c9e2127d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62e558cfe74abf9e7b0a8d193f8b3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a177c2ab667c44046019062a1b1194785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290ce9b5f194c958bf3b44c15597cca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c394ce017fa91e6dfa1d13748e8e67487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6e386e65d7315ddd7374a41b20bd088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55747f9302a39fc9f69ee0eba510bdee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dbd6e98fdb77b99e95b28f47a683090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c631cf3e94776d79ac9773e31ad3b8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29b9c6cfe5b56e67cfb7424142624792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cff9b9282f0a1789b0d97d9c2f3b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80d1f31291e6a3645079920deada7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85923155adbdd205a29875416c7a4b7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76af89a446fb8e79780d0f6e1eeff6396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b524860a3ec72a108dd96ae835ae197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738feadbc7b6f2c6fbbd8c1fd1b2352398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a789ba3aa238dfeb20f37cb29260f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff303a2ee378bd9599c5bab682229da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b292edda265ce179b651d0b3000e89101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2e3a73084d458bfd6b7d06c5506ec102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caf612d4f991ac41dc1d80c3704f39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5238e0e919b1f209b7b7676866d85104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa63d5c16a2f34cf71c1abaa9486f40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5e4ac01de4156e932372c16854a4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d8578a86be5c03983f103a7cd673f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c09494a96b629350c71d20959f0f43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c604a5f177554b9dad46a3e5d1a14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898f43a343274324dde8bc45cd9545f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb9af2669e0a4a53fbafd23af5749d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d26b478f40c7c97bfe093b34f2974a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e908bbef2643e60d501fc58abed1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915573f27d0a546098e6a740c0e2359114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784af07f4574ca065b01f8d515da027f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84935f6e071d444943b196f7bf06c3df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fe62aff41c678d48910ac7183bf5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fea623a57b7106e119de86c0806c5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce11d3adabf97276b2aaaf873990c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259c67c7c3c3379f42963a0e355c3ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26afb3d75a9e4c5d5fa9d1129359d8c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf3d88ef311214f91b24cad25e6c08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fc2a57842f696bc4ae42bb9a44e58123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdf391715d083f0934e10e50cea9e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18570c388ebe39c0f1495dce245f5d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde4324ea7987c199ff596595e898f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9387f5676559b8dc635fe4f117aabfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4d7a9c0b3abb8ed16d89ad7495a3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b6ad219d2a15840af56d83761c807129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108c2f90baef0d2243563c65be97542130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b67c31e271d3326256929e657a50d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78853084b64f49e494ac3d95927cc979132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d38abded56a80e9442e2b9e5f64ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e0c8c7fd3977aeb84f370cf29403d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcad56af7e9185b22dd8e889603766135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44712de55d9dc09d478632cb44069954136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1153fa2194479f424b30f40ee17c0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048caa9ee23cc415f91596b0fe698b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1b3f412c1478bdaf1d76c85c6a5f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54898e6cd11440654274be0585d00f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675ed851ed4ab7fe34c67e9c6f13fa9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a9ffb30318bb8f65a959c35c847e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a483017a79a240c583da92f479d747143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c540f78a2d3b11e76571a664b7371d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f6e170e3206006baefe9728657616145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ef693720bb20fb09bbea07360a9fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02569281ce29dd8723a142c41a2921a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d734bdf87bac24889e63278833ef2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d574cf75d152b837b6b71087e7fc45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfb36cae51cc556c2fad2c3a9a7bc7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78794ad11e00fdbc2bc4562eeb5494f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1abd807fa8c9bccf5f52c0cb4e358152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b24dfe36a97ddfac9344d0b12f77eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afddeb5151bc1d9c83746c55541064a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>