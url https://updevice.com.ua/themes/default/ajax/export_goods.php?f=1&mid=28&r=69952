--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6209386bdb986363e81f3a2eaefed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951f6bb7d98a7d4463563d20f79df142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0106e8d860c6184535e4335b1a267413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eaaa682b000f412ba9b871517210f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868c40b0ac01f2edb3231591de0643f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c83a466fb347f89964886e54ca77f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb45d68314551f7b0c033cefe760bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca586c8e443c6f8407359f0ad95583958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b049381639bc22055bf211a51745fee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b140269c20bb461456bcf529250c9bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea17914e654ad6c3de552d6d82ad4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36f339031317e96b2d2221ef82333d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0132115a957ce63a76bdd0ddd9e6ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ae14899ef82f3e70faf6485b0ab2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f22de05c3a346e6bce5372f55e1d1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263328c56629ffcd5b03d411a41d2c316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d99c03b49f2ae1d817396fceba2e6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef77ba3ab3f9b791fdbc435018b297118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd01bce46c1b5693f0a4d1ea008f9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73614f5487ad93e96f00abdfccf467620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69531271c41ebd1970aea8c40569e18221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395173e823400e980e1de304c12894d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c905c84351f5fd4d699f6d3c66175623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275de93089d61949b7926ba0d3548fcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817664a2b2f4c7184c8229172b20a35925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155283c628832ddbf83c4e996eab9abf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0d17eb72460dcfd78b5847c726fce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21fa8a1fc790e555f9d26d95b3eb6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b89e5dcc128412744bc8597474c64229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e09a4353f5e43e6d3e755d1efb71d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd306e22303a59214c532ca5f28c360231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506584440b33b55ea73b48b12874e8f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96beea0ca68be1dd1f379d9a91afbb8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39cfd6c386c8c2a7291fee7bd88fc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306462e4f26cd784d8d311a3e5d371d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa872ce0666f020b059d92f21ed53a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f62308186880e2d3c5bcc64dda249237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e93736c13fd31c3ba1e3ca2555bde38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08df8d767aa132af56dba835262274839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74570cbc6db3c69c5dc34ce550747a9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17309af6f42189e1569df459d46a4fd241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccd818257ed44fc2f098a3368abde242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028b20992398f1be5f1e98b2853288243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24298329f8bbeb8a3c42069197cb5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cca0472f87fa794a1977d0a53fc1c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14021dd7ede8c6ce4e94637a14a1f6fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae46f30d85fae2ad65d4d7ea0f8de3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe2e523d079e52f03b247e50f2384548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a082672c113be31510a35977657959249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fc88b275dd0416612bc864155385450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b0ac2b493c9bc21c52738efcddb4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a8dc9739d80faaec2a95fed8d3daa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09916025a9d87299de21477dcb31dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2450ec5ab0f4ea63c8dfbae74ed8bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206c96da040d197d575a244fb4556d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7bfc279ba542fe5c078d5a8dc4a6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d67e408b6543be8ca08f8a0e1ee1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aef3f4d56cebfdb04d09677d760b1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0436af87a4570be49e8bf86a022b0d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c867b55c258e0687228d39c7017dcac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd2788fde43868f22a17a2099399f361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66666aa8265baa11557f206f55043b8362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9077a8f7f710c4f5dcf49893ce66363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde50d40af8723d478c61244766b88c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecea07043870d971f540208042d34af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf5bee6a69e968fb4289a0db60e38666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466895243b22cead416f3e73442d992667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509c8fd6bccfc7634978ab46110970b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2546ee0885d291ac87a411a2b229f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e99a7347734499a852ab0944d052a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611a0ee8c632b3f1adf71eafa18374471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30dce02c0bd66450c79dc48a73344fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7beec64e5ff461c71b75a20f0f56cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284891b6d913abe89a6e33a9e20d6b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b299ad7caacfa9ff492cf076f468c3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b85ddd46c94630202413b5a41b54576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ef8dd8384c2c9f9d4f5e5b31cda9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd608c97ad834a90e157b71234b09e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2589c7310dda2a2d5983d2641600e5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20369ac34eab96bc44d00d1d5a4bec4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb83946b42f17f95908b74a8f3c6d1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cb55d5f9c0804fae62e2c8801a19782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab411ca40ea03176412760bc4673d7d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063c55c8f774e95a9ec0c7099676d9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffc629f485a93cf1c93ec37eba3d2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00dec9d7c2dd3c50b03d9ce0bc5d2986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6537ec0f36eee8a3950319228628287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751110b5d2bc61e7e88ec9a1c7c999cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d5854c914257c684e1e6d3ae8c0ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb98a8ae5141dcf5221b01c5a1537f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b3354678cfc34c3115cae6f8ce50e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73ec50e9a04ec8ca8f3258cecd403592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a1301ca03e79d65989c228a2c033293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c167482145e4e23f51bf6a960818f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80926a815ac3fd0528eb5fbd6d5d1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53aebedbb67c2228a71fadd23d542e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc90423138efa1b0ac9a01e08d994a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d47ad555cb3e67a14060ba8a3baa098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcee1e84d57fbba597b65a6973458599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594f9bdb932b653c88189aec30f216a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4c65010af7e089e81f4328f810e64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aab9507d8a3b0eff0aa37a7acc8e22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cda8f57a982ac5b5819771b44bd97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0dccbaa3562fd2c9da3179f5f5c1ce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf711d0712f62343c87abd1c32709a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ad15f5533f6d24e17279b299068f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedec121a85b0e72fdab0052f37e209c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c148a3d76b12f5ed39b30faa643429108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b5da4ef79f11fe668ab4393221782109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3c15b4af73b790e56012fbab0fd77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1776c6895fe1db173cd239cf7f88e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f74b1819a9b4a1edf832cd824663b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c271eba8806afb6041c5e49d89835113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003d699632d855a2d8b3c37c2827028114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136564f304c9ec6f589c0aac350b8fb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b850264ebb09515eaf28c0c27ddc82116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaf5ab7a95bc0dbefca355c54c35c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312cb41d36759cc74a6f04d5c3f85c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c711a5cd20284d35e54f08d0a335938119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd87bb14390b6d1093a2f16171eff7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9643b77b9f8c8bec4c83ac504d7060c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eac3813844acddc93e407b3d80dfca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e73dcbbde883f73193d46025e0add5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9ecf76c2d0914a5a3284ec0ac27ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9913d7b8d8f3b4dfcd13fe143635f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59017fd8f131fc50682d891d0951b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45155dd4e69bb5236ab0181e61dc3da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6ac706d534acdd451c6322da17f92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0b86c88243fb88633ce26c0f164ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693b0d0a8f8b6e3caa3d70da1298182130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e1982d7d65db0059c9de6dc199e83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e62331f5b2ad2e1edb4f60c0296d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd037284641ad31889d9692d7c216bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012101e076f0565e4b5de246426b9d63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7238bc1cef09dd240a2ed02b53f68135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176b720dbdcf6b56d2b944fd7364915136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95f0e8b81a43c8c21381c7ba61e3a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92575f030806f005604f6455b0acd8c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394888e0b6d7f35eebdd8955cb1b4282139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d817bbc15c37fdbe1008f9655ea8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95627b8a6923ac098615e4436ad86faf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f7caab5e39cfbe3966dbdc9592907142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f0464aef30097a76aea7d0e6db05d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02d319ca4d233d3684005aabb8a529144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5f22c5e10e150724a2d546f92707b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0776001c38954f52108d0bc12d447c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bf5be2ccabd585afd6954e6fb7caf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6b45e46764eb776d4f2503962d6e8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989f593a47edec17e8e73373d6ce563149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c709af1d5c95c8b478aef584b53c7f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4e22ce31605a07710477a2fbe16f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007c225f8f9ec92b2ed783f326073f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43595d017c429d5bdda2336deb416155153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170b1dec87714f74a085ccb4d4786e6154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6764a3eae83460202d139b1f9af31b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd22907bac7cb3cd2e4241b41ec4c972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed97bbe578e816e2298773390745fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572ae057e0c86a021e3fec73e759ae84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca8ccfcc5946035f0aa376235b226c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217cacb1d0788181e4bc44e270065736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22c07f95d9afb843127b0357c8bda97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a79f015738c27053fc7d157f720f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2f80062953990755af7dd9f0fa8b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7052b0521e63ec18ea564eb91e5bb210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727a4f289e865fc0604ddc94257ea8f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da70bea5d74736c3a080cea65116c8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adb85a59e13fb743eec937643eb02213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db937f2f1b382331cec75e1b5fa9f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cb629775b107b8e328510bef32b6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1608b979697efbee181c413bf4cfcfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd2428619de478e2c8495dc044af2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f4eff1b1eb9892ce65426d17a253018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e01c0b5a8d562d641478628803ffbb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477c3885a55f60dc73ec071730b3db220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352c0f9d0ef9cb4074f0b85bd7c121a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa6ef137521cbd8237a8ac8b0e0d0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9915f9ef1989c342fe153a6744fa0e023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c751772998ca37e75740c127778e8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac4a5def2f98242af7986ee7a7829a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bf0428e77334a4ddf4141f92c8aae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31eb69a06e6083afdc176594ab0364927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d429cb0afba8997bd3dd075a3fe7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69340c7c0670926e1b2eb4e56f07f3ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf5194a73632b779fe9ae11d08785330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d6ec3f4d6928b9e7b5fc6ce641a1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efaf45da53e8621a0ac20d3274705532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ed5e3d924c4e6d26c71660b97ed1233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73c7581d9fef690b1ccb943711760a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29247e684a25dc1522b87cb8bbb9635f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43949822656bc8e92c3d43e9d18e6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2888c439f507bca36c11d7d497de537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297af44680fec06ea700363a6d609c538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6292def6a2e4dcf44f0c4e0a834472f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcb9f0d18fd043a59e04207f8bc53a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91a196463a98ed018b0c5fd42394ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c8fa56c7b472a1ef034ea2811061042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202997dd47ba0716ab51f73eb54903543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4f16ac65c52fa95be9b8712696ed244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa938365b216eae38e1436eb95cdeb1c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cb91736c6c8efe190cab42665840746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e8ea18495900f633929086041610547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29b74508595b68d9b579378b007d4248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873003f6d47b2c597c53a45df937b4f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196a4b7c803e790a1dd07a20a0ad53450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143869f3c5cf493930168dae3e3f3ab451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96388f303008b407542ac34ad2482052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741e6bca6610de3f2fde18909f3970453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cc23cc63aa22975b2b1dbfad0400254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccd07ff88b724d36ea98b393a26d4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698eefc8da180ad57c3f0447f5ba902056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53dca52d39047407c972b6f58973a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103b736e5a6b36a51c964289af38a8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162116d7c3306f8f4d777650c12769e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dc839fa111c8a2bd31985f40f52cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c683d9ed72587b7965aff47b5d0719861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d89d7cdf4a7022e3d05cdac0d87fff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56a938bec347bc5f3af8b3113384e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc51be5cf6308bdabafd69b3dc180a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d7f900d6f89e9d79d846932b7ed6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07796bf40b4de7b2736493190c94593666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718ebb2f29d9719fc195640138d23fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1940c8180135cb02c8bd3958c0314868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480d6e84b7b6594bb9bd8294e6b680d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c9004ac3a007bd5e1329f4f64d9f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d24c5a6546a60af18404b61c1a2e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046626c0c16b7ea8a30d7b6ecbad04c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02c282c9921d669b21a17be3720afd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7f4ac75ba16f2f8f87f9da1aba3b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae369601a54553710c67f4300cea9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fe69a2e377ca4950b584ac1f3dd6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e6f80544193cfcb82882dd7041c4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cf14a84a92827c687dac8a165c9f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e8d4e161d71d7d74f01a8a674b88e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341f7b80c86f98c1d121ee0fc7a284780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ba99641cd72dbd713906b47d2d95481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37598b56544abc79c95912c61a992a8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9740440e8bf3a99d6b058ce557848783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462831a2469ea57d89d4dd6821a9b6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b78d35a2842f0eb7385128059abce385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ef5114e5df5945042f1ae894f19c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffab48393ce859b9a7cf7612756d8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879449b4aa461903db3b09f979eb85a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8759867041a25ee734b9184984a7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102692aff96d6949d74691b6e18dc46790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7946f0afee3c005b3a32ffb323a9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f402223cdfc35c5e941b1867b44635b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6be75fa0dc6037397f5db5c290a3d493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f21f05d6997a1e99d2d5892d64cd1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c239bee3a4a0d23c992384ff51b3095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2095224e2d6006bedaef2b278a2f296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b9b64667d1ba4d7620832a6230c2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8b89425866163d79b6c7a4942e7bb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb63ae8cb12ffc3aeda9f4a892f35cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402c7d47de7a8e7284086593625cb5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b00ba7a0663224a20fc71f32158d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3343a0334ec0812e52907279a8e9203102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b760e64350562e7edd48c20ae9132103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054454fb33b8035975c6b40e88cb5bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34fd4e047aba59c3b6e030422394f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13948dbfba2938d8aade811ba43e539c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a6c27d81b3e769a68c977d0f22efa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b28ac242fbc42557359c8d6e543113108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd6ff287bce51f07ee120ba483c50b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aac192bf0d3795cb93c4ce880b5988110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc344bcfe55302ff501aed60277669d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f376e105be8a50c67611ee265847c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce67ee8ea01fdfe79595285fc3321c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc80c6b749135fff19a7215b551ed0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdf8a3123bd25d1225780296d0b640115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fee271a1ae1341f99dd173e4c4a26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f468324a070342a3453e92959f139117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17172483b7fe6dbab1cd4bd171dcd031118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a23dee954f0ce9a16e6af2055edcde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69e4a8b541c214f1385e7d82a9d925120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7ef040d471382fd56cf68ed606cd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ce11dfc4432912f9b61b07b32fdb3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736f7c234d3541b191d279f006dfe2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb8a011c6e7dcf96c8cf71572b7595124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741d42db3797c58dfa714f5e513f9a2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8359349edc50adeab5491e528c2e451126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be926096152d9c99e44a775e12391d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730a2059442859421e1761702449208128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e1a2bd6aa2fed1b8c797d62495fdd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ece762baa2515daee0d4138996d479130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917271cb3a9ab43cb8b486fdea8afc74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff9f794c55f3af231b24311ad04ef3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890cc333d1f6b2278a8cd43ec7b9e0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa7839f124f6b68fc57d1549573600134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e703d29c7eddc8154597baf771616135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6e465f2e68a7be544a10682b8e9ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef137b520b922b9bcd74d1eade10e9d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91f330f5f41d2b008d3d1ec59a9feb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602be827e7423d9cbbb3066013acd855139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42be08f3567d66c1a9442eef345479140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a7d1c0003aaf689e9a067971e923d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a636f1022463d366d24ef237644350142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028409cf9716eff81559c70f07bcb53c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462a733e23df1f57724444e44bce25b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5346300f1d5ef804193a9d34603e570145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ab7c89cd1e764d1c823c0041a9079146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f830b5b9db2b22e92c85abab9b318e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924e5bc07cc1f8e0a62fa4e29110f0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0edef26d5ef1e3bcf7259bd5653eaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701101a11e6c60d62871ed7764394c2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172505c5e77f523acee50af488ccfbb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfb8736a9d369ba7072bfd14980994152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f3683433a223ea727d1f86fecd502153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f060989d64bb861bd858bf931547cb154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>