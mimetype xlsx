--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70460e2ccdf7b48a7f6a2a45c8f6a5b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce188aa9280a9807d20598b63c9174e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be714817db1585b4480a0e66600bf573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d3dea9e6bee369f614070a848daab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61632dfc3cb805d4715933b596b48f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d7815c35724cbf792724bf4ca11ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c696ce3625099efc2871f40f142977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3de2211a36ba76188de88fdd3c272c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceae35fdae9377f471cd04fdc3a57379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1ca0b0209a8abe56a7af2e824abf910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f154aa599ff475a767e4bfa8e7a8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1970116c7a4b7418cdf58b3a95c738212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42033436eb10f7aad2ac8f8b32c38ab013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f8aa6fd1e4e9aaee616e9d9eed7e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa48d243d01ab47d649aa7cf2410ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99046e28c8003525b8558956376b8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdff0f45f41f5f8ff50878fd8e96cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8594819c7cb58748519fb441bb12f2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9108693070794d8502c81e6e2fdaf8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456a7fdaca7e71b614047a3faf77a3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fa226d5a381e49b5a7fc5adfd026c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084e29ce1412c542405de308072d42a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bd217450906fecd20baaea243029423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aaa1b1a0c0ae379573346af70eb4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe7312d9ffe6c5c4ca15e23bf03e9425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf55ad2e9cbaf6e485658098da1034026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26bd8a4d0c4fbe7cae7ff450772c4b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678ff3a038aed5423bf3762548a76da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340ea74bbadfe3bb913926351ede2cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed37c08974119f1a15eb9aeb71c19a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabcc5153cb450f848ebf0438d4bf8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1073f0e6ce112c31e834ec4b887a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c0c0274115a6628d36fc479bf357b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57067caa19ee3c6102211b74aca40934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373535298e9416cd8032336f3595b1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577236a1c68d180c617e10678d6dce636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba204f1297aae84100cf90422dc4dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d11c0d46375e84cd9528440c94ee238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07657b2bcf38fbaef06a2f97afcbba139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f961d527d982443880b2b64761bf35b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f80657c97ddff1d9ec9d20e997fc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7e28efa1412e804b838366515c32c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c5d87f84090d1e6b44ccc6d2f950243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba23341cb1ceb242e2088a06818f2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6644c3e754fabd3f2574c11ca582da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987582f21a1aa00452969141827b82146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d51fcc1e2f022b28b8f3eb9c74eb647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e5a03804a675741aa4aeb7e9f47a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fa5ef9a955ba955694b82e3e8835f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c1ec2181769ab8eee5ce6cd440a9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88417e77e3357945c29a449fd65422351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929c23ede0cd7cbb67c73437a93b88152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc599e359ac3e13afbf1fa7a24f7bc153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7044688ea5e83c0dc4a0230b32b0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb7bb5c3cd4d9c7046a4675ca4bf0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4c5a4b84defb47bdf737c1d0ae3b456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80791a609d67b24f46a4277721f3875457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13559a878aed4c173e6d5fcb6cdb57958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4892fc2581a70ba00ff1f8a3bc4ec5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab737db175bd5a091efe596e75417b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131603593f31b13bb09fc141944ca6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c65c9f077a13f82f1f0d569edf51362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd356e8555b8663f16ad3149d17c4863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5c47e3efc76cec2fb00a30814e06f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad77308de43933d056869f620af0f365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566e636abcf5a7a59186a2f228f3b2f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5172717c2985b9948b155a1f2dd270667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95bcf85e572656f4ea0cacb2be120a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcf6e7f936bc16b2c474f3145501f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80eed5970137a905b8fca70ca5b7a8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598dfa4ee3c0493ce8e826eae6342bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8f97ac12acf70eafee36e6e8c8c0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e77af336ef7f34fa6dea9e6fc3a14a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da546dae2cd7ef1d5291e21df2fbb09174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6829361b914326fc04486a6916f8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34169b81ef5bc718fcb62ab7082e71dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e11dec9d37cab7b69724ab9513b26e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105fbfa758c3096e3272b00acba238978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00166a6d20ac52a6b49f4cd01d424a3979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47af1a75cd9bf91b9673392f43f3ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4c4335faa7239708025e5b81fae8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ba28c49a987b6dedbc8cddd3a250782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09f8b1a5ac9b7619c20ec4f07ef9f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b084b46361996ed964feb3bb7cf3ca184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fadf32a8b843ef6022e34072d6d2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c52db2169d692c03b1a5301a2dfd8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34884f3cdcea9cc5612bcfd69eb360387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e28e2e1ee813909dffc945b1d3e9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2bb2cfe8281602609b5f3e9a1af2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b137f4d0cdf27b44123cdaa7571bd9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ea4bd1c170e2e7771b6937e038c6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec516cfd9199e2dab2fb4a2182a87492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afba8fb43dab2f4b6d8328b15bfde793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef6691acb51b3adfb40c1b73e0158094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc68c5da850521d46f8377fe27a86695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bde1364f6684df01749be0a7e68b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10903a029bcc5b74574efec5750f17597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34839b3ad785be75440bad158a3c93d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f9b89aef2ed02ec575dbc129cef3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d968aa7944c0e84a36c26117d5b4268100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2f4f9a4dd52f1dd522820d78e9304101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c40b91e304c092219f93812a03218102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cc0dc72914a720e2bb3889a17f34b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28de53ee3729e3b3a8a54fd7ef3301e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916a7533311ade5087b94d172039691105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b879dec335fba573113a4dfc1b93a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deca6f0bc7fe0f81a5747af25a15bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e2eb5a2495d95fd313c4760c4f5fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652153b5b621e5681b0f75ff8f29c473109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc26e44d81ab6152c7700fc4e17d67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3928d8c8ed21add5c34639ccc4aa80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1c92c8f3adf25a6e836f124ac5715112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a26e973b798566112be7dcce058c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa72303d0ae6cdef3e87d4f3766733114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64b3f15b0d700b55507710a095a3b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a28bb0fd693bff1500ec57d43d6dd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaa8dc6a572fd300543a079fae5faf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83799b680cd26cd616c3a5631857b36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938310bc95ca5925a350e4335f0c109119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6692ff2f159595153ff683cc2641e5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d361a911698a12a886169e454ca879121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfb963728e2fa5694fd2d3835b0d3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b972c186528b2c60f6c5394ddf5b49a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfcff5c60c124e5bf3e5047d7826a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d0dc94ef0db546a8b151545f45ccc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec012e1abf978fd13d5e380fc2d1a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e94810727cfa1fa51a5a4faddc7c02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a49630231d82325557650eaf55197128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1c721a3c415499119fb2194d46d6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fe9ef2b5266a821cd408d732edc82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685f704984cadd8af1ee942da660c8c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb721b6d3adbeb3121bc53ee00ca7750132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303cdd04fe117af0d35a7d1bcdd2c18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f41aec656a84f22d7fc94b1c79ccf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02bcbbd6fdff5316fccb9c19cb64c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde8e15e3bfa8f9ac5ee052c6c91a4f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6da8f60b75e2174e2abe6a22ca255d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4c4126544fea50163c65eb3157fbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874dc00dbba1ae173c766ad9492882d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83d0386a305f6dc2169d9415f7655b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74962ce4ee993bf1f4571785182f0689141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73086c2e3e8c86a99879ab55f5cd5273142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d950a1d6a748f273b101ac992696ae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab7796f5bb0ed6ee53662faf0b26a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e7ed5a561b9524ab05f35b8d3697f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20821cf882233a817896a6249dfebd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b21f61a595482b9a8859a341690463147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e929f85750d671007f3079193f74eb7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc18817f30393bc00f08d9e2c278625149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37567a665a372d97d579c0a99a72cd21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24852ba4c6164b0471021b69df6b67df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3237d97c91f7caed6bcb3f3448101152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678fb1e171246b632e331882f2869a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa89d482f7664b502744d09eca954c154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def537b07645bfd145266d58eda23ed1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc0de8811251733fdfa60bdf6a0fb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e3a4b773d96320ec988357f4918293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0db9103a6e6fe9b6ae2aeff2fcbdd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5e927a0a963b812f95127731e544e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c12f5e6e621ef232fd45a100fa01976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a50772bd520a0d317e6ee17a50ede7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a901e2dcb71e487133a0f30946a0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbeda07c94bc59b20b93d1b7931fae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d943d7b0621a468eb68d02e5a92ec2a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41c42053d2312cfda8ac1e9dfa410611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954819c1de644a5f6125739870d7309412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6b7979a1e8f5d05c13127b77d5d5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37447625504c87824e8263ecdaf6f88a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e70c5d11bdac892dc79bf2957dce7015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201a5404d261fd075a702ab188b953916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dea8d59c1acde385359f30e4f565fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae0961bfc3aa7dfa2c25ec57ea2aa218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eba2cd78dcedb69c65f6e1754254319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd683c0249654d64343beb09dc422c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab2758e6abe98b5d2026c52683817c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea8ffb6e7248c7becfd1a4a7a99aa722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5662bf924748d3376b4410037f9bae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af234750ce1183e3d288d0a19973cfdf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68e94fb04b7360c41f623fcf83b82725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0900326c7778264fd355d0cd8664326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5789f924e4bc3eb5b466652a1ff99a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ffa79bed9c46e1c3af25eae7b3d6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e963a1d1347f1b91c3f6ab0a0654cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9466921686650f53365d361f501ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f286ddc7245e50ea0799127c95a6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5943672914cff8a5c18a383e99e4c8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b3074ba8186e5e00a171d0faa307333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360e2475ae3ec18366a4238b37f563934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadb2ef2b8a4970fb68bbc1919d61f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc468ce8984b94669d2e0043685409e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33085d5afa294b5d6b036413b7b3b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df1008461713cedc62f425f4c8e80538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec5d3779a96bbfdf99d2991388c3a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa5f2db0b228cb7f3293720bfaf98c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf62cad24f21d68322f2d1bba6fe2241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3547fea50bf73d83796e0326290ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfebd01380aaa3fff0ae971f8b1bec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcd97073e8ceb2e83ee7c9bf8e26a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af3fd20ef2884f129a313baec038aa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0439bb634392afbe2285ed60545d9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34b8ea281f5af4553466358ccc265247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da20300648bf07dfea6b7f9665fa2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70e539237fc6812f5cabce0f5ef39149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43146425404c053f305f30dd129c0e0650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232bc7567f32d3cfa082288a871430a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d68877ece4d9479d098f8be9538a552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d680b0f2b9c0211c71ae5ca7149ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670872129b9f2a6075917d2b532c94f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d2fccc0ff983cc54cd6f6363c4f3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908138354c3ac2e565f753498b875fb256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36900fea591566db93435537880438e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e6bb2b705b0cf13c84b1b27f1e19558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef7e9b7584f6a2f8b43a913abb4c1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae3dda3ea371df23d4cf3da31a259c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f215ca8d26fc431c8dbc164cd056161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ffb6f224e9d28c05064f3e6ee2b3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d24487f09ec0a961402f38fd6a5f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ea26dd1675dd46ba98bd62c4ae9aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a18217878144d279359aba7f44f02765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2de38f22a12a3a0bfac9cb529b37cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae0855ca244936ceaaa14c7b87e9f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d98b0ad99919c71813688cd8c52be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca93f1d50afac6c7d330df1a5c106ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4709dd08403c4ccfe16cbfadc815070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1479309fbcbdf4b319964558db82db271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727ff0cd00595c6f4ffbd16f5378f4572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae15ade08a0cbdb67674034ad9d25f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b901d504d5cabe37cb83afff93b3b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e36e41a999ba2aff0ecc859bed46f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5818a1bebbd9823bc55044dd66d0f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0617c51579bee6fe9d9e3c911e48777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a39a322a3f27fe0df43be4683879778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80bb95c358ee2147a5892e0a5e093979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91071821aab75d3131adfc52f818c82580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5800353c0a299b1436f9c292a0ec281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0121a7d15bc69ab3d8411733d66e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3f95751be61210daf25f198b7f19b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3767042a14fe626abd00aab62ca3e0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58888b6d762eda6ed5b78fe009cc941a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4845fa5d465ec357a96c9eac047a89e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e99a7f85215caff4d3a499a08b8af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16c32e60f380a4fa130cdf4c24e89088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40839aa133ea80837cb0f7b39a89388e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3f0c0f73f845024deb01ac9fd5e4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756787294f2bd0d744a25d86e38708c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a90955cd6bce655223e63164cc2a4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89dd27ebf2f419f67576cbdfad148193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa463c7098dc55d655102c971c7fe21094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96d0a5d58d4ee2178120b77fe7147295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67677cc1e2e51323344c3f7f1709d796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f16bf7b22e43ecae88f6fc03b384d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557a38fa78387dfa311ddb0fc23cb6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377471d7f5fea9ae2a6c2d43867aaee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ad808bab1a741c3fde099e1dbbf1b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f70d7e126e1df44b6ccc0908b93b69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041324725af4f893e2fbd2d7d94ea91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3cedf67a9d9a23f99508049db6fca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb6117318de167aa53215cfa2ab3fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0269e0e5c9f157b9286814a593e1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb086c149a2ee767a0b80f0eb9ff4224106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb2545165fb1c9e8d69932c5dc41ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af6a6d779feab9c4435ddf0fc3c701108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f71e7bcbc83166e4f2bfaa1ab79d46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655de414a541d06069b582ab2ee8703110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c982acb0531d7d1278a4e502758c86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bc60cebaf750b216e656f22fb4f26112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c6b7b5f79136e7636f679a9e9fde0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ba23057f6563cf8ca331bcebac8b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1ba8a0990ea50567a1e45a3c3a8f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8ed62ef565fad884caceb4c4226d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45db1f5da9eb7e88ae80abaf57d01a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b4d897b6b6bad474046d4dbe8e576118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8716bb54dc1da172b2fadf11a1dc51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2e8a4ce11965c4804d88e9dad52d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e883681d3e10b422116639fa599a1d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7319c429bfd28a9555f8221f05003122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279467c30716faa7cc60179e89464b39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049e82eb14188c9c51722dbf52a9b73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ead6ca28ba987a9b6b92441766350125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5003646503636d9cd4b04fb2df1d613126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349b85abb6c9209c274e86377963dc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd999386428f54ff5b04621a158974c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7bcd44a9ce933b7ce90bfffbf7f9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8768abc4d6e18bfeb17df3eaf89537130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1a69e1552dbc8d0996cfb224ca69a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd198e11aafac985ca59520a2031ddbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d50d590db431971ce127a92b7c6cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367b8847075db4b041f20d7fa0eac9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075081ad08873e464701eb88e86cc8d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb66f5e0ee318e55e4df050618dd850136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939d515e8f8f905cd53c2b8da375e52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cf7b7437cbc9ecd2f2361f39b2367138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a438ff189e9d388127ef46aaddd85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7252f8facc172d766768819a7f6501140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb51012b6e2854172267973b3171a32141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc8c49d1f815c1bf5621dd14c8a26f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55be67fb54224ff18c17be24d8df12e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aec7fe8e6510b05ab222769bce0db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b410dd1ec95076504e56e04f5b354145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f099daf644206870025e02827687aa7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2a40f79870132740887a02bdea5f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566db5dbcc59b907ec2165757265200a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b6c892eca715c8f2a01da8dde7716149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224cb053c29c9aa19726482b626a982150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c34f0717d2fb71bcf7787d5a233d2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a94e855cb8459f397105d75a54bbe7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdee18eb20881931725f0704877a4e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8966483dc7ff8327fb9d7d3966d23c3154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>